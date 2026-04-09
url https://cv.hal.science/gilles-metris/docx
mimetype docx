--- v0 (2026-03-09)
+++ v1 (2026-04-09)
@@ -476,511 +476,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPE mission: data analysis principle</w:t>
+                <w:t xml:space="preserve">MICROSCOPE mission: statistics and impact of glitches on the test of the weak equivalence principle $^{*}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Hardy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Métris</w:t>
+                <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Robert</w:t>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 39 (20), pp.204007. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac0235⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 39 (20), pp.204008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac1617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136685v1</w:t>
+                <w:t xml:space="preserve">hal-03107980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscope instrument in-flight characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratana Chhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (20), pp.204005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6382/ac13b9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPE mission: statistics and impact of glitches on the test of the weak equivalence principle $^{*}$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">$MICROSCOPE$ Mission: final results of the test of the equivalence principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 39 (20), pp.204008. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (12), pp.121102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac1617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.121102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107980v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Result of the MICROSCOPE weak equivalence principle test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (20), pp.204009. </w:t>
@@ -1012,217 +1012,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$MICROSCOPE$ Mission: final results of the test of the equivalence principle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MICROSCOPE mission: data analysis principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Baghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Touboul</w:t>
+                <w:t xml:space="preserve">Emilie Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 129 (12), pp.121102. </w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (20), pp.204007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.121102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac0235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781337v1</w:t>
+                <w:t xml:space="preserve">hal-03136685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSCOPE instrument description and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Liorzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1286,103 +1286,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSCOPE. mission analysis, requirements and expected performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ratana Chhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (20), pp.204001. </w:t>
@@ -1414,498 +1414,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPE's constraint on a short-range fifth force</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joel Bergé</w:t>
+                <w:t xml:space="preserve">MICROSCOPE mission scenario, ground segment and data processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Pernot-Borràs</w:t>
+                <w:t xml:space="preserve">Judicaël Bedouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Uzan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ratana Chhun</w:t>
+                <w:t xml:space="preserve">Joël Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 39 (20), pp.204010. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/abe142⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 39 (20), pp.204004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac4b9a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143580v1</w:t>
+                <w:t xml:space="preserve">hal-03564498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MICROSCOPE space mission: the first test of the equivalence principle in a space laboratory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Métris</w:t>
+                <w:t xml:space="preserve">MICROSCOPE's constraint on a short-range fifth force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pernot-Borràs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Uzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratana Chhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 39 (20), pp.200401. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac5acd⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 39 (20), pp.204010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/abe142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780153v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPE mission scenario, ground segment and data processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The MICROSCOPE space mission: the first test of the equivalence principle in a space laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Joël Bergé</w:t>
+                <w:t xml:space="preserve">Ratana Chhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 39 (20), pp.204004. </w:t>
+              <w:t xml:space="preserve">, 2022, 39 (20), pp.200401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac4b9a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac5acd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564498v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSCOPE satellite and its drag-free and attitude control system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Cipolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1956,90 +1956,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSCOPE: systematic errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceane Dhuicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2084,628 +2084,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on chameleon gravity from the measurement of the electrostatic stiffness of the $MICROSCOPE$ mission accelerometers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Brax</w:t>
+                <w:t xml:space="preserve">Exploring the Foundations of the Physical Universe with Space Tests of the Equivalence Principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Battelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Uzan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Metris</w:t>
+                <w:t xml:space="preserve">Joël Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bertoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Bongs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.064070⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Voyage 2050 – science themes for ESA’s long-term plan for the Scientific Programme: the nearby and distant Universe, 51 (3), pp.1695-1736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-021-09718-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03182938v1</w:t>
+                <w:t xml:space="preserve">hal-02418020v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Foundations of the Physical Universe with Space Tests of the Equivalence Principle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kai Bongs</w:t>
+                <w:t xml:space="preserve">Constraints on chameleon gravity from the measurement of the electrostatic stiffness of the $MICROSCOPE$ mission accelerometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pernot-Borràs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Uzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Voyage 2050 – science themes for ESA’s long-term plan for the Scientific Programme: the nearby and distant Universe, 51 (3), pp.1695-1736. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (6), pp.064070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10686-021-09718-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.064070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418020v3</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03182938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The local dark sector: Probing gravitation’s low-acceleration frontier and dark matter in the Solar System neighborhood</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methods to determine thermal sensitivity of T-SAGE instrument for MICROSCOPE mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Baudis</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Océane Dhuicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-021-09734-8⟩</w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (4), pp.1989-1997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2021.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260692v1</w:t>
+                <w:t xml:space="preserve">hal-03229671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods to determine thermal sensitivity of T-SAGE instrument for MICROSCOPE mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The local dark sector: Probing gravitation’s low-acceleration frontier and dark matter in the Solar System neighborhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Baudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Wey Chiow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Dhuicque</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 68 (4), pp.1989-1997. </w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Voyage 2050 – science themes for ESA’s long-term plan for the Scientific Programme: the nearby and distant Universe, 51 (3), pp.1737-1766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2021.04.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10686-021-09734-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229671v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MICROSCOPE space mission to test the Equivalence Principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (2), pp.139-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2733,377 +2733,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space test of the Equivalence Principle: first results of the MICROSCOPE mission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Quentin Baghi</w:t>
+                <w:t xml:space="preserve">New Test of Lorentz Invariance Using the MICROSCOPE Space Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pihan-Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Hees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Tasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ab4707⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.231102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299493v1</w:t>
+                <w:t xml:space="preserve">hal-02394121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Test of Lorentz Invariance Using the MICROSCOPE Space Mission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jay Tasson</w:t>
+                <w:t xml:space="preserve">Space test of the Equivalence Principle: first results of the MICROSCOPE mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (23), </w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, pp.225006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.231102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ab4707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394121v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSCOPE Mission: first constraints on the violation of the weak equivalence principle by a light scalar dilaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Pernot-Borràs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 120, pp.141101. </w:t>
@@ -3275,77 +3275,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSCOPE Mission: First Results of a Space Test of the Equivalence Principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3403,498 +3403,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian regression and power spectral density estimation with missing data: The MICROSCOPE space mission as a case study,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser enhancements for Lunar Laser Ranging at 532 nm,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martinot-Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Baghi</w:t>
+                <w:t xml:space="preserve">D. Albanèse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Métris</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Touboul</w:t>
+                <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122007⟩</w:t>
+              <w:t xml:space="preserve">Results in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.329-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rinp.2016.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346493v1</w:t>
+                <w:t xml:space="preserve">hal-01347194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of small satellite constellation design for continuous mutual regional coverage with multi-objective genetic algorithm,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gaussian regression and power spectral density estimation with missing data: The MICROSCOPE space mission as a case study,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Baghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Meziane-Tani</w:t>
+                <w:t xml:space="preserve">J. Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Metris</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F.T. Bendimerad</w:t>
+                <w:t xml:space="preserve">P. Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Intelligence Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/18756891.2016.1204112⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.122007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347277v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser enhancements for Lunar Laser Ranging at 532 nm,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Aimar</w:t>
+                <w:t xml:space="preserve">Optimization of small satellite constellation design for continuous mutual regional coverage with multi-objective genetic algorithm,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Meziane-Tani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Albanèse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Courde</w:t>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Exertier</w:t>
+                <w:t xml:space="preserve">F.T. Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.329-336. </w:t>
+              <w:t xml:space="preserve">International Journal of Computational Intelligence Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (4), pp.627-637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rinp.2016.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/18756891.2016.1204112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347194v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with missing data in the MICROSCOPE space mission: An adaptation of inpainting to handle colored-noise data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3941,64 +3941,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravitation and Geodesy with Inertial Sensors, from Ground to Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sélig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4088,51 +4088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar gravitational perturbations on the dynamics of MEO: Increase of the eccentricity due to resonances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stefanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 55 (7), pp.1855 - 1867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4172,594 +4172,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with missing data: An inpainting application to the MICROSCOPE space missio,</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Regression analysis with missing data and unknown colored noise: application to the MICROSCOPE space mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Baghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Reviews and Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.92.112006⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.062003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.91.062003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362376v1</w:t>
+                <w:t xml:space="preserve">hal-01111300v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regression analysis with missing data and unknown colored noise: application to the MICROSCOPE space mission</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dealing with missing data: An inpainting application to the MICROSCOPE space missio,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Baghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Metris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91, pp.062003. </w:t>
+              <w:t xml:space="preserve">Biophysical Reviews and Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (11), pp.112006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.91.062003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.92.112006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111300v2</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Equivalence Principle Violation Signal for the MICROSCOPE Space Mission: Optimization of the Signal Processing,</w:t>
+                <w:t xml:space="preserve">Validation of the in-flight calibration procedures for the MICROSCOPE space mission,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lévy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Metris</w:t>
+                <w:t xml:space="preserve">A. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.177-191. </w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (9), pp.1634-1646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-013-0024-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2013.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183152v1</w:t>
+                <w:t xml:space="preserve">hal-00932761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the in-flight calibration procedures for the MICROSCOPE space mission,</w:t>
+                <w:t xml:space="preserve">Determination of the Equivalence Principle Violation Signal for the MICROSCOPE Space Mission: Optimization of the Signal Processing,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Levy</w:t>
+                <w:t xml:space="preserve">A. Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Touboul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 52 (9), pp.1634-1646. </w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.177-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2013.07.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11214-013-0024-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932761v1</w:t>
+                <w:t xml:space="preserve">hal-01183152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two algorithms to compute Hansen-like coefficients with respect to the eccentric anomaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (1), pp.1-09. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4896,51 +4896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MICROSCOPE experiment, ready for the in-orbit test of the equivalence principle,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5064,51 +5064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Portmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5167,77 +5167,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ODYSSEY, Orbit Determination Software for the Pioneer Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bério</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5313,51 +5313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odyssey: a Solar System Mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. H. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5581,90 +5581,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pioneer 10 Doppler data analysis: disentangling periodic and secular anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M. Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5728,64 +5728,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An alternative representation of the relative motion: the local orbital elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fontdecaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (3), pp.410-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5844,64 +5844,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Analytical Solution of the Lagrange Equations Valid also for Very Low Eccentricities: Influence of a Central Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deleflie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astron.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 94 (1), pp.105-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5960,64 +5960,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Period Variations of the Eccentricity Vector Valid also for Near Circular Orbits around a Non-Spherical Body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deleflie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 94 (1), pp.83-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6089,51 +6089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro D. A. M. Spallicci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morbidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinearity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 18, pp.45-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6161,527 +6161,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Hansen coefficients</w:t>
+                <w:t xml:space="preserve">LAGEOS asymmetric reflectivity and corner cube reflectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Breiter</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">D. Vokrouhlicky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Vokrouhlicky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/B:CELE.0000016815.55262.97⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 109, pp.B10401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2003JB002921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418995v1</w:t>
+                <w:t xml:space="preserve">hal-00419018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAGEOS asymmetric reflectivity and corner cube reflectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Generalized Hansen coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Breiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vokrouhlicky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 88 (2), pp.153-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:CELE.0000016815.55262.97⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2003JB002921⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00419018v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why the 18.6 year tide cannot explain the change of sign observed in &amp;lt;i&amp;gt;j&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">A first analysis of the mean motion of CHAMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deleflie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Berio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 1, pp.108</w:t>
+              <w:t xml:space="preserve">, 2003, 1, pp.101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328595v1</w:t>
+                <w:t xml:space="preserve">hal-00328593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first analysis of the mean motion of CHAMP</w:t>
+                <w:t xml:space="preserve">Why the 18.6 year tide cannot explain the change of sign observed in &amp;lt;i&amp;gt;j&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deleflie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 1, pp.101</w:t>
+              <w:t xml:space="preserve">, 2003, 1, pp.108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328593v1</w:t>
+                <w:t xml:space="preserve">hal-00328595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ptolemaic transformation in Keplerian problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sławomir Breiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 84 (4), pp.319-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6727,77 +6727,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSCOPE, testing the equivalence principle in space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6869,51 +6869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des satellites artificiels et ses applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IV - Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 1 (4), pp.523-536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6953,366 +6953,366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivatives of the gravity potential with respect to rectangular coordinates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Symplectic mapping for satellites and space debris including non gravitational forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sławomir Breiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iwona Wytrzyszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 71 (2), pp.137-151. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1008361202235⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 71 (2), pp.79-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1008356915763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188376v1</w:t>
+                <w:t xml:space="preserve">hal-02188148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrapolation of the gravity acceleration by means of Taylor series expansion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Derivatives of the gravity potential with respect to rectangular coordinates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Wytrzyszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 23 (4), pp.689-692. </w:t>
+              <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 71 (2), pp.137-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0273-1177(99)00145-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/A:1008361202235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188164v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symplectic mapping for satellites and space debris including non gravitational forces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Extrapolation of the gravity acceleration by means of Taylor series expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 71 (2), pp.79-94. </w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 23 (4), pp.689-692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1008356915763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0273-1177(99)00145-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188148v1</w:t>
+                <w:t xml:space="preserve">hal-02188164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LAGEOS spin axis and non-gravitational excitations of its orbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vokrouhlický</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7514,51 +7514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal force perturbations of the LAGEOS orbit: the albedo radiation part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vokrouhlicky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7617,51 +7617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-analytical theory of the mean orbital motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Exertier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7712,51 +7712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar Nondissipative Spin-Orbit Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chauvineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 109 (1), pp.191-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7815,51 +7815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keplerian expansions in terms of Henrard's practical variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S?awomir Breiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 58 (3), pp.237-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7905,64 +7905,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long period variations of the motion of a satellite due to non-resonant tesseral harmonics of a gravity potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8034,51 +8034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean values of particular functions in the elliptic motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 52 (1), pp.79-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8303,51 +8303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MICROSCOPE space mission to test the Equivalence Principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Berge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8398,51 +8398,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MICROSCOPE space mission to test the equivalence principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bergé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8493,51 +8493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSCOPE: past, present and future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bergé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8683,51 +8683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COSPAR 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Athènes, Greece. pp.H0.3-0005-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8791,64 +8791,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres de Moriond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, La Thuile, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8873,51 +8873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Has MICROSCOPE revealed a violation of the equivalence principle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8968,51 +8968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of the equivalence principle test in space by MICROSCOPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9076,90 +9076,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSCOPE Thermal sensitivity measurement: a step forward for the final result</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Dhuicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9322,103 +9322,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current results of the Microscope space mission: a test of Equivalence Principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratana Chhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Brême, Germany</w:t>
@@ -9447,51 +9447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mission spatiale MICROSCOPE : analyse des données et premiers résultats,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale du Comité Français de Géodésie et Géophysique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9542,77 +9542,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Marcel Grossmann Meeting on Recent Developments in Theoretical and Experimental General Relativity, Astrophysics, and Relativistic Field Theories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rome, Italy. pp.3586-3590, </w:t>
@@ -9650,77 +9650,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSCOPE a micro-satellite for a major corner stone in fundamental physics, from qualification to launch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratana Chhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Liorzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9935,90 +9935,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOFTWARE TOOLS FOR THE VALIDATION OF THE IN-FLIGHT CALIBRATION PERFORMANCE OF THE MICROSCOPE SPACE MISSION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10056,103 +10056,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INFLUENCE OF THE MEASUREMENT PROCESSING IN THE DETERMINATION OF THE EQUIVALENCE PRINCIPLE VIOLATION SIGNAL FOR THE MICROSCOPE EXPERIMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Hardy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Metris</w:t>
+                <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'astrophysique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Nice, France</w:t>
@@ -10175,299 +10175,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04454659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPMENT OF TECHNIQUES TO STUDY THE DYNAMIC OF HIGHLY ELLIPTICAL ORBITS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AMONG SPACE FUNDAMENTAL PHYSICS MISSIONS, MICROSCOPE, A SIMPLE CHALLENGING FREE FALL TEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratana Chhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lion</w:t>
+                <w:t xml:space="preserve">Damien Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de l'Astrophysique 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">46th Rencontres de Moriond on Gravitational Waves and Experimental Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, La Thuile, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417723v1</w:t>
+                <w:t xml:space="preserve">hal-04417677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMONG SPACE FUNDAMENTAL PHYSICS MISSIONS, MICROSCOPE, A SIMPLE CHALLENGING FREE FALL TEST</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DEVELOPMENT OF TECHNIQUES TO STUDY THE DYNAMIC OF HIGHLY ELLIPTICAL ORBITS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Boulanger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+                <w:t xml:space="preserve">Guillaume Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Rencontres de Moriond on Gravitational Waves and Experimental Gravity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, La Thuile, Italy</w:t>
+              <w:t xml:space="preserve">Semaine de l'Astrophysique 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417677v1</w:t>
+                <w:t xml:space="preserve">hal-04417723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odyssey 2 : A mission toward Neptune and Triton to test General Relativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10509,103 +10509,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IN-FLIGHT CALIBRATION OF THE MICROSCOPE SPACE MISSION INSTRUMENT: DEVELOPMENT OF THE SIMULATOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Hardy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Metris</w:t>
+                <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'Astrophysique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
@@ -10647,90 +10647,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE MICROSCOPE SPACE MISSION AND THE INFLIGHT CALIBRATION APPROACH FOR ITS INSTRUMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'Astrophysique 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10755,51 +10755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du développement de kaula dans une théorie par transformations canoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce que l'analytique peut faire pour vous, Centre de Compétences Techniques du CNES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10818,696 +10818,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation flying for space geodesy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GAP, an accelerometer package for Laplace and Tandem missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sumner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation flying for space geodesy. Journées scientifiques de la SF2A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de la SF2A, Société Française d'Astronomie et d'Astrophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.103-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416557v1</w:t>
+                <w:t xml:space="preserve">hal-00408306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAP, an accelerometer package for Laplace and Tandem missions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation flying for space geodesy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fontdecaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Exertier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la SF2A, Société Française d'Astronomie et d'Astrophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.103-106</w:t>
+              <w:t xml:space="preserve">Formation flying for space geodesy. Journées scientifiques de la SF2A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408306v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The experiment scenario and performance of the MICROSCOPE mission</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Pioneer doppler data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59th International Astronautical Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">The Pioneer Explorer Collaboration: Investigation of the Pioneer Anomaly at ISSI, Third Team Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00424269v1</w:t>
+                <w:t xml:space="preserve">hal-00415986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar radiation pressure effects on very high-eccentric formation flying</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">The experiment scenario and performance of the MICROSCOPE mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 3rd International Symposium on Formation Flying, Missions and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">59th International Astronautical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416588v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and analysis of MICROSCOPE data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Touboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Satellite dynamics Modelling, In-Orbit Calibration and Data Processing. ZARM, University of Bremen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Brême, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pioneer doppler data analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Berio</w:t>
+                <w:t xml:space="preserve">Solar radiation pressure effects on very high-eccentric formation flying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fontdecaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Métris</w:t>
+                <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Pioneer Explorer Collaboration: Investigation of the Pioneer Anomaly at ISSI, Third Team Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Berne, Switzerland</w:t>
+              <w:t xml:space="preserve">Proceedings of the 3rd International Symposium on Formation Flying, Missions and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00415986v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pioneer 10 data analysis: Investigation on periodic anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11627,51 +11627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th COSPAR Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.687</w:t>
@@ -11700,90 +11700,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des données doppler de pioneer 10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11819,454 +11819,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology of the relative motion: circular and eccentric reference orbit cases</w:t>
+                <w:t xml:space="preserve">The Pioneer Anomaly : Data Analysis And Mission Proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Fontdecaba I Baig</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnès Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bério</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Space Flight Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Anapolis, United States</w:t>
+              <w:t xml:space="preserve">Semaine de l'Astrophysique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04415357v1</w:t>
+                <w:t xml:space="preserve">hal-04415274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pioneer Anomaly : Data Analysis And Mission Proposal</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topology of the relative motion: circular and eccentric reference orbit cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bério</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jordi Fontdecaba I Baig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Exertier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de l'Astrophysique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Space Flight Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Anapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415274v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OCA/GEMINI-GRGS BECOMING AN OFFICIAL ILRS ANALYSIS CENTER</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ASTRONOMY, SPACE GEODESY AND FUNDAMENTAL PHYSICS EXPERIMENTS IN SPACE : PRESENT STATUS AND PROJECTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'Astrophysique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04415186v1</w:t>
+                <w:t xml:space="preserve">hal-04415150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASTRONOMY, SPACE GEODESY AND FUNDAMENTAL PHYSICS EXPERIMENTS IN SPACE : PRESENT STATUS AND PROJECTS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OCA/GEMINI-GRGS BECOMING AN OFFICIAL ILRS ANALYSIS CENTER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Deleflie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'Astrophysique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415150v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difference of LAGEOS satellite response from raw data analysis of the collocation experiment between the Grasse Satellite and Lunar Laser Ranging stations</w:t>
               </w:r>
@@ -12509,103 +12509,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mission MICROSCOPE pour le test du Principe d’Equivalence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Guidotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EdP-Sciences, Paris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide de données astronomiques 2019 pour l’observation du ciel à l'usage des professionnels et amateurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.393-401, 2019, 978-2-7598-2281-2</w:t>
@@ -12647,51 +12647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility study of a nano-satellite constellation for high data rate seismic monitoring in Northern Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Meziane-Tani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12916,77 +12916,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an analytical theory of the third-body problem for highly elliptical orbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Deleflie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13036,103 +13036,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Foundations of the Universe with Space Tests of the Equivalence Principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Battelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bertoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Battelier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Bergé</w:t>
+                <w:t xml:space="preserve">Luc Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Bongs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13347,51 +13347,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73D1440F"/>
+    <w:nsid w:val="FE9747D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13578,51 +13578,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-metris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3851-3237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172791847" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05003756v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Calatroni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;tris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-H&#224; Phung" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chab&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2025.02.054" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Struckmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Corgier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Loriani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Kleinsteinberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gox" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.064010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136685v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Berg&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Baghi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hardy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac0235" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164427v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratana Chhun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodrigues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Touboul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac13b9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107980v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Foulon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac1617" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781319v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac84be" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781337v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.121102" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143664v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Liorzou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac1619" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129528v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/abebf1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143580v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pernot-Borr&#224;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Uzan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brax" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/abe142" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780153v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac5acd" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564498v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Bedouet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berg&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac4b9a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cipolla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Prieur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac09cd" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522433v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Metris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Dhuicque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac49f6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03182938v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.064070" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418020v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Battelier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertoldi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Blanchet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Bongs" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09718-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260692v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baudis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Wey Chiow" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Christophe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09734-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229671v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dhuicque" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.04.019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991133v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.24" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab4707" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394121v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pihan-Le Bars" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guerlin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Hees" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peaucelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Tasson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.231102" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01686662v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.141101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188833v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courde" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinot-Lagarde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aimar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628590" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705427v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.231101" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346493v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Baghi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#233;tris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berg&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Touboul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347277v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meziane-Tani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Metris" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Bendimerad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18756891.2016.1204112" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347194v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alban&#232;se" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Exertier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2016.05.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445845v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pires" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.123015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512942v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S&#233;lig" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Traon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bresson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL12-11" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381352v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stefanelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2015.01.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPN2XR7N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362376v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pires" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.112006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111300v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.062003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183152v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hardy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;vy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodrigues" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-013-0024-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932761v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2013.07.042" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812744v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2012.07.027" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT50ZVCR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716518v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ali Rahoma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/am.2012.32018" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053132v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/29/18/184010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NGFV9X08-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585745v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deleflie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barlier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2010.11.038" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJ4RWLGZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498285v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;rio" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Courty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-009-9596-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RV9JKNMK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195434v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Andersen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Anderson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asmar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. B&#233;rio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9084-y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474549v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wolf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Borde" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clairon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchayne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9118-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322209v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Courty" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.01.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447547v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontdecaba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.09.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-574MZWSH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360005v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-005-1473-1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NS0RHPVC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419119v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-005-1472-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7TD6WBXV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390815v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro D. A. M. Spallicci" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morbidelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/18/1/003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418995v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breiter" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vokrouhlicky" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:CELE.0000016815.55262.97" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-88MGSB8H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419018v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JB002921" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328595v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328593v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188395v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Breiter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021110830797" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25543A077A735C477ECF12F2A7FA1654021A1E6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188385v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tatry" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2147(01)01264-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4SPDS9H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188380v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Exertier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2147(00)00161-X" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8Z05XL6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188376v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Xu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Wytrzyszczak" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008361202235" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XD84PVFC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188164v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(99)00145-3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS8SQT68-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188148v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008356915763" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3BZ3RCGW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188173v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vokrouhlick&#253;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ries" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Eanes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(99)00142-8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F718T1G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188063v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vokrouhlicky" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ries" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Eanes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB03186" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187972v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0032-0633(96)00031-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS54M08T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187921v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187853v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauvineau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/icar.1994.1085" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTDLB050-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187799v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S?awomir Breiter" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00691976" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-ZTTP0VGK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187775v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boudon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00692472" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-GNSXH377-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187733v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00048588" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-D0ZQFLZP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457386v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Rustom" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Ha Phung" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3072778" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04484267v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berge" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04761391v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119513v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072602v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850458v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo L&#233;vy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854332v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894785v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850525v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926469v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815444v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottogalli" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Maamri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stibbe" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020234v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137833v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669681v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813226609_0466" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441728v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802063v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04455294v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Stefanelli" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04455274v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Levy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04454659v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417723v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lion" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417677v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boulanger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617955v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lenoir" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s L&#233;vy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reynaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417779v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417572v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416514v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416557v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408306v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foulon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anderson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sumner" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424269v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Josselin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chhun" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416588v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gamet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416529v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415986v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417743v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408289v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guzzo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416552v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415357v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Fontdecaba I Baig" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415274v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Levy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Courty" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;rio" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415186v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Deleflie" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berio" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415150v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414896v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Nicolas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mangin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barlier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414810v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruinsma" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5534-2_46" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137735v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Guidotti" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196021v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Meziane-Tani" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bekhti" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. T. Bendimerad" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083791v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otagalli" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maamri" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stibbe" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03934231v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350209v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011585v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-metris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3851-3237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172791847" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05003756v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Calatroni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;tris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-H&#224; Phung" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chab&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2025.02.054" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Struckmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Corgier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Loriani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Kleinsteinberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gox" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.064010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107980v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Berg&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Baghi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodrigues" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Foulon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac1617" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164427v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratana Chhun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hardy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Touboul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac13b9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.121102" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781319v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac84be" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136685v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac0235" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143664v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Liorzou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac1619" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129528v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/abebf1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Bedouet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berg&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac4b9a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143580v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pernot-Borr&#224;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Uzan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brax" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/abe142" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780153v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac5acd" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cipolla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Prieur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac09cd" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522433v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Metris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Dhuicque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac49f6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418020v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Battelier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertoldi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Blanchet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Bongs" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09718-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03182938v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.064070" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229671v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dhuicque" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.04.019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baudis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Wey Chiow" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Christophe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09734-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991133v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.24" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394121v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pihan-Le Bars" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guerlin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Hees" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peaucelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Tasson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.231102" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299493v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab4707" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01686662v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.141101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188833v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courde" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinot-Lagarde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aimar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628590" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705427v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.231101" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347194v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alban&#232;se" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Exertier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2016.05.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346493v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Baghi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#233;tris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berg&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Touboul" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347277v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meziane-Tani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Metris" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Bendimerad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18756891.2016.1204112" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445845v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pires" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.123015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512942v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S&#233;lig" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Traon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bresson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL12-11" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381352v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stefanelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2015.01.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPN2XR7N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111300v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.062003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362376v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pires" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.112006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932761v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hardy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodrigues" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2013.07.042" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183152v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;vy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-013-0024-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812744v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2012.07.027" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT50ZVCR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716518v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ali Rahoma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/am.2012.32018" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053132v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/29/18/184010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NGFV9X08-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585745v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deleflie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barlier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2010.11.038" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJ4RWLGZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498285v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;rio" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Courty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-009-9596-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RV9JKNMK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195434v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Andersen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Anderson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asmar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. B&#233;rio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9084-y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474549v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wolf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Borde" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clairon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchayne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9118-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322209v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Courty" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.01.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447547v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontdecaba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.09.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-574MZWSH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360005v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-005-1473-1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NS0RHPVC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419119v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-005-1472-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7TD6WBXV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390815v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro D. A. M. Spallicci" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morbidelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/18/1/003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419018v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vokrouhlicky" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JB002921" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418995v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breiter" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:CELE.0000016815.55262.97" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-88MGSB8H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328593v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328595v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188395v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Breiter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021110830797" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25543A077A735C477ECF12F2A7FA1654021A1E6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188385v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tatry" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2147(01)01264-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4SPDS9H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188380v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Exertier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2147(00)00161-X" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8Z05XL6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188148v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008356915763" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3BZ3RCGW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188376v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Xu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Wytrzyszczak" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008361202235" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XD84PVFC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188164v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(99)00145-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS8SQT68-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188173v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vokrouhlick&#253;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ries" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Eanes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(99)00142-8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F718T1G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188063v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vokrouhlicky" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ries" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Eanes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB03186" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187972v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0032-0633(96)00031-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS54M08T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187921v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187853v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauvineau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/icar.1994.1085" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTDLB050-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187799v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S?awomir Breiter" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00691976" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-ZTTP0VGK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187775v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boudon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00692472" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-GNSXH377-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187733v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00048588" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-D0ZQFLZP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457386v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Rustom" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Ha Phung" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3072778" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04484267v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berge" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04761391v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119513v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072602v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850458v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo L&#233;vy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854332v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894785v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850525v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926469v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815444v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottogalli" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Maamri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stibbe" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020234v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137833v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669681v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813226609_0466" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441728v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802063v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04455294v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Stefanelli" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04455274v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Levy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04454659v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417677v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boulanger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417723v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lion" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617955v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lenoir" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s L&#233;vy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reynaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417779v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417572v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416514v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408306v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foulon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anderson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sumner" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416557v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415986v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424269v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Josselin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chhun" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416529v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416588v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gamet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417743v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408289v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guzzo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416552v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415274v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Levy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Courty" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;rio" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415357v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Fontdecaba I Baig" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415150v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415186v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Deleflie" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berio" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414896v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Nicolas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mangin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barlier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414810v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruinsma" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5534-2_46" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137735v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Guidotti" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196021v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Meziane-Tani" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bekhti" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. T. Bendimerad" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083791v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otagalli" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maamri" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stibbe" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03934231v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350209v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011585v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>