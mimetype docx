--- v1 (2026-04-09)
+++ v2 (2026-04-09)
@@ -476,1436 +476,1436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPE mission: statistics and impact of glitches on the test of the weak equivalence principle $^{*}$</w:t>
+                <w:t xml:space="preserve">MICROSCOPE mission: data analysis principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emilie Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 39 (20), pp.204008. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac1617⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 39 (20), pp.204007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac0235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107980v1</w:t>
+                <w:t xml:space="preserve">hal-03136685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscope instrument in-flight characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MICROSCOPE instrument description and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Liorzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ratana Chhun</w:t>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Hardy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Touboul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Métris</w:t>
+                <w:t xml:space="preserve">Yves André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 39 (20), pp.204005. </w:t>
+              <w:t xml:space="preserve">, 2022, 39 (20), pp.204002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac13b9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac1619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164427v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$MICROSCOPE$ Mission: final results of the test of the equivalence principle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">MICROSCOPE. mission analysis, requirements and expected performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratana Chhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.121102⟩</w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (20), pp.204001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/abebf1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781337v1</w:t>
+                <w:t xml:space="preserve">hal-03129528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Result of the MICROSCOPE weak equivalence principle test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Microscope instrument in-flight characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratana Chhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Métris</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 39 (20), pp.204009. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 39 (20), pp.204005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac13b9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac84be⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03781319v1</w:t>
+                <w:t xml:space="preserve">hal-03164427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPE mission: data analysis principle</w:t>
+                <w:t xml:space="preserve">MICROSCOPE mission: statistics and impact of glitches on the test of the weak equivalence principle $^{*}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Hardy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Robert</w:t>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 39 (20), pp.204007. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 39 (20), pp.204008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac1617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac0235⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03136685v1</w:t>
+                <w:t xml:space="preserve">hal-03107980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPE instrument description and validation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">$MICROSCOPE$ Mission: final results of the test of the equivalence principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves André</w:t>
+                <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 39 (20), pp.204002. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (12), pp.121102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac1619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.121102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143664v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPE. mission analysis, requirements and expected performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Result of the MICROSCOPE weak equivalence principle test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 39 (20), pp.204001. </w:t>
+              <w:t xml:space="preserve">, 2022, 39 (20), pp.204009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/abebf1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac84be⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129528v1</w:t>
+                <w:t xml:space="preserve">hal-03781319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPE mission scenario, ground segment and data processing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Métris</w:t>
+                <w:t xml:space="preserve">MICROSCOPE's constraint on a short-range fifth force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judicaël Bedouet</w:t>
+                <w:t xml:space="preserve">Martin Pernot-Borràs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Bergé</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Uzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratana Chhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 39 (20), pp.204004. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac4b9a⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 39 (20), pp.204010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/abe142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564498v1</w:t>
+                <w:t xml:space="preserve">hal-03143580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPE's constraint on a short-range fifth force</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The MICROSCOPE space mission: the first test of the equivalence principle in a space laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratana Chhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 39 (20), pp.204010. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/abe142⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 39 (20), pp.200401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac5acd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143580v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MICROSCOPE space mission: the first test of the equivalence principle in a space laboratory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">MICROSCOPE mission scenario, ground segment and data processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ratana Chhun</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Bedouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 39 (20), pp.200401. </w:t>
+              <w:t xml:space="preserve">, 2022, 39 (20), pp.204004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac5acd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac4b9a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780153v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSCOPE satellite and its drag-free and attitude control system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Cipolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1956,90 +1956,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSCOPE: systematic errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceane Dhuicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2103,51 +2103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Foundations of the Physical Universe with Space Tests of the Equivalence Principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Battelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bertoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2224,90 +2224,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on chameleon gravity from the measurement of the electrostatic stiffness of the $MICROSCOPE$ mission accelerometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Pernot-Borràs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Uzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2352,360 +2352,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03182938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods to determine thermal sensitivity of T-SAGE instrument for MICROSCOPE mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The local dark sector: Probing gravitation’s low-acceleration frontier and dark matter in the Solar System neighborhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Dhuicque</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Baudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Wey Chiow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2021.04.019⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Voyage 2050 – science themes for ESA’s long-term plan for the Scientific Programme: the nearby and distant Universe, 51 (3), pp.1737-1766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-021-09734-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229671v1</w:t>
+                <w:t xml:space="preserve">hal-03260692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The local dark sector: Probing gravitation’s low-acceleration frontier and dark matter in the Solar System neighborhood</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methods to determine thermal sensitivity of T-SAGE instrument for MICROSCOPE mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Christophe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Océane Dhuicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Voyage 2050 – science themes for ESA’s long-term plan for the Scientific Programme: the nearby and distant Universe, 51 (3), pp.1737-1766. </w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (4), pp.1989-1997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10686-021-09734-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2021.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260692v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MICROSCOPE space mission to test the Equivalence Principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Touboul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Metris</w:t>
+                <w:t xml:space="preserve">Yves André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (2), pp.139-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2873,90 +2873,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space test of the Equivalence Principle: first results of the MICROSCOPE mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3020,90 +3020,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSCOPE Mission: first constraints on the violation of the weak equivalence principle by a light scalar dilaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Pernot-Borràs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 120, pp.141101. </w:t>
@@ -3275,90 +3275,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSCOPE Mission: First Results of a Space Test of the Equivalence Principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3403,498 +3403,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser enhancements for Lunar Laser Ranging at 532 nm,</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaussian regression and power spectral density estimation with missing data: The MICROSCOPE space mission as a case study,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Albanèse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Courde</w:t>
+                <w:t xml:space="preserve">Q. Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Exertier</w:t>
+                <w:t xml:space="preserve">G. Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rinp.2016.05.011⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.122007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01347194v1</w:t>
+                <w:t xml:space="preserve">hal-01346493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian regression and power spectral density estimation with missing data: The MICROSCOPE space mission as a case study,</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of small satellite constellation design for continuous mutual regional coverage with multi-objective genetic algorithm,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bergé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Christophe</w:t>
+                <w:t xml:space="preserve">I. Meziane-Tani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Touboul</w:t>
+                <w:t xml:space="preserve">G. Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.T. Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computational Intelligence Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (4), pp.627-637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/18756891.2016.1204112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346493v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of small satellite constellation design for continuous mutual regional coverage with multi-objective genetic algorithm,</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Lion</w:t>
+                <w:t xml:space="preserve">Laser enhancements for Lunar Laser Ranging at 532 nm,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martinot-Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Deschamps</w:t>
+                <w:t xml:space="preserve">D. Albanèse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.T. Bendimerad</w:t>
+                <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Intelligence Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (4), pp.627-637. </w:t>
+              <w:t xml:space="preserve">Results in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.329-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/18756891.2016.1204112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rinp.2016.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347277v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with missing data in the MICROSCOPE space mission: An adaptation of inpainting to handle colored-noise data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3941,64 +3941,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravitation and Geodesy with Inertial Sensors, from Ground to Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sélig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4088,51 +4088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar gravitational perturbations on the dynamics of MEO: Increase of the eccentricity due to resonances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stefanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 55 (7), pp.1855 - 1867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4172,594 +4172,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regression analysis with missing data and unknown colored noise: application to the MICROSCOPE space mission</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dealing with missing data: An inpainting application to the MICROSCOPE space missio,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Baghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Metris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.91.062003⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Reviews and Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (11), pp.112006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.92.112006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111300v2</w:t>
+                <w:t xml:space="preserve">hal-01362376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with missing data: An inpainting application to the MICROSCOPE space missio,</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Regression analysis with missing data and unknown colored noise: application to the MICROSCOPE space mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Baghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Reviews and Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92 (11), pp.112006. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.062003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.92.112006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.91.062003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362376v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111300v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the in-flight calibration procedures for the MICROSCOPE space mission,</w:t>
+                <w:t xml:space="preserve">Determination of the Equivalence Principle Violation Signal for the MICROSCOPE Space Mission: Optimization of the Signal Processing,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Levy</w:t>
+                <w:t xml:space="preserve">A. Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Touboul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 52 (9), pp.1634-1646. </w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.177-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2013.07.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11214-013-0024-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932761v1</w:t>
+                <w:t xml:space="preserve">hal-01183152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Equivalence Principle Violation Signal for the MICROSCOPE Space Mission: Optimization of the Signal Processing,</w:t>
+                <w:t xml:space="preserve">Validation of the in-flight calibration procedures for the MICROSCOPE space mission,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lévy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Metris</w:t>
+                <w:t xml:space="preserve">A. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.177-191. </w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (9), pp.1634-1646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-013-0024-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2013.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183152v1</w:t>
+                <w:t xml:space="preserve">hal-00932761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two algorithms to compute Hansen-like coefficients with respect to the eccentric anomaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (1), pp.1-09. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4896,51 +4896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MICROSCOPE experiment, ready for the in-orbit test of the equivalence principle,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5064,51 +5064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Portmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5167,77 +5167,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ODYSSEY, Orbit Determination Software for the Pioneer Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bério</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5313,51 +5313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odyssey: a Solar System Mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. H. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5581,90 +5581,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pioneer 10 Doppler data analysis: disentangling periodic and secular anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M. Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5728,64 +5728,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An alternative representation of the relative motion: the local orbital elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fontdecaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (3), pp.410-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5844,64 +5844,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Analytical Solution of the Lagrange Equations Valid also for Very Low Eccentricities: Influence of a Central Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deleflie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astron.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 94 (1), pp.105-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5960,64 +5960,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Period Variations of the Eccentricity Vector Valid also for Near Circular Orbits around a Non-Spherical Body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deleflie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 94 (1), pp.83-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6089,51 +6089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro D. A. M. Spallicci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morbidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinearity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 18, pp.45-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6161,527 +6161,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAGEOS asymmetric reflectivity and corner cube reflectors</w:t>
+                <w:t xml:space="preserve">Generalized Hansen coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Breiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D. Vokrouhlicky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2003JB002921⟩</w:t>
+              <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 88 (2), pp.153-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:CELE.0000016815.55262.97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419018v1</w:t>
+                <w:t xml:space="preserve">hal-00418995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Hansen coefficients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">LAGEOS asymmetric reflectivity and corner cube reflectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vokrouhlicky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Vokrouhlicky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 109, pp.B10401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2003JB002921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/B:CELE.0000016815.55262.97⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00418995v1</w:t>
+                <w:t xml:space="preserve">hal-00419018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first analysis of the mean motion of CHAMP</w:t>
+                <w:t xml:space="preserve">Why the 18.6 year tide cannot explain the change of sign observed in &amp;lt;i&amp;gt;j&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deleflie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 1, pp.101</w:t>
+              <w:t xml:space="preserve">, 2003, 1, pp.108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328593v1</w:t>
+                <w:t xml:space="preserve">hal-00328595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why the 18.6 year tide cannot explain the change of sign observed in &amp;lt;i&amp;gt;j&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">A first analysis of the mean motion of CHAMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deleflie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Berio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 1, pp.108</w:t>
+              <w:t xml:space="preserve">, 2003, 1, pp.101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328595v1</w:t>
+                <w:t xml:space="preserve">hal-00328593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ptolemaic transformation in Keplerian problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sławomir Breiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 84 (4), pp.319-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6727,77 +6727,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSCOPE, testing the equivalence principle in space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6869,51 +6869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des satellites artificiels et ses applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IV - Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 1 (4), pp.523-536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6953,465 +6953,465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symplectic mapping for satellites and space debris including non gravitational forces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Derivatives of the gravity potential with respect to rectangular coordinates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Wytrzyszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 71 (2), pp.79-94. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1008356915763⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 71 (2), pp.137-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1008361202235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188148v1</w:t>
+                <w:t xml:space="preserve">hal-02188376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivatives of the gravity potential with respect to rectangular coordinates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Extrapolation of the gravity acceleration by means of Taylor series expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iwona Wytrzyszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 71 (2), pp.137-151. </w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 23 (4), pp.689-692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1008361202235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0273-1177(99)00145-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188376v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrapolation of the gravity acceleration by means of Taylor series expansion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">LAGEOS spin axis and non-gravitational excitations of its orbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vokrouhlický</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Ries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Eanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 23 (4), pp.689-692. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0273-1177(99)00145-3⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 23 (4), pp.721-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0273-1177(99)00142-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188164v1</w:t>
+                <w:t xml:space="preserve">hal-02188173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAGEOS spin axis and non-gravitational excitations of its orbit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Symplectic mapping for satellites and space debris including non gravitational forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sławomir Breiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R.J. Eanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 23 (4), pp.721-725. </w:t>
+              <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 71 (2), pp.79-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0273-1177(99)00142-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/A:1008356915763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188173v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nongravitational effects and the LAGEOS eccentricity excitations</w:t>
               </w:r>
@@ -7514,51 +7514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal force perturbations of the LAGEOS orbit: the albedo radiation part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vokrouhlicky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7617,51 +7617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-analytical theory of the mean orbital motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Exertier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7712,51 +7712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar Nondissipative Spin-Orbit Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chauvineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 109 (1), pp.191-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7815,51 +7815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keplerian expansions in terms of Henrard's practical variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S?awomir Breiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 58 (3), pp.237-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7905,64 +7905,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long period variations of the motion of a satellite due to non-resonant tesseral harmonics of a gravity potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8034,51 +8034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean values of particular functions in the elliptic motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 52 (1), pp.79-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8303,51 +8303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MICROSCOPE space mission to test the Equivalence Principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Berge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8398,51 +8398,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MICROSCOPE space mission to test the equivalence principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bergé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8493,51 +8493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSCOPE: past, present and future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bergé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8569,204 +8569,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A few lessons from MICROSCOPE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MICROSCOPE and the search for a fifth force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STE-QUEST Virtual Workshop: An M-class Cold Atom mission to probe gravity, dark matter and quantum mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, En ligne, France</w:t>
+              <w:t xml:space="preserve">COSPAR 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Athènes, Greece. pp.H0.3-0005-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072602v1</w:t>
+                <w:t xml:space="preserve">hal-04850458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPE and the search for a fifth force</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A few lessons from MICROSCOPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COSPAR 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Athènes, Greece. pp.H0.3-0005-22</w:t>
+              <w:t xml:space="preserve">STE-QUEST Virtual Workshop: An M-class Cold Atom mission to probe gravity, dark matter and quantum mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850458v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSCOPE: the test of the equivalence principle in space and its final data processing</w:t>
               </w:r>
@@ -8791,64 +8791,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres de Moriond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, La Thuile, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8873,51 +8873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Has MICROSCOPE revealed a violation of the equivalence principle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8968,90 +8968,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of the equivalence principle test in space by MICROSCOPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COSPAR 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9076,90 +9076,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSCOPE Thermal sensitivity measurement: a step forward for the final result</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Dhuicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9322,103 +9322,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current results of the Microscope space mission: a test of Equivalence Principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratana Chhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Brême, Germany</w:t>
@@ -9447,51 +9447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mission spatiale MICROSCOPE : analyse des données et premiers résultats,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale du Comité Français de Géodésie et Géophysique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9542,77 +9542,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Marcel Grossmann Meeting on Recent Developments in Theoretical and Experimental General Relativity, Astrophysics, and Relativistic Field Theories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rome, Italy. pp.3586-3590, </w:t>
@@ -9650,90 +9650,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSCOPE a micro-satellite for a major corner stone in fundamental physics, from qualification to launch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratana Chhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Liorzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9935,90 +9935,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOFTWARE TOOLS FOR THE VALIDATION OF THE IN-FLIGHT CALIBRATION PERFORMANCE OF THE MICROSCOPE SPACE MISSION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Hardy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10056,103 +10056,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INFLUENCE OF THE MEASUREMENT PROCESSING IN THE DETERMINATION OF THE EQUIVALENCE PRINCIPLE VIOLATION SIGNAL FOR THE MICROSCOPE EXPERIMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'astrophysique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Nice, France</w:t>
@@ -10175,299 +10175,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04454659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMONG SPACE FUNDAMENTAL PHYSICS MISSIONS, MICROSCOPE, A SIMPLE CHALLENGING FREE FALL TEST</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DEVELOPMENT OF TECHNIQUES TO STUDY THE DYNAMIC OF HIGHLY ELLIPTICAL ORBITS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Boulanger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+                <w:t xml:space="preserve">Guillaume Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Rencontres de Moriond on Gravitational Waves and Experimental Gravity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, La Thuile, Italy</w:t>
+              <w:t xml:space="preserve">Semaine de l'Astrophysique 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417677v1</w:t>
+                <w:t xml:space="preserve">hal-04417723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPMENT OF TECHNIQUES TO STUDY THE DYNAMIC OF HIGHLY ELLIPTICAL ORBITS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AMONG SPACE FUNDAMENTAL PHYSICS MISSIONS, MICROSCOPE, A SIMPLE CHALLENGING FREE FALL TEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratana Chhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lion</w:t>
+                <w:t xml:space="preserve">Damien Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de l'Astrophysique 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">46th Rencontres de Moriond on Gravitational Waves and Experimental Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, La Thuile, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417723v1</w:t>
+                <w:t xml:space="preserve">hal-04417677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odyssey 2 : A mission toward Neptune and Triton to test General Relativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10509,103 +10509,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IN-FLIGHT CALIBRATION OF THE MICROSCOPE SPACE MISSION INSTRUMENT: DEVELOPMENT OF THE SIMULATOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'Astrophysique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
@@ -10647,90 +10647,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE MICROSCOPE SPACE MISSION AND THE INFLIGHT CALIBRATION APPROACH FOR ITS INSTRUMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'Astrophysique 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10755,51 +10755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du développement de kaula dans une théorie par transformations canoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce que l'analytique peut faire pour vous, Centre de Compétences Techniques du CNES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10818,696 +10818,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAP, an accelerometer package for Laplace and Tandem missions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation flying for space geodesy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fontdecaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Exertier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la SF2A, Société Française d'Astronomie et d'Astrophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.103-106</w:t>
+              <w:t xml:space="preserve">Formation flying for space geodesy. Journées scientifiques de la SF2A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408306v1</w:t>
+                <w:t xml:space="preserve">hal-00416557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation flying for space geodesy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">The experiment scenario and performance of the MICROSCOPE mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation flying for space geodesy. Journées scientifiques de la SF2A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">59th International Astronautical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416557v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pioneer doppler data analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Solar radiation pressure effects on very high-eccentric formation flying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fontdecaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Pioneer Explorer Collaboration: Investigation of the Pioneer Anomaly at ISSI, Third Team Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Berne, Switzerland</w:t>
+              <w:t xml:space="preserve">Proceedings of the 3rd International Symposium on Formation Flying, Missions and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00415986v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The experiment scenario and performance of the MICROSCOPE mission</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Modelling and analysis of MICROSCOPE data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Touboul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59th International Astronautical Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Satellite dynamics Modelling, In-Orbit Calibration and Data Processing. ZARM, University of Bremen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Brême, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00424269v1</w:t>
+                <w:t xml:space="preserve">hal-00416529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and analysis of MICROSCOPE data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Pioneer doppler data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Touboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Satellite dynamics Modelling, In-Orbit Calibration and Data Processing. ZARM, University of Bremen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Brême, Germany</w:t>
+              <w:t xml:space="preserve">The Pioneer Explorer Collaboration: Investigation of the Pioneer Anomaly at ISSI, Third Team Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416529v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar radiation pressure effects on very high-eccentric formation flying</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Métris</w:t>
+                <w:t xml:space="preserve">GAP, an accelerometer package for Laplace and Tandem missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gamet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Sumner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 3rd International Symposium on Formation Flying, Missions and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées de la SF2A, Société Française d'Astronomie et d'Astrophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.103-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416588v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pioneer 10 data analysis: Investigation on periodic anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11627,51 +11627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th COSPAR Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.687</w:t>
@@ -11700,90 +11700,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des données doppler de pioneer 10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11819,454 +11819,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pioneer Anomaly : Data Analysis And Mission Proposal</w:t>
+                <w:t xml:space="preserve">Topology of the relative motion: circular and eccentric reference orbit cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Levy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jordi Fontdecaba I Baig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Exertier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de l'Astrophysique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Space Flight Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Anapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04415274v1</w:t>
+                <w:t xml:space="preserve">hal-04415357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology of the relative motion: circular and eccentric reference orbit cases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Pioneer Anomaly : Data Analysis And Mission Proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Fontdecaba I Baig</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Bério</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Space Flight Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Anapolis, United States</w:t>
+              <w:t xml:space="preserve">Semaine de l'Astrophysique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415357v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASTRONOMY, SPACE GEODESY AND FUNDAMENTAL PHYSICS EXPERIMENTS IN SPACE : PRESENT STATUS AND PROJECTS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OCA/GEMINI-GRGS BECOMING AN OFFICIAL ILRS ANALYSIS CENTER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Deleflie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'Astrophysique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04415150v1</w:t>
+                <w:t xml:space="preserve">hal-04415186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OCA/GEMINI-GRGS BECOMING AN OFFICIAL ILRS ANALYSIS CENTER</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ASTRONOMY, SPACE GEODESY AND FUNDAMENTAL PHYSICS EXPERIMENTS IN SPACE : PRESENT STATUS AND PROJECTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'Astrophysique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415186v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difference of LAGEOS satellite response from raw data analysis of the collocation experiment between the Grasse Satellite and Lunar Laser Ranging stations</w:t>
               </w:r>
@@ -12509,103 +12509,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mission MICROSCOPE pour le test du Principe d’Equivalence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Guidotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EdP-Sciences, Paris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide de données astronomiques 2019 pour l’observation du ciel à l'usage des professionnels et amateurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.393-401, 2019, 978-2-7598-2281-2</w:t>
@@ -12647,51 +12647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility study of a nano-satellite constellation for high data rate seismic monitoring in Northern Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Meziane-Tani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12916,77 +12916,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an analytical theory of the third-body problem for highly elliptical orbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Deleflie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13049,51 +13049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Foundations of the Universe with Space Tests of the Equivalence Principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Battelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bertoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13347,51 +13347,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE9747D5"/>
+    <w:nsid w:val="D1DD655C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13578,51 +13578,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-metris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3851-3237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172791847" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05003756v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Calatroni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;tris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-H&#224; Phung" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chab&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2025.02.054" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Struckmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Corgier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Loriani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Kleinsteinberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gox" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.064010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107980v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Berg&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Baghi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodrigues" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Foulon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac1617" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164427v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratana Chhun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hardy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Touboul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac13b9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.121102" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781319v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac84be" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136685v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac0235" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143664v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Liorzou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac1619" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129528v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/abebf1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Bedouet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berg&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac4b9a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143580v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pernot-Borr&#224;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Uzan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brax" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/abe142" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780153v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac5acd" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cipolla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Prieur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac09cd" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522433v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Metris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Dhuicque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac49f6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418020v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Battelier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertoldi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Blanchet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Bongs" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09718-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03182938v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.064070" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229671v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dhuicque" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.04.019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baudis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Wey Chiow" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Christophe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09734-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991133v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.24" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394121v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pihan-Le Bars" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guerlin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Hees" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peaucelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Tasson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.231102" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299493v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab4707" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01686662v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.141101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188833v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courde" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinot-Lagarde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aimar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628590" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705427v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.231101" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347194v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alban&#232;se" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Exertier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2016.05.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346493v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Baghi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#233;tris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berg&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Touboul" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347277v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meziane-Tani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Metris" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Bendimerad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18756891.2016.1204112" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445845v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pires" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.123015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512942v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S&#233;lig" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Traon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bresson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL12-11" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381352v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stefanelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2015.01.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPN2XR7N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111300v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.062003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362376v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pires" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.112006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932761v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hardy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodrigues" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2013.07.042" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183152v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;vy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-013-0024-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812744v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2012.07.027" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT50ZVCR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716518v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ali Rahoma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/am.2012.32018" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053132v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/29/18/184010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NGFV9X08-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585745v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deleflie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barlier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2010.11.038" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJ4RWLGZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498285v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;rio" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Courty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-009-9596-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RV9JKNMK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195434v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Andersen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Anderson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asmar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. B&#233;rio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9084-y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474549v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wolf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Borde" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clairon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchayne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9118-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322209v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Courty" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.01.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447547v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontdecaba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.09.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-574MZWSH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360005v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-005-1473-1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NS0RHPVC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419119v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-005-1472-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7TD6WBXV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390815v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro D. A. M. Spallicci" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morbidelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/18/1/003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419018v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vokrouhlicky" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JB002921" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418995v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breiter" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:CELE.0000016815.55262.97" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-88MGSB8H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328593v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328595v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188395v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Breiter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021110830797" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25543A077A735C477ECF12F2A7FA1654021A1E6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188385v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tatry" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2147(01)01264-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4SPDS9H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188380v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Exertier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2147(00)00161-X" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8Z05XL6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188148v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008356915763" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3BZ3RCGW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188376v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Xu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Wytrzyszczak" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008361202235" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XD84PVFC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188164v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(99)00145-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS8SQT68-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188173v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vokrouhlick&#253;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ries" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Eanes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(99)00142-8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F718T1G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188063v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vokrouhlicky" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ries" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Eanes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB03186" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187972v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0032-0633(96)00031-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS54M08T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187921v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187853v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauvineau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/icar.1994.1085" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTDLB050-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187799v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S?awomir Breiter" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00691976" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-ZTTP0VGK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187775v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boudon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00692472" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-GNSXH377-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187733v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00048588" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-D0ZQFLZP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457386v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Rustom" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Ha Phung" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3072778" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04484267v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berge" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04761391v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119513v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072602v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850458v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo L&#233;vy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854332v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894785v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850525v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926469v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815444v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottogalli" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Maamri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stibbe" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020234v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137833v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669681v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813226609_0466" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441728v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802063v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04455294v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Stefanelli" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04455274v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Levy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04454659v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417677v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boulanger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417723v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lion" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617955v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lenoir" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s L&#233;vy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reynaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417779v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417572v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416514v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408306v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foulon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anderson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sumner" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416557v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415986v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424269v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Josselin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chhun" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416529v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416588v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gamet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417743v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408289v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guzzo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416552v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415274v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Levy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Courty" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;rio" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415357v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Fontdecaba I Baig" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415150v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415186v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Deleflie" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berio" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414896v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Nicolas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mangin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barlier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414810v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruinsma" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5534-2_46" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137735v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Guidotti" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196021v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Meziane-Tani" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bekhti" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. T. Bendimerad" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083791v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otagalli" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maamri" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stibbe" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03934231v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350209v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011585v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-metris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3851-3237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172791847" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05003756v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Calatroni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;tris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-H&#224; Phung" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chab&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2025.02.054" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Struckmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Corgier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Loriani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Kleinsteinberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gox" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.064010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136685v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Berg&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Baghi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hardy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac0235" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Liorzou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Touboul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodrigues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac1619" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129528v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratana Chhun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/abebf1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164427v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac13b9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Foulon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac1617" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781337v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.121102" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781319v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac84be" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143580v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pernot-Borr&#224;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Uzan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brax" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/abe142" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780153v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac5acd" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564498v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Bedouet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berg&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac4b9a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cipolla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Prieur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac09cd" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522433v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Metris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Dhuicque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac49f6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418020v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Battelier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertoldi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Blanchet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Bongs" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09718-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03182938v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.064070" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260692v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baudis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Wey Chiow" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Christophe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09734-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229671v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dhuicque" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.04.019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991133v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.24" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394121v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pihan-Le Bars" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guerlin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Hees" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peaucelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Tasson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.231102" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299493v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab4707" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01686662v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.141101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188833v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courde" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinot-Lagarde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aimar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628590" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705427v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.231101" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346493v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Baghi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#233;tris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berg&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Touboul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347277v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meziane-Tani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Metris" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Bendimerad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18756891.2016.1204112" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347194v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alban&#232;se" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Exertier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2016.05.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445845v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pires" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.123015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512942v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S&#233;lig" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Traon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bresson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL12-11" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381352v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stefanelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2015.01.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPN2XR7N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362376v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pires" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.112006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111300v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.062003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183152v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hardy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;vy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodrigues" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-013-0024-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932761v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2013.07.042" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812744v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2012.07.027" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT50ZVCR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716518v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ali Rahoma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/am.2012.32018" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053132v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/29/18/184010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NGFV9X08-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585745v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deleflie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barlier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2010.11.038" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJ4RWLGZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498285v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;rio" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Courty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-009-9596-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RV9JKNMK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195434v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Andersen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Anderson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asmar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. B&#233;rio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9084-y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474549v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wolf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Borde" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clairon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchayne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9118-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322209v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Courty" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.01.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447547v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontdecaba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.09.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-574MZWSH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360005v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-005-1473-1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NS0RHPVC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419119v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-005-1472-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7TD6WBXV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390815v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro D. A. M. Spallicci" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morbidelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/18/1/003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418995v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breiter" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vokrouhlicky" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:CELE.0000016815.55262.97" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-88MGSB8H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419018v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JB002921" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328595v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328593v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188395v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Breiter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021110830797" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25543A077A735C477ECF12F2A7FA1654021A1E6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188385v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tatry" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2147(01)01264-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4SPDS9H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188380v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Exertier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2147(00)00161-X" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8Z05XL6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188376v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Xu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Wytrzyszczak" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008361202235" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XD84PVFC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188164v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(99)00145-3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS8SQT68-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188173v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vokrouhlick&#253;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ries" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Eanes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(99)00142-8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F718T1G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188148v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008356915763" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3BZ3RCGW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188063v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vokrouhlicky" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ries" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Eanes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB03186" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187972v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0032-0633(96)00031-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS54M08T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187921v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187853v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauvineau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/icar.1994.1085" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTDLB050-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187799v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S?awomir Breiter" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00691976" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-ZTTP0VGK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187775v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boudon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00692472" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-GNSXH377-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187733v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00048588" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-D0ZQFLZP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457386v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Rustom" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Ha Phung" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3072778" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04484267v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berge" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04761391v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119513v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850458v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo L&#233;vy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072602v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854332v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894785v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850525v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926469v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815444v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottogalli" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Maamri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stibbe" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020234v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137833v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669681v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813226609_0466" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441728v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802063v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04455294v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Stefanelli" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04455274v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Levy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04454659v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417723v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lion" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417677v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boulanger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617955v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lenoir" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s L&#233;vy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reynaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417779v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417572v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416514v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416557v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424269v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Josselin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chhun" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416588v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gamet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416529v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415986v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408306v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foulon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anderson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sumner" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417743v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408289v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guzzo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416552v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415357v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Fontdecaba I Baig" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415274v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Levy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Courty" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;rio" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415186v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Deleflie" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berio" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415150v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414896v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Nicolas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mangin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barlier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414810v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruinsma" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5534-2_46" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137735v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Guidotti" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196021v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Meziane-Tani" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bekhti" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. T. Bendimerad" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083791v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otagalli" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maamri" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stibbe" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03934231v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350209v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011585v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>