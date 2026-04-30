--- v2 (2026-04-09)
+++ v3 (2026-04-30)
@@ -476,632 +476,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPE mission: data analysis principle</w:t>
+                <w:t xml:space="preserve">MICROSCOPE: systematic errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Bergé</w:t>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Baghi</w:t>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Hardy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Métris</w:t>
+                <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oceane Dhuicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 39 (20), pp.204007. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac0235⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 39 (20), pp.204006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac49f6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136685v1</w:t>
+                <w:t xml:space="preserve">hal-03522433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPE instrument description and validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Liorzou</w:t>
+                <w:t xml:space="preserve">$MICROSCOPE$ Mission: final results of the test of the equivalence principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Touboul</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves André</w:t>
+                <w:t xml:space="preserve">Joel Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac1619⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (12), pp.121102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.121102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143664v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPE. mission analysis, requirements and expected performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Result of the MICROSCOPE weak equivalence principle test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Touboul</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ratana Chhun</w:t>
+                <w:t xml:space="preserve">Joel Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 39 (20), pp.204001. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/abebf1⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 39 (20), pp.204009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac84be⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129528v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscope instrument in-flight characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratana Chhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (20), pp.204005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6382/ac13b9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSCOPE mission: statistics and impact of glitches on the test of the weak equivalence principle $^{*}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Baghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1116,1319 +1116,1319 @@
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (20), pp.204008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6382/ac1617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$MICROSCOPE$ Mission: final results of the test of the equivalence principle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">MICROSCOPE instrument description and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Liorzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Robert</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.121102⟩</w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (20), pp.204002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac1619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781337v1</w:t>
+                <w:t xml:space="preserve">hal-03143664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Result of the MICROSCOPE weak equivalence principle test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">MICROSCOPE. mission analysis, requirements and expected performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joel Bergé</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratana Chhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 39 (20), pp.204009. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac84be⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 39 (20), pp.204001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/abebf1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781319v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPE's constraint on a short-range fifth force</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">MICROSCOPE mission: data analysis principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ratana Chhun</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Baghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 39 (20), pp.204010. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/abe142⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 39 (20), pp.204007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac0235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143580v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MICROSCOPE space mission: the first test of the equivalence principle in a space laboratory</w:t>
+                <w:t xml:space="preserve">MICROSCOPE's constraint on a short-range fifth force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Touboul</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joel Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pernot-Borràs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Uzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratana Chhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 39 (20), pp.200401. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac5acd⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 39 (20), pp.204010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/abe142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780153v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPE mission scenario, ground segment and data processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">The MICROSCOPE space mission: the first test of the equivalence principle in a space laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Touboul</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joël Bergé</w:t>
+                <w:t xml:space="preserve">Joel Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratana Chhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 39 (20), pp.204004. </w:t>
+              <w:t xml:space="preserve">, 2022, 39 (20), pp.200401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac4b9a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac5acd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564498v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPE satellite and its drag-free and attitude control system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Robert</w:t>
+                <w:t xml:space="preserve">MICROSCOPE mission scenario, ground segment and data processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerio Cipolla</w:t>
+                <w:t xml:space="preserve">Judicaël Bedouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Prieur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Métris</w:t>
+                <w:t xml:space="preserve">Joël Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 39 (20), pp.204003. </w:t>
+              <w:t xml:space="preserve">, 2022, 39 (20), pp.204004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac09cd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac4b9a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107911v1</w:t>
+                <w:t xml:space="preserve">hal-03564498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPE: systematic errors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">MICROSCOPE satellite and its drag-free and attitude control system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Cipolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Oceane Dhuicque</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 39 (20), pp.204006. </w:t>
+              <w:t xml:space="preserve">, 2022, 39 (20), pp.204003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac49f6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac09cd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522433v1</w:t>
+                <w:t xml:space="preserve">hal-03107911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Foundations of the Physical Universe with Space Tests of the Equivalence Principle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kai Bongs</w:t>
+                <w:t xml:space="preserve">Constraints on chameleon gravity from the measurement of the electrostatic stiffness of the $MICROSCOPE$ mission accelerometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pernot-Borràs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Uzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-021-09718-8⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (6), pp.064070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.064070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418020v3</w:t>
+                <w:t xml:space="preserve">insu-03182938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on chameleon gravity from the measurement of the electrostatic stiffness of the $MICROSCOPE$ mission accelerometers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Metris</w:t>
+                <w:t xml:space="preserve">Exploring the Foundations of the Physical Universe with Space Tests of the Equivalence Principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Battelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bertoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Bongs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103 (6), pp.064070. </w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Voyage 2050 – science themes for ESA’s long-term plan for the Scientific Programme: the nearby and distant Universe, 51 (3), pp.1695-1736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.064070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10686-021-09718-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03182938v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418020v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The local dark sector: Probing gravitation’s low-acceleration frontier and dark matter in the Solar System neighborhood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng-Wey Chiow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2505,77 +2505,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods to determine thermal sensitivity of T-SAGE instrument for MICROSCOPE mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Dhuicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 68 (4), pp.1989-1997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2609,90 +2609,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MICROSCOPE space mission to test the Equivalence Principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2873,103 +2873,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space test of the Equivalence Principle: first results of the MICROSCOPE mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 36, pp.225006. </w:t>
@@ -3007,103 +3007,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSCOPE Mission: first constraints on the violation of the weak equivalence principle by a light scalar dilaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Pernot-Borràs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 120, pp.141101. </w:t>
@@ -3275,103 +3275,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSCOPE Mission: First Results of a Space Test of the Equivalence Principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 119 (23), page 231101-1 - 231101-7. </w:t>
@@ -3824,90 +3824,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with missing data in the MICROSCOPE space mission: An adaptation of inpainting to handle colored-noise data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Baghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Baghi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (123015), 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3941,51 +3941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravitation and Geodesy with Inertial Sensors, from Ground to Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4230,51 +4230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Reviews and Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (11), pp.112006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4308,103 +4308,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regression analysis with missing data and unknown colored noise: application to the MICROSCOPE space mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Baghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91, pp.062003. </w:t>
@@ -4436,213 +4436,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111300v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Equivalence Principle Violation Signal for the MICROSCOPE Space Mission: Optimization of the Signal Processing,</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Touboul</w:t>
+                <w:t xml:space="preserve">Two algorithms to compute Hansen-like coefficients with respect to the eccentric anomaly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-013-0024-4⟩</w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (1), pp.1-09. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2012.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183152v1</w:t>
+                <w:t xml:space="preserve">hal-00812744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the in-flight calibration procedures for the MICROSCOPE space mission,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4666,380 +4639,407 @@
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52 (9), pp.1634-1646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.asr.2013.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two algorithms to compute Hansen-like coefficients with respect to the eccentric anomaly</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Lion</w:t>
+                <w:t xml:space="preserve">Determination of the Equivalence Principle Violation Signal for the MICROSCOPE Space Mission: Optimization of the Signal Processing,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Touboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2012.07.027⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.177-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-013-0024-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812744v1</w:t>
+                <w:t xml:space="preserve">hal-01183152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant Relative Orbits Taking into Account Third-Body Perturbation,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The MICROSCOPE experiment, ready for the in-orbit test of the equivalence principle,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Ali Rahoma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Metris</w:t>
+                <w:t xml:space="preserve">V. Lebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/am.2012.32018⟩</w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29, pp.184010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/29/18/184010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716518v1</w:t>
+                <w:t xml:space="preserve">hal-01053132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MICROSCOPE experiment, ready for the in-orbit test of the equivalence principle,</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Invariant Relative Orbits Taking into Account Third-Body Perturbation,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ali Rahoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0264-9381/29/18/184010⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.113-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/am.2012.32018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01053132v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-analytical investigations of the long term evolution of the eccentricity of Galileo and GPS-like orbits</w:t>
               </w:r>
@@ -5167,51 +5167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ODYSSEY, Orbit Determination Software for the Pioneer Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5307,325 +5307,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odyssey: a Solar System Mission</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum physics exploring gravity in the outer solar system: the SAGAS project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. H. Andersen</w:t>
+                <w:t xml:space="preserve">Peter Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. D. Anderson</w:t>
+                <w:t xml:space="preserve">Christian J. Borde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Asmar</w:t>
+                <w:t xml:space="preserve">A. Clairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Bério</w:t>
+                <w:t xml:space="preserve">L. Duchayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 23, pp.529-547. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-008-9084-y⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 23, pp.651-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-008-9118-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195434v1</w:t>
+                <w:t xml:space="preserve">hal-00474549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum physics exploring gravity in the outer solar system: the SAGAS project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Wolf</w:t>
+                <w:t xml:space="preserve">Odyssey: a Solar System Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian J. Borde</w:t>
+                <w:t xml:space="preserve">P. H. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Clairon</w:t>
+                <w:t xml:space="preserve">J. D. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Duchayne</w:t>
+                <w:t xml:space="preserve">S. Asmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Landragin</w:t>
+                <w:t xml:space="preserve">Ph. Bério</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 23, pp.651-687. </w:t>
+              <w:t xml:space="preserve">, 2009, 23, pp.529-547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10686-008-9118-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10686-008-9084-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474549v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pioneer 10 Doppler data analysis: disentangling periodic and secular anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6161,234 +6161,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Hansen coefficients</w:t>
+                <w:t xml:space="preserve">LAGEOS asymmetric reflectivity and corner cube reflectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Breiter</w:t>
+                <w:t xml:space="preserve">D. Vokrouhlicky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Vokrouhlicky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/B:CELE.0000016815.55262.97⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 109, pp.B10401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2003JB002921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418995v1</w:t>
+                <w:t xml:space="preserve">hal-00419018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAGEOS asymmetric reflectivity and corner cube reflectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Generalized Hansen coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Breiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vokrouhlicky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 88 (2), pp.153-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:CELE.0000016815.55262.97⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2003JB002921⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00419018v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why the 18.6 year tide cannot explain the change of sign observed in &amp;lt;i&amp;gt;j&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;/i&amp;gt;</w:t>
               </w:r>
@@ -6727,64 +6727,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSCOPE, testing the equivalence principle in space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6953,495 +6953,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivatives of the gravity potential with respect to rectangular coordinates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symplectic mapping for satellites and space debris including non gravitational forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sławomir Breiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iwona Wytrzyszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 71 (2), pp.137-151. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1008361202235⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 71 (2), pp.79-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1008356915763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188376v1</w:t>
+                <w:t xml:space="preserve">hal-02188148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrapolation of the gravity acceleration by means of Taylor series expansion</w:t>
+                <w:t xml:space="preserve">LAGEOS spin axis and non-gravitational excitations of its orbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vokrouhlický</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Ries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Eanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 23 (4), pp.689-692. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0273-1177(99)00145-3⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 23 (4), pp.721-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0273-1177(99)00142-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188164v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAGEOS spin axis and non-gravitational excitations of its orbit</w:t>
+                <w:t xml:space="preserve">Derivatives of the gravity potential with respect to rectangular coordinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Ries</w:t>
+                <w:t xml:space="preserve">Jin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.J. Eanes</w:t>
+                <w:t xml:space="preserve">Iwona Wytrzyszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 23 (4), pp.721-725. </w:t>
+              <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 71 (2), pp.137-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0273-1177(99)00142-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/A:1008361202235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188173v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symplectic mapping for satellites and space debris including non gravitational forces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extrapolation of the gravity acceleration by means of Taylor series expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 71 (2), pp.79-94. </w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 23 (4), pp.689-692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1008356915763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0273-1177(99)00145-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188148v1</w:t>
+                <w:t xml:space="preserve">hal-02188164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nongravitational effects and the LAGEOS eccentricity excitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vokrouhlicky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8116,4376 +8116,4471 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time/distance metrology based on free-space optical communication links</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a follow-up of the MICROSCOPE mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Metris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Space Optics — ICSO 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres de Moriond 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARISF : Association for International Meetings in Fundamental Science, Mar 2025, La Thuile, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457386v1</w:t>
+                <w:t xml:space="preserve">hal-05593431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MICROSCOPE space mission to test the Equivalence Principle</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Time/distance metrology based on free-space optical communication links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Rustom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy-Ha Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de l'astrophysique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Space Optics — ICSO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Antibes Juan-les-Pins, France. pp.74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3072778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04484267v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MICROSCOPE space mission to test the equivalence principle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">The MICROSCOPE space mission to test the Equivalence Principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joel Bergé</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Berge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Time and General Relativity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Nice, France. pp.143-151</w:t>
+              <w:t xml:space="preserve">Semaine de l'astrophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France. http://sf2a.eu/proceedings/2023/2023sf2a.conf.31M.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04761391v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04484267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPE: past, present and future</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">The MICROSCOPE space mission to test the equivalence principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bergé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th Rencontres de Moriond 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, La Thuile, Italy</w:t>
+              <w:t xml:space="preserve">Time and General Relativity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nice, France. pp.143-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119513v1</w:t>
+                <w:t xml:space="preserve">insu-04761391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPE and the search for a fifth force</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MICROSCOPE: past, present and future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joel Bergé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COSPAR 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Athènes, Greece. pp.H0.3-0005-22</w:t>
+              <w:t xml:space="preserve">57th Rencontres de Moriond 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, La Thuile, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850458v1</w:t>
+                <w:t xml:space="preserve">hal-04119513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A few lessons from MICROSCOPE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Results of the equivalence principle test in space by MICROSCOPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STE-QUEST Virtual Workshop: An M-class Cold Atom mission to probe gravity, dark matter and quantum mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, En ligne, France</w:t>
+              <w:t xml:space="preserve">COSPAR 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072602v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPE: the test of the equivalence principle in space and its final data processing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">A few lessons from MICROSCOPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rencontres de Moriond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, La Thuile, Italy</w:t>
+              <w:t xml:space="preserve">STE-QUEST Virtual Workshop: An M-class Cold Atom mission to probe gravity, dark matter and quantum mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854332v1</w:t>
+                <w:t xml:space="preserve">hal-04072602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Has MICROSCOPE revealed a violation of the equivalence principle?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">MICROSCOPE and the search for a fifth force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Astronautical Congress 2022 (IAC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">COSPAR 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Athènes, Greece. pp.H0.3-0005-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894785v1</w:t>
+                <w:t xml:space="preserve">hal-04850458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the equivalence principle test in space by MICROSCOPE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">MICROSCOPE: the test of the equivalence principle in space and its final data processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Baghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hugo Lévy</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COSPAR 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Les Rencontres de Moriond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, La Thuile, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850525v1</w:t>
+                <w:t xml:space="preserve">hal-03854332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPE Thermal sensitivity measurement: a step forward for the final result</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Has MICROSCOPE revealed a violation of the equivalence principle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Touboul</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Joel Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COSPAR 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">International Astronautical Congress 2022 (IAC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926469v1</w:t>
+                <w:t xml:space="preserve">hal-03894785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nice Cube (Nice$^3$) nanosatellite project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MICROSCOPE Thermal sensitivity measurement: a step forward for the final result</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Dhuicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Metris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex days 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Côte d'Azur, Jan 2018, Nice, France. pp.1-12</w:t>
+              <w:t xml:space="preserve">COSPAR 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815444v1</w:t>
+                <w:t xml:space="preserve">hal-04926469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current results of the Microscope space mission: a test of Equivalence Principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratana Chhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Brême, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mission spatiale MICROSCOPE : analyse des données et premiers résultats,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Nice Cube (Nice$^3$) nanosatellite project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Millour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ottogalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Maamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Stibbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du Comité Français de Géodésie et Géophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, paris, France</w:t>
+              <w:t xml:space="preserve">Complex days 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Côte d'Azur, Jan 2018, Nice, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137833v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the equivalence principle with the MICROSCOPE space mission: The data analysis challenges</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mission spatiale MICROSCOPE : analyse des données et premiers résultats,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Metris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Marcel Grossmann Meeting on Recent Developments in Theoretical and Experimental General Relativity, Astrophysics, and Relativistic Field Theories</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Assemblée Générale du Comité Français de Géodésie et Géophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669681v1</w:t>
+                <w:t xml:space="preserve">hal-02137833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPE a micro-satellite for a major corner stone in fundamental physics, from qualification to launch</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Testing the equivalence principle with the MICROSCOPE space mission: The data analysis challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Baghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Satellites, Systems and Services Symposium 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th Marcel Grossmann Meeting on Recent Developments in Theoretical and Experimental General Relativity, Astrophysics, and Relativistic Field Theories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rome, Italy. pp.3586-3590, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789813226609_0466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441728v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRAM 2009-2014</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Métris</w:t>
+                <w:t xml:space="preserve">MICROSCOPE a micro-satellite for a major corner stone in fundamental physics, from qualification to launch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratana Chhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Liorzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du GRAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Small Satellites, Systems and Services Symposium 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, La Valette, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03802063v1</w:t>
+                <w:t xml:space="preserve">hal-01441728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RESONANCES DUE TO THIRD BODY PERTURBATIONS IN THE DYNAMICS OF MEOS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Metris</w:t>
+                <w:t xml:space="preserve">GRAM 2009-2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de l'Astrophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du GRAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04455294v1</w:t>
+                <w:t xml:space="preserve">hal-03802063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOFTWARE TOOLS FOR THE VALIDATION OF THE IN-FLIGHT CALIBRATION PERFORMANCE OF THE MICROSCOPE SPACE MISSION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RESONANCES DUE TO THIRD BODY PERTURBATIONS IN THE DYNAMICS OF MEOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Stefanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'Astrophysique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04455274v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04455294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCE OF THE MEASUREMENT PROCESSING IN THE DETERMINATION OF THE EQUIVALENCE PRINCIPLE VIOLATION SIGNAL FOR THE MICROSCOPE EXPERIMENT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SOFTWARE TOOLS FOR THE VALIDATION OF THE IN-FLIGHT CALIBRATION PERFORMANCE OF THE MICROSCOPE SPACE MISSION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Hardy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de l'astrophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">Semaine de l'Astrophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04454659v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04455274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPMENT OF TECHNIQUES TO STUDY THE DYNAMIC OF HIGHLY ELLIPTICAL ORBITS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">INFLUENCE OF THE MEASUREMENT PROCESSING IN THE DETERMINATION OF THE EQUIVALENCE PRINCIPLE VIOLATION SIGNAL FOR THE MICROSCOPE EXPERIMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de l'Astrophysique 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Semaine de l'astrophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417723v1</w:t>
+                <w:t xml:space="preserve">insu-04454659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMONG SPACE FUNDAMENTAL PHYSICS MISSIONS, MICROSCOPE, A SIMPLE CHALLENGING FREE FALL TEST</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">DEVELOPMENT OF TECHNIQUES TO STUDY THE DYNAMIC OF HIGHLY ELLIPTICAL ORBITS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Rencontres de Moriond on Gravitational Waves and Experimental Gravity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, La Thuile, Italy</w:t>
+              <w:t xml:space="preserve">Semaine de l'Astrophysique 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417677v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odyssey 2 : A mission toward Neptune and Triton to test General Relativity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AMONG SPACE FUNDAMENTAL PHYSICS MISSIONS, MICROSCOPE, A SIMPLE CHALLENGING FREE FALL TEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratana Chhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Metris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st International Astronautical Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Czech Republic. pp.IAC-10.A3.6.5</w:t>
+              <w:t xml:space="preserve">46th Rencontres de Moriond on Gravitational Waves and Experimental Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, La Thuile, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617955v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IN-FLIGHT CALIBRATION OF THE MICROSCOPE SPACE MISSION INSTRUMENT: DEVELOPMENT OF THE SIMULATOR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+                <w:t xml:space="preserve">Odyssey 2 : A mission toward Neptune and Triton to test General Relativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de l'Astrophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">61st International Astronautical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Czech Republic. pp.IAC-10.A3.6.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417779v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE MICROSCOPE SPACE MISSION AND THE INFLIGHT CALIBRATION APPROACH FOR ITS INSTRUMENT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+                <w:t xml:space="preserve">IN-FLIGHT CALIBRATION OF THE MICROSCOPE SPACE MISSION INSTRUMENT: DEVELOPMENT OF THE SIMULATOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de l'Astrophysique 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">Semaine de l'Astrophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417572v1</w:t>
+                <w:t xml:space="preserve">hal-04417779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du développement de kaula dans une théorie par transformations canoniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Métris</w:t>
+                <w:t xml:space="preserve">THE MICROSCOPE SPACE MISSION AND THE INFLIGHT CALIBRATION APPROACH FOR ITS INSTRUMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ce que l'analytique peut faire pour vous, Centre de Compétences Techniques du CNES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Semaine de l'Astrophysique 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416514v1</w:t>
+                <w:t xml:space="preserve">hal-04417572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation flying for space geodesy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation du développement de kaula dans une théorie par transformations canoniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation flying for space geodesy. Journées scientifiques de la SF2A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Ce que l'analytique peut faire pour vous, Centre de Compétences Techniques du CNES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416557v1</w:t>
+                <w:t xml:space="preserve">hal-00416514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The experiment scenario and performance of the MICROSCOPE mission</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Touboul</w:t>
+                <w:t xml:space="preserve">Analyse des données doppler de pioneer 10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59th International Astronautical Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée sur l'exploration de la gravitation à l'échelle du système solaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00424269v1</w:t>
+                <w:t xml:space="preserve">hal-00416552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar radiation pressure effects on very high-eccentric formation flying</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Fontdecaba</w:t>
+                <w:t xml:space="preserve">Long-term stability of trajectories of the space debris population, perturbed by gravitational effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deleflie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 3rd International Symposium on Formation Flying, Missions and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">37th COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.687</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416588v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and analysis of MICROSCOPE data</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GAP, an accelerometer package for Laplace and Tandem missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sumner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Satellite dynamics Modelling, In-Orbit Calibration and Data Processing. ZARM, University of Bremen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Brême, Germany</w:t>
+              <w:t xml:space="preserve">Journées de la SF2A, Société Française d'Astronomie et d'Astrophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.103-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416529v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pioneer doppler data analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Berio</w:t>
+                <w:t xml:space="preserve">The experiment scenario and performance of the MICROSCOPE mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Pioneer Explorer Collaboration: Investigation of the Pioneer Anomaly at ISSI, Third Team Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Berne, Switzerland</w:t>
+              <w:t xml:space="preserve">59th International Astronautical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00415986v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAP, an accelerometer package for Laplace and Tandem missions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solar radiation pressure effects on very high-eccentric formation flying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fontdecaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Exertier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la SF2A, Société Française d'Astronomie et d'Astrophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.103-106</w:t>
+              <w:t xml:space="preserve">Proceedings of the 3rd International Symposium on Formation Flying, Missions and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408306v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pioneer 10 data analysis: Investigation on periodic anomalies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Courty</w:t>
+                <w:t xml:space="preserve">Modelling and analysis of MICROSCOPE data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de la SF2A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.133-136</w:t>
+              <w:t xml:space="preserve">Satellite dynamics Modelling, In-Orbit Calibration and Data Processing. ZARM, University of Bremen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Brême, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417743v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term stability of trajectories of the space debris population, perturbed by gravitational effects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Guzzo</w:t>
+                <w:t xml:space="preserve">Pioneer doppler data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th COSPAR Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.687</w:t>
+              <w:t xml:space="preserve">The Pioneer Explorer Collaboration: Investigation of the Pioneer Anomaly at ISSI, Third Team Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408289v1</w:t>
+                <w:t xml:space="preserve">hal-00415986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des données doppler de pioneer 10</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Berio</w:t>
+                <w:t xml:space="preserve">Formation flying for space geodesy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fontdecaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Exertier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée sur l'exploration de la gravitation à l'échelle du système solaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Meudon, France</w:t>
+              <w:t xml:space="preserve">Formation flying for space geodesy. Journées scientifiques de la SF2A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416552v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology of the relative motion: circular and eccentric reference orbit cases</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pioneer 10 data analysis: Investigation on periodic anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Space Flight Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Anapolis, United States</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de la SF2A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.133-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415357v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pioneer Anomaly : Data Analysis And Mission Proposal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topology of the relative motion: circular and eccentric reference orbit cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Fontdecaba I Baig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Exertier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de l'Astrophysique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Space Flight Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Anapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415274v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OCA/GEMINI-GRGS BECOMING AN OFFICIAL ILRS ANALYSIS CENTER</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Metris</w:t>
+                <w:t xml:space="preserve">The Pioneer Anomaly : Data Analysis And Mission Proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bério</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'Astrophysique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415186v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASTRONOMY, SPACE GEODESY AND FUNDAMENTAL PHYSICS EXPERIMENTS IN SPACE : PRESENT STATUS AND PROJECTS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OCA/GEMINI-GRGS BECOMING AN OFFICIAL ILRS ANALYSIS CENTER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Deleflie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'Astrophysique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415150v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difference of LAGEOS satellite response from raw data analysis of the collocation experiment between the Grasse Satellite and Lunar Laser Ranging stations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">ASTRONOMY, SPACE GEODESY AND FUNDAMENTAL PHYSICS EXPERIMENTS IN SPACE : PRESENT STATUS AND PROJECTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Exertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Barlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Laser Ranging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Washington, United States</w:t>
+              <w:t xml:space="preserve">Semaine de l'Astrophysique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414896v1</w:t>
+                <w:t xml:space="preserve">hal-04415150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Difference of LAGEOS satellite response from raw data analysis of the collocation experiment between the Grasse Satellite and Lunar Laser Ranging stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Barlier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Workshop on Laser Ranging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Washington, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">MEAN ORBITAL MOTION OF GEODETIC SATELLITES AND ITS APPLICATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruinsma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamics and Astrometry of Natural and Artificial Celestial Bodies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Poznan, Poland. pp.333-340, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-011-5534-2_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12495,279 +12590,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mission MICROSCOPE pour le test du Principe d’Equivalence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Guidotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EdP-Sciences, Paris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide de données astronomiques 2019 pour l’observation du ciel à l'usage des professionnels et amateurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.393-401, 2019, 978-2-7598-2281-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility study of a nano-satellite constellation for high data rate seismic monitoring in Northern Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Meziane-Tani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bekhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. T. Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Sandau, H.P. Röser, A. Valenzuela. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Satellites for earth observation (mission and technologies, operational responsive space, commercial constellations)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (4), IAA Book Series, 2014, 978-2-9117761-32-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12777,242 +12872,242 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nice Cube (Nice) nanosatellite project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Otagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Complex Systems, Academy of Excellence 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an analytical theory of the third-body problem for highly elliptical orbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Deleflie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">obspm-03934231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13022,147 +13117,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Foundations of the Universe with Space Tests of the Equivalence Principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Battelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bertoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Bongs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13172,114 +13267,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie du Mouvement du Satellite Artificiel : Développement des Equations du Mouvement Moyen - Application à l'Etude des Longues Périodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Astrophysique [astro-ph]. Observatoire de Paris, 1991. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId359"/>
+      <w:footerReference w:type="default" r:id="rId360"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13347,51 +13442,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1DD655C"/>
+    <w:nsid w:val="3782A2CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13578,51 +13673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-metris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3851-3237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172791847" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05003756v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Calatroni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;tris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-H&#224; Phung" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chab&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2025.02.054" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Struckmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Corgier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Loriani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Kleinsteinberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gox" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.064010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136685v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Berg&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Baghi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hardy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac0235" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Liorzou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Touboul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodrigues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac1619" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129528v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratana Chhun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/abebf1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164427v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac13b9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Foulon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac1617" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781337v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.121102" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781319v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac84be" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143580v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pernot-Borr&#224;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Uzan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brax" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/abe142" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780153v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac5acd" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564498v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Bedouet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berg&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac4b9a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cipolla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Prieur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac09cd" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522433v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Metris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Dhuicque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac49f6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418020v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Battelier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertoldi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Blanchet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Bongs" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09718-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03182938v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.064070" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260692v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baudis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Wey Chiow" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Christophe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09734-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229671v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dhuicque" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.04.019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991133v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.24" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394121v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pihan-Le Bars" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guerlin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Hees" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peaucelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Tasson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.231102" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299493v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab4707" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01686662v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.141101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188833v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courde" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinot-Lagarde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aimar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628590" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705427v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.231101" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346493v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Baghi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#233;tris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berg&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Touboul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347277v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meziane-Tani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Metris" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Bendimerad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18756891.2016.1204112" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347194v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alban&#232;se" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Exertier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2016.05.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445845v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pires" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.123015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512942v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S&#233;lig" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Traon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bresson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL12-11" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381352v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stefanelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2015.01.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPN2XR7N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362376v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pires" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.112006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111300v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.062003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183152v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hardy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;vy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodrigues" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-013-0024-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932761v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2013.07.042" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812744v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2012.07.027" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT50ZVCR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716518v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ali Rahoma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/am.2012.32018" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053132v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/29/18/184010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NGFV9X08-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585745v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deleflie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barlier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2010.11.038" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJ4RWLGZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498285v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;rio" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Courty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-009-9596-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RV9JKNMK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195434v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Andersen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Anderson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asmar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. B&#233;rio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9084-y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474549v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wolf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Borde" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clairon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchayne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9118-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322209v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Courty" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.01.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447547v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontdecaba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.09.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-574MZWSH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360005v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-005-1473-1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NS0RHPVC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419119v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-005-1472-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7TD6WBXV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390815v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro D. A. M. Spallicci" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morbidelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/18/1/003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418995v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breiter" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vokrouhlicky" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:CELE.0000016815.55262.97" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-88MGSB8H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419018v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JB002921" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328595v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328593v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188395v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Breiter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021110830797" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25543A077A735C477ECF12F2A7FA1654021A1E6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188385v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tatry" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2147(01)01264-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4SPDS9H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188380v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Exertier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2147(00)00161-X" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8Z05XL6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188376v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Xu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Wytrzyszczak" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008361202235" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XD84PVFC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188164v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(99)00145-3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS8SQT68-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188173v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vokrouhlick&#253;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ries" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Eanes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(99)00142-8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F718T1G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188148v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008356915763" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3BZ3RCGW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188063v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vokrouhlicky" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ries" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Eanes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB03186" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187972v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0032-0633(96)00031-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS54M08T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187921v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187853v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauvineau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/icar.1994.1085" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTDLB050-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187799v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S?awomir Breiter" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00691976" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-ZTTP0VGK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187775v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boudon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00692472" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-GNSXH377-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187733v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00048588" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-D0ZQFLZP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457386v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Rustom" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Ha Phung" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3072778" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04484267v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berge" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04761391v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119513v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850458v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo L&#233;vy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072602v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854332v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894785v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850525v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926469v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815444v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottogalli" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Maamri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stibbe" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020234v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137833v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669681v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813226609_0466" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441728v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802063v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04455294v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Stefanelli" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04455274v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Levy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04454659v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417723v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lion" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417677v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boulanger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617955v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lenoir" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s L&#233;vy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reynaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417779v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417572v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416514v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416557v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424269v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Josselin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chhun" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416588v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gamet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416529v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415986v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408306v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foulon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anderson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sumner" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417743v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408289v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guzzo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416552v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415357v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Fontdecaba I Baig" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415274v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Levy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Courty" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;rio" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415186v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Deleflie" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berio" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415150v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414896v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Nicolas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mangin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barlier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414810v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruinsma" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5534-2_46" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137735v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Guidotti" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196021v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Meziane-Tani" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bekhti" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. T. Bendimerad" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083791v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otagalli" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maamri" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stibbe" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03934231v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350209v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011585v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-metris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3851-3237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172791847" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05003756v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Calatroni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;tris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-H&#224; Phung" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chab&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2025.02.054" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Struckmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Corgier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Loriani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Kleinsteinberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gox" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.064010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodrigues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Touboul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Metris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Dhuicque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac49f6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781337v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Berg&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.121102" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781319v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac84be" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164427v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratana Chhun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hardy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac13b9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107980v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Baghi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Foulon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac1617" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143664v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Liorzou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac1619" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/abebf1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac0235" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143580v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pernot-Borr&#224;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Uzan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brax" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/abe142" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780153v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac5acd" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564498v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Bedouet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berg&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac4b9a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107911v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cipolla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Prieur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac09cd" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03182938v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.064070" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418020v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Battelier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertoldi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Blanchet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Bongs" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09718-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260692v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baudis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Wey Chiow" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Christophe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09734-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229671v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dhuicque" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.04.019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991133v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.24" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394121v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pihan-Le Bars" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guerlin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Hees" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peaucelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Tasson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.231102" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299493v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab4707" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01686662v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.141101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188833v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courde" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinot-Lagarde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aimar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628590" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705427v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.231101" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346493v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Baghi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#233;tris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berg&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Touboul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347277v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meziane-Tani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Metris" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Bendimerad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18756891.2016.1204112" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347194v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alban&#232;se" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Exertier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2016.05.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445845v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pires" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.123015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512942v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S&#233;lig" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Traon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bresson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL12-11" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381352v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stefanelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2015.01.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPN2XR7N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362376v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pires" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.112006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111300v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.062003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812744v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2012.07.027" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT50ZVCR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932761v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hardy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodrigues" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2013.07.042" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183152v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;vy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-013-0024-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053132v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/29/18/184010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NGFV9X08-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716518v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ali Rahoma" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/am.2012.32018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585745v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deleflie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barlier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2010.11.038" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJ4RWLGZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498285v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;rio" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Courty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-009-9596-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RV9JKNMK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474549v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wolf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Borde" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clairon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchayne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9118-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195434v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Andersen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Anderson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asmar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. B&#233;rio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9084-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322209v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Courty" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.01.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447547v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontdecaba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.09.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-574MZWSH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360005v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-005-1473-1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NS0RHPVC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419119v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-005-1472-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7TD6WBXV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390815v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro D. A. M. Spallicci" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morbidelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/18/1/003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419018v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vokrouhlicky" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JB002921" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418995v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breiter" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:CELE.0000016815.55262.97" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-88MGSB8H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328595v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328593v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188395v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Breiter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021110830797" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25543A077A735C477ECF12F2A7FA1654021A1E6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188385v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tatry" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2147(01)01264-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4SPDS9H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188380v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Exertier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2147(00)00161-X" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8Z05XL6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188148v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008356915763" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3BZ3RCGW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188173v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vokrouhlick&#253;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ries" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Eanes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(99)00142-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F718T1G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188376v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Xu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Wytrzyszczak" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008361202235" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XD84PVFC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188164v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(99)00145-3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS8SQT68-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188063v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vokrouhlicky" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ries" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Eanes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB03186" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187972v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0032-0633(96)00031-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS54M08T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187921v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187853v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauvineau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/icar.1994.1085" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTDLB050-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187799v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S?awomir Breiter" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00691976" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-ZTTP0VGK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187775v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boudon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00692472" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-GNSXH377-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187733v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00048588" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-D0ZQFLZP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593431v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457386v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Rustom" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Ha Phung" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3072778" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04484267v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berge" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04761391v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119513v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850525v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo L&#233;vy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072602v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850458v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854332v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894785v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926469v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020234v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815444v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottogalli" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Maamri" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stibbe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137833v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669681v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813226609_0466" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441728v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802063v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04455294v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Stefanelli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04455274v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Levy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04454659v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417723v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lion" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417677v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boulanger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617955v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lenoir" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s L&#233;vy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reynaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417779v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417572v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416514v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416552v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408289v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guzzo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408306v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foulon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anderson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sumner" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424269v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Josselin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chhun" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416588v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gamet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416529v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415986v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416557v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417743v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415357v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Fontdecaba I Baig" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415274v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Levy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Courty" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;rio" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415186v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Deleflie" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berio" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415150v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414896v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Nicolas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mangin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barlier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414810v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruinsma" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5534-2_46" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137735v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Guidotti" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196021v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Meziane-Tani" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bekhti" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. T. Bendimerad" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083791v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otagalli" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maamri" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stibbe" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03934231v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350209v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011585v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>