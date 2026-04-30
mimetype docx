--- v3 (2026-04-30)
+++ v4 (2026-04-30)
@@ -476,1129 +476,1129 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPE: systematic errors</w:t>
+                <w:t xml:space="preserve">$MICROSCOPE$ Mission: final results of the test of the equivalence principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Metris</w:t>
+                <w:t xml:space="preserve">Joel Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oceane Dhuicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac49f6⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (12), pp.121102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.121102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522433v1</w:t>
+                <w:t xml:space="preserve">hal-03781337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$MICROSCOPE$ Mission: final results of the test of the equivalence principle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Result of the MICROSCOPE weak equivalence principle test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Touboul</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.121102⟩</w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (20), pp.204009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac84be⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781337v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Result of the MICROSCOPE weak equivalence principle test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microscope instrument in-flight characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratana Chhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Métris</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 39 (20), pp.204009. </w:t>
+              <w:t xml:space="preserve">, 2022, 39 (20), pp.204005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac84be⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac13b9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781319v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscope instrument in-flight characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MICROSCOPE mission: statistics and impact of glitches on the test of the weak equivalence principle $^{*}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ratana Chhun</w:t>
+                <w:t xml:space="preserve">Quentin Baghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Hardy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Métris</w:t>
+                <w:t xml:space="preserve">Bernard Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 39 (20), pp.204005. </w:t>
+              <w:t xml:space="preserve">, 2022, 39 (20), pp.204008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac13b9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac1617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164427v1</w:t>
+                <w:t xml:space="preserve">hal-03107980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPE mission: statistics and impact of glitches on the test of the weak equivalence principle $^{*}$</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MICROSCOPE instrument description and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Baghi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Robert</w:t>
+                <w:t xml:space="preserve">Françoise Liorzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Foulon</w:t>
+                <w:t xml:space="preserve">Yves André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 39 (20), pp.204008. </w:t>
+              <w:t xml:space="preserve">, 2022, 39 (20), pp.204002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac1617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac1619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107980v1</w:t>
+                <w:t xml:space="preserve">hal-03143664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPE instrument description and validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Liorzou</w:t>
+                <w:t xml:space="preserve">MICROSCOPE. mission analysis, requirements and expected performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Touboul</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves André</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratana Chhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 39 (20), pp.204002. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac1619⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 39 (20), pp.204001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/abebf1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143664v1</w:t>
+                <w:t xml:space="preserve">hal-03129528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPE. mission analysis, requirements and expected performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+                <w:t xml:space="preserve">MICROSCOPE mission: data analysis principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Baghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Métris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ratana Chhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 39 (20), pp.204001. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/abebf1⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 39 (20), pp.204007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac0235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129528v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPE mission: data analysis principle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Hardy</w:t>
+                <w:t xml:space="preserve">MICROSCOPE mission scenario, ground segment and data processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Robert</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Bedouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 39 (20), pp.204007. </w:t>
+              <w:t xml:space="preserve">, 2022, 39 (20), pp.204004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac0235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac4b9a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136685v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSCOPE's constraint on a short-range fifth force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Pernot-Borràs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1606,51 +1606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Uzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratana Chhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (20), pp.204010. </w:t>
@@ -1688,103 +1688,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MICROSCOPE space mission: the first test of the equivalence principle in a space laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Touboul</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratana Chhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (20), pp.200401. </w:t>
@@ -1816,377 +1816,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPE mission scenario, ground segment and data processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MICROSCOPE satellite and its drag-free and attitude control system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Cipolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Métris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 39 (20), pp.204004. </w:t>
+              <w:t xml:space="preserve">, 2022, 39 (20), pp.204003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac4b9a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac09cd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564498v1</w:t>
+                <w:t xml:space="preserve">hal-03107911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPE satellite and its drag-free and attitude control system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MICROSCOPE: systematic errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Prieur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Métris</w:t>
+                <w:t xml:space="preserve">Oceane Dhuicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 39 (20), pp.204003. </w:t>
+              <w:t xml:space="preserve">, 2022, 39 (20), pp.204006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac09cd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac49f6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107911v1</w:t>
+                <w:t xml:space="preserve">hal-03522433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on chameleon gravity from the measurement of the electrostatic stiffness of the $MICROSCOPE$ mission accelerometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Pernot-Borràs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Uzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 103 (6), pp.064070. </w:t>
@@ -2237,51 +2237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Foundations of the Physical Universe with Space Tests of the Equivalence Principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Battelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bertoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2352,347 +2352,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418020v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The local dark sector: Probing gravitation’s low-acceleration frontier and dark matter in the Solar System neighborhood</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methods to determine thermal sensitivity of T-SAGE instrument for MICROSCOPE mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Baudis</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Océane Dhuicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-021-09734-8⟩</w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (4), pp.1989-1997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2021.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260692v1</w:t>
+                <w:t xml:space="preserve">hal-03229671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods to determine thermal sensitivity of T-SAGE instrument for MICROSCOPE mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The local dark sector: Probing gravitation’s low-acceleration frontier and dark matter in the Solar System neighborhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Baudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Wey Chiow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Dhuicque</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 68 (4), pp.1989-1997. </w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Voyage 2050 – science themes for ESA’s long-term plan for the Scientific Programme: the nearby and distant Universe, 51 (3), pp.1737-1766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2021.04.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10686-021-09734-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229671v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MICROSCOPE space mission to test the Equivalence Principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Touboul</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2873,103 +2873,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space test of the Equivalence Principle: first results of the MICROSCOPE mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Touboul</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 36, pp.225006. </w:t>
@@ -3007,51 +3007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSCOPE Mission: first constraints on the violation of the weak equivalence principle by a light scalar dilaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3059,51 +3059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Pernot-Borràs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 120, pp.141101. </w:t>
@@ -3275,103 +3275,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSCOPE Mission: First Results of a Space Test of the Equivalence Principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Touboul</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 119 (23), page 231101-1 - 231101-7. </w:t>
@@ -3403,511 +3403,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian regression and power spectral density estimation with missing data: The MICROSCOPE space mission as a case study,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser enhancements for Lunar Laser Ranging at 532 nm,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martinot-Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Baghi</w:t>
+                <w:t xml:space="preserve">D. Albanèse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Métris</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Touboul</w:t>
+                <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122007⟩</w:t>
+              <w:t xml:space="preserve">Results in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.329-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rinp.2016.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346493v1</w:t>
+                <w:t xml:space="preserve">hal-01347194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of small satellite constellation design for continuous mutual regional coverage with multi-objective genetic algorithm,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gaussian regression and power spectral density estimation with missing data: The MICROSCOPE space mission as a case study,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Baghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Meziane-Tani</w:t>
+                <w:t xml:space="preserve">J. Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Metris</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F.T. Bendimerad</w:t>
+                <w:t xml:space="preserve">P. Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Intelligence Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/18756891.2016.1204112⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.122007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347277v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser enhancements for Lunar Laser Ranging at 532 nm,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Aimar</w:t>
+                <w:t xml:space="preserve">Optimization of small satellite constellation design for continuous mutual regional coverage with multi-objective genetic algorithm,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Meziane-Tani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Albanèse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Courde</w:t>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Exertier</w:t>
+                <w:t xml:space="preserve">F.T. Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.329-336. </w:t>
+              <w:t xml:space="preserve">International Journal of Computational Intelligence Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (4), pp.627-637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rinp.2016.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/18756891.2016.1204112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347194v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with missing data in the MICROSCOPE space mission: An adaptation of inpainting to handle colored-noise data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (123015), 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3941,64 +3941,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravitation and Geodesy with Inertial Sensors, from Ground to Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sélig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4088,51 +4088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar gravitational perturbations on the dynamics of MEO: Increase of the eccentricity due to resonances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stefanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 55 (7), pp.1855 - 1867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4204,77 +4204,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Reviews and Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (11), pp.112006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4308,103 +4308,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regression analysis with missing data and unknown colored noise: application to the MICROSCOPE space mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91, pp.062003. </w:t>
@@ -4436,433 +4436,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111300v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two algorithms to compute Hansen-like coefficients with respect to the eccentric anomaly</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Validation of the in-flight calibration procedures for the MICROSCOPE space mission,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 51 (1), pp.1-09. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2012.07.027⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 52 (9), pp.1634-1646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2013.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812744v1</w:t>
+                <w:t xml:space="preserve">hal-00932761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the in-flight calibration procedures for the MICROSCOPE space mission,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Determination of the Equivalence Principle Violation Signal for the MICROSCOPE Space Mission: Optimization of the Signal Processing,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Touboul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 52 (9), pp.1634-1646. </w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.177-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2013.07.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11214-013-0024-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932761v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Equivalence Principle Violation Signal for the MICROSCOPE Space Mission: Optimization of the Signal Processing,</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Touboul</w:t>
+                <w:t xml:space="preserve">Two algorithms to compute Hansen-like coefficients with respect to the eccentric anomaly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (1), pp.1-09. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2012.07.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-013-0024-4⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183152v1</w:t>
+                <w:t xml:space="preserve">hal-00812744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MICROSCOPE experiment, ready for the in-orbit test of the equivalence principle,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4947,51 +4947,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariant Relative Orbits Taking into Account Third-Body Perturbation,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Ali Rahoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, pp.113-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5064,51 +5064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Portmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5167,77 +5167,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ODYSSEY, Orbit Determination Software for the Pioneer Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bério</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5447,51 +5447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odyssey: a Solar System Mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. H. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5581,90 +5581,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pioneer 10 Doppler data analysis: disentangling periodic and secular anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M. Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5728,64 +5728,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An alternative representation of the relative motion: the local orbital elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fontdecaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (3), pp.410-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5844,64 +5844,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Analytical Solution of the Lagrange Equations Valid also for Very Low Eccentricities: Influence of a Central Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deleflie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astron.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 94 (1), pp.105-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5960,64 +5960,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Period Variations of the Eccentricity Vector Valid also for Near Circular Orbits around a Non-Spherical Body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deleflie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 94 (1), pp.83-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6089,51 +6089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro D. A. M. Spallicci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morbidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinearity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 18, pp.45-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6180,51 +6180,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LAGEOS asymmetric reflectivity and corner cube reflectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vokrouhlicky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 109, pp.B10401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6271,51 +6271,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Hansen coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Breiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vokrouhlicky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6368,320 +6368,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why the 18.6 year tide cannot explain the change of sign observed in &amp;lt;i&amp;gt;j&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">A first analysis of the mean motion of CHAMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deleflie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Berio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 1, pp.108</w:t>
+              <w:t xml:space="preserve">, 2003, 1, pp.101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328595v1</w:t>
+                <w:t xml:space="preserve">hal-00328593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first analysis of the mean motion of CHAMP</w:t>
+                <w:t xml:space="preserve">Why the 18.6 year tide cannot explain the change of sign observed in &amp;lt;i&amp;gt;j&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deleflie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 1, pp.101</w:t>
+              <w:t xml:space="preserve">, 2003, 1, pp.108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328593v1</w:t>
+                <w:t xml:space="preserve">hal-00328595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ptolemaic transformation in Keplerian problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sławomir Breiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 84 (4), pp.319-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6727,77 +6727,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSCOPE, testing the equivalence principle in space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Touboul</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6869,51 +6869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des satellites artificiels et ses applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IV - Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 1 (4), pp.523-536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6972,51 +6972,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symplectic mapping for satellites and space debris including non gravitational forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sławomir Breiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 71 (2), pp.79-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7062,51 +7062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LAGEOS spin axis and non-gravitational excitations of its orbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vokrouhlický</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7191,51 +7191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivatives of the gravity potential with respect to rectangular coordinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7307,51 +7307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrapolation of the gravity acceleration by means of Taylor series expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 23 (4), pp.689-692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7397,51 +7397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nongravitational effects and the LAGEOS eccentricity excitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vokrouhlicky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7514,51 +7514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal force perturbations of the LAGEOS orbit: the albedo radiation part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vokrouhlicky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7617,51 +7617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-analytical theory of the mean orbital motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Exertier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7712,51 +7712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar Nondissipative Spin-Orbit Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chauvineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 109 (1), pp.191-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7815,51 +7815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keplerian expansions in terms of Henrard's practical variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S?awomir Breiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 58 (3), pp.237-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7905,64 +7905,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long period variations of the motion of a satellite due to non-resonant tesseral harmonics of a gravity potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8034,51 +8034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean values of particular functions in the elliptic motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 52 (1), pp.79-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8150,299 +8150,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a follow-up of the MICROSCOPE mission</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Time/distance metrology based on free-space optical communication links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Rustom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy-Ha Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de Moriond 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Space Optics — ICSO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Antibes Juan-les-Pins, France. pp.74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3072778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05593431v1</w:t>
+                <w:t xml:space="preserve">hal-05457386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time/distance metrology based on free-space optical communication links</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a follow-up of the MICROSCOPE mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Metris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Space Optics — ICSO 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres de Moriond 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARISF : Association for International Meetings in Fundamental Science, Mar 2025, La Thuile, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.3072778⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05457386v1</w:t>
+                <w:t xml:space="preserve">hal-05593431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MICROSCOPE space mission to test the Equivalence Principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Berge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8480,77 +8480,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MICROSCOPE space mission to test the equivalence principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bergé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Time and General Relativity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nice, France. pp.143-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8575,77 +8575,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSCOPE: past, present and future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bergé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th Rencontres de Moriond 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, La Thuile, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8664,610 +8664,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the equivalence principle test in space by MICROSCOPE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A few lessons from MICROSCOPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COSPAR 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">STE-QUEST Virtual Workshop: An M-class Cold Atom mission to probe gravity, dark matter and quantum mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850525v1</w:t>
+                <w:t xml:space="preserve">hal-04072602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A few lessons from MICROSCOPE</w:t>
+                <w:t xml:space="preserve">MICROSCOPE and the search for a fifth force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joel Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STE-QUEST Virtual Workshop: An M-class Cold Atom mission to probe gravity, dark matter and quantum mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, En ligne, France</w:t>
+              <w:t xml:space="preserve">COSPAR 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Athènes, Greece. pp.H0.3-0005-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072602v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPE and the search for a fifth force</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">MICROSCOPE: the test of the equivalence principle in space and its final data processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Baghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COSPAR 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Athènes, Greece. pp.H0.3-0005-22</w:t>
+              <w:t xml:space="preserve">Les Rencontres de Moriond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, La Thuile, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850458v1</w:t>
+                <w:t xml:space="preserve">hal-03854332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPE: the test of the equivalence principle in space and its final data processing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Has MICROSCOPE revealed a violation of the equivalence principle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rencontres de Moriond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, La Thuile, Italy</w:t>
+              <w:t xml:space="preserve">International Astronautical Congress 2022 (IAC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854332v1</w:t>
+                <w:t xml:space="preserve">hal-03894785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Has MICROSCOPE revealed a violation of the equivalence principle?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Results of the equivalence principle test in space by MICROSCOPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Metris</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Astronautical Congress 2022 (IAC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">COSPAR 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894785v1</w:t>
+                <w:t xml:space="preserve">hal-04850525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSCOPE Thermal sensitivity measurement: a step forward for the final result</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Dhuicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COSPAR 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9292,103 +9292,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current results of the Microscope space mission: a test of Equivalence Principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratana Chhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Brême, Germany</w:t>
@@ -9542,51 +9542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mission spatiale MICROSCOPE : analyse des données et premiers résultats,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale du Comité Français de Géodésie et Géophysique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9611,103 +9611,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the equivalence principle with the MICROSCOPE space mission: The data analysis challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Marcel Grossmann Meeting on Recent Developments in Theoretical and Experimental General Relativity, Astrophysics, and Relativistic Field Theories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rome, Italy. pp.3586-3590, </w:t>
@@ -9745,103 +9745,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSCOPE a micro-satellite for a major corner stone in fundamental physics, from qualification to launch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratana Chhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Liorzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Satellites, Systems and Services Symposium 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, La Valette, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9961,51 +9961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RESONANCES DUE TO THIRD BODY PERTURBATIONS IN THE DYNAMICS OF MEOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letizia Stefanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'Astrophysique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10030,103 +10030,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOFTWARE TOOLS FOR THE VALIDATION OF THE IN-FLIGHT CALIBRATION PERFORMANCE OF THE MICROSCOPE SPACE MISSION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'Astrophysique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10151,103 +10151,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INFLUENCE OF THE MEASUREMENT PROCESSING IN THE DETERMINATION OF THE EQUIVALENCE PRINCIPLE VIOLATION SIGNAL FOR THE MICROSCOPE EXPERIMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'astrophysique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Nice, France</w:t>
@@ -10270,299 +10270,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04454659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPMENT OF TECHNIQUES TO STUDY THE DYNAMIC OF HIGHLY ELLIPTICAL ORBITS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AMONG SPACE FUNDAMENTAL PHYSICS MISSIONS, MICROSCOPE, A SIMPLE CHALLENGING FREE FALL TEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratana Chhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lion</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Damien Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de l'Astrophysique 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">46th Rencontres de Moriond on Gravitational Waves and Experimental Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, La Thuile, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417723v1</w:t>
+                <w:t xml:space="preserve">hal-04417677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMONG SPACE FUNDAMENTAL PHYSICS MISSIONS, MICROSCOPE, A SIMPLE CHALLENGING FREE FALL TEST</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DEVELOPMENT OF TECHNIQUES TO STUDY THE DYNAMIC OF HIGHLY ELLIPTICAL ORBITS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Boulanger</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Guillaume Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Rencontres de Moriond on Gravitational Waves and Experimental Gravity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, La Thuile, Italy</w:t>
+              <w:t xml:space="preserve">Semaine de l'Astrophysique 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417677v1</w:t>
+                <w:t xml:space="preserve">hal-04417723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odyssey 2 : A mission toward Neptune and Triton to test General Relativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10604,103 +10604,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IN-FLIGHT CALIBRATION OF THE MICROSCOPE SPACE MISSION INSTRUMENT: DEVELOPMENT OF THE SIMULATOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'Astrophysique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
@@ -10742,77 +10742,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE MICROSCOPE SPACE MISSION AND THE INFLIGHT CALIBRATION APPROACH FOR ITS INSTRUMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Touboul</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10850,51 +10850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du développement de kaula dans une théorie par transformations canoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce que l'analytique peut faire pour vous, Centre de Compétences Techniques du CNES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10913,1455 +10913,1455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des données doppler de pioneer 10</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">GAP, an accelerometer package for Laplace and Tandem missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Courty</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sumner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée sur l'exploration de la gravitation à l'échelle du système solaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Meudon, France</w:t>
+              <w:t xml:space="preserve">Journées de la SF2A, Société Française d'Astronomie et d'Astrophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.103-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416552v1</w:t>
+                <w:t xml:space="preserve">hal-00408306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term stability of trajectories of the space debris population, perturbed by gravitational effects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Guzzo</w:t>
+                <w:t xml:space="preserve">Pioneer doppler data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th COSPAR Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.687</w:t>
+              <w:t xml:space="preserve">The Pioneer Explorer Collaboration: Investigation of the Pioneer Anomaly at ISSI, Third Team Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408289v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAP, an accelerometer package for Laplace and Tandem missions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The experiment scenario and performance of the MICROSCOPE mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Sumner</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Métris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la SF2A, Société Française d'Astronomie et d'Astrophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.103-106</w:t>
+              <w:t xml:space="preserve">59th International Astronautical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408306v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The experiment scenario and performance of the MICROSCOPE mission</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Modelling and analysis of MICROSCOPE data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Touboul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59th International Astronautical Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Satellite dynamics Modelling, In-Orbit Calibration and Data Processing. ZARM, University of Bremen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Brême, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424269v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar radiation pressure effects on very high-eccentric formation flying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fontdecaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 3rd International Symposium on Formation Flying, Missions and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and analysis of MICROSCOPE data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation flying for space geodesy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fontdecaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Métris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Touboul</w:t>
+                <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Satellite dynamics Modelling, In-Orbit Calibration and Data Processing. ZARM, University of Bremen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Brême, Germany</w:t>
+              <w:t xml:space="preserve">Formation flying for space geodesy. Journées scientifiques de la SF2A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416529v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pioneer doppler data analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Pioneer 10 data analysis: Investigation on periodic anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Pioneer Explorer Collaboration: Investigation of the Pioneer Anomaly at ISSI, Third Team Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Berne, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de la SF2A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.133-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00415986v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation flying for space geodesy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Long-term stability of trajectories of the space debris population, perturbed by gravitational effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deleflie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation flying for space geodesy. Journées scientifiques de la SF2A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">37th COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.687</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416557v1</w:t>
+                <w:t xml:space="preserve">hal-00408289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pioneer 10 data analysis: Investigation on periodic anomalies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Analyse des données doppler de pioneer 10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Reynaud</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Courty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Berio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de la SF2A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.133-136</w:t>
+              <w:t xml:space="preserve">Journée sur l'exploration de la gravitation à l'échelle du système solaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417743v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology of the relative motion: circular and eccentric reference orbit cases</w:t>
+                <w:t xml:space="preserve">The Pioneer Anomaly : Data Analysis And Mission Proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Fontdecaba I Baig</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnès Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bério</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Space Flight Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Anapolis, United States</w:t>
+              <w:t xml:space="preserve">Semaine de l'Astrophysique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04415357v1</w:t>
+                <w:t xml:space="preserve">hal-04415274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pioneer Anomaly : Data Analysis And Mission Proposal</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topology of the relative motion: circular and eccentric reference orbit cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bério</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jordi Fontdecaba I Baig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Exertier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de l'Astrophysique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Space Flight Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Anapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415274v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OCA/GEMINI-GRGS BECOMING AN OFFICIAL ILRS ANALYSIS CENTER</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ASTRONOMY, SPACE GEODESY AND FUNDAMENTAL PHYSICS EXPERIMENTS IN SPACE : PRESENT STATUS AND PROJECTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'Astrophysique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04415186v1</w:t>
+                <w:t xml:space="preserve">hal-04415150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASTRONOMY, SPACE GEODESY AND FUNDAMENTAL PHYSICS EXPERIMENTS IN SPACE : PRESENT STATUS AND PROJECTS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OCA/GEMINI-GRGS BECOMING AN OFFICIAL ILRS ANALYSIS CENTER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Deleflie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'Astrophysique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415150v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difference of LAGEOS satellite response from raw data analysis of the collocation experiment between the Grasse Satellite and Lunar Laser Ranging stations</w:t>
               </w:r>
@@ -12373,51 +12373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12468,51 +12468,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEAN ORBITAL MOTION OF GEODETIC SATELLITES AND ITS APPLICATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruinsma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12604,77 +12604,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mission MICROSCOPE pour le test du Principe d’Equivalence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Guidotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12742,64 +12742,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility study of a nano-satellite constellation for high data rate seismic monitoring in Northern Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Meziane-Tani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bekhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13011,77 +13011,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an analytical theory of the third-body problem for highly elliptical orbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Deleflie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13144,51 +13144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Foundations of the Universe with Space Tests of the Equivalence Principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Battelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bertoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13281,51 +13281,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie du Mouvement du Satellite Artificiel : Développement des Equations du Mouvement Moyen - Application à l'Etude des Longues Périodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Astrophysique [astro-ph]. Observatoire de Paris, 1991. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13442,51 +13442,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3782A2CF"/>
+    <w:nsid w:val="9CA1903A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13673,51 +13673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-metris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3851-3237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172791847" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05003756v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Calatroni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;tris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-H&#224; Phung" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chab&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2025.02.054" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Struckmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Corgier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Loriani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Kleinsteinberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gox" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.064010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodrigues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Touboul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Metris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Dhuicque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac49f6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781337v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Berg&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.121102" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781319v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac84be" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164427v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratana Chhun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hardy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac13b9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107980v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Baghi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Foulon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac1617" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143664v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Liorzou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac1619" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/abebf1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac0235" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143580v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pernot-Borr&#224;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Uzan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brax" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/abe142" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780153v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac5acd" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564498v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Bedouet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berg&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac4b9a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107911v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cipolla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Prieur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac09cd" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03182938v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.064070" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418020v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Battelier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertoldi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Blanchet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Bongs" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09718-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260692v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baudis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Wey Chiow" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Christophe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09734-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229671v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dhuicque" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.04.019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991133v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.24" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394121v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pihan-Le Bars" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guerlin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Hees" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peaucelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Tasson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.231102" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299493v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab4707" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01686662v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.141101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188833v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courde" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinot-Lagarde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aimar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628590" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705427v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.231101" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346493v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Baghi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#233;tris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berg&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Touboul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347277v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meziane-Tani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Metris" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Bendimerad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18756891.2016.1204112" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347194v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alban&#232;se" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Exertier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2016.05.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445845v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pires" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.123015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512942v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S&#233;lig" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Traon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bresson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL12-11" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381352v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stefanelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2015.01.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPN2XR7N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362376v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pires" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.112006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111300v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.062003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812744v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2012.07.027" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT50ZVCR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932761v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hardy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodrigues" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2013.07.042" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183152v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;vy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-013-0024-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053132v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/29/18/184010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NGFV9X08-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716518v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ali Rahoma" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/am.2012.32018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585745v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deleflie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barlier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2010.11.038" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJ4RWLGZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498285v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;rio" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Courty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-009-9596-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RV9JKNMK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474549v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wolf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Borde" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clairon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchayne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9118-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195434v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Andersen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Anderson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asmar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. B&#233;rio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9084-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322209v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Courty" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.01.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447547v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontdecaba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.09.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-574MZWSH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360005v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-005-1473-1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NS0RHPVC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419119v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-005-1472-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7TD6WBXV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390815v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro D. A. M. Spallicci" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morbidelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/18/1/003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419018v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vokrouhlicky" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JB002921" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418995v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breiter" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:CELE.0000016815.55262.97" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-88MGSB8H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328595v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328593v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188395v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Breiter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021110830797" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25543A077A735C477ECF12F2A7FA1654021A1E6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188385v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tatry" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2147(01)01264-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4SPDS9H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188380v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Exertier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2147(00)00161-X" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8Z05XL6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188148v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008356915763" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3BZ3RCGW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188173v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vokrouhlick&#253;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ries" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Eanes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(99)00142-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F718T1G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188376v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Xu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Wytrzyszczak" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008361202235" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XD84PVFC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188164v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(99)00145-3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS8SQT68-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188063v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vokrouhlicky" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ries" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Eanes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB03186" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187972v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0032-0633(96)00031-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS54M08T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187921v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187853v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauvineau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/icar.1994.1085" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTDLB050-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187799v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S?awomir Breiter" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00691976" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-ZTTP0VGK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187775v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boudon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00692472" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-GNSXH377-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187733v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00048588" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-D0ZQFLZP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593431v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457386v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Rustom" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Ha Phung" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3072778" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04484267v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berge" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04761391v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119513v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850525v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo L&#233;vy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072602v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850458v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854332v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894785v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926469v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020234v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815444v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottogalli" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Maamri" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stibbe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137833v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669681v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813226609_0466" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441728v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802063v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04455294v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Stefanelli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04455274v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Levy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04454659v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417723v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lion" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417677v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boulanger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617955v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lenoir" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s L&#233;vy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reynaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417779v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417572v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416514v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416552v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408289v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guzzo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408306v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foulon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anderson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sumner" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424269v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Josselin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chhun" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416588v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gamet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416529v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415986v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416557v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417743v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415357v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Fontdecaba I Baig" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415274v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Levy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Courty" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;rio" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415186v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Deleflie" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berio" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415150v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414896v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Nicolas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mangin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barlier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414810v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruinsma" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5534-2_46" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137735v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Guidotti" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196021v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Meziane-Tani" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bekhti" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. T. Bendimerad" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083791v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otagalli" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maamri" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stibbe" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03934231v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350209v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011585v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-metris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3851-3237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172791847" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05003756v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Calatroni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;tris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-H&#224; Phung" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chab&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2025.02.054" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Struckmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Corgier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Loriani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Kleinsteinberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gox" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.064010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Touboul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodrigues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Berg&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.121102" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac84be" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratana Chhun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hardy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac13b9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107980v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Baghi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Foulon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac1617" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143664v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Liorzou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac1619" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129528v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/abebf1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136685v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac0235" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Bedouet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berg&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac4b9a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143580v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pernot-Borr&#224;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Uzan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brax" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/abe142" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780153v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac5acd" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cipolla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Prieur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac09cd" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522433v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Metris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Dhuicque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac49f6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03182938v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.064070" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418020v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Battelier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertoldi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Blanchet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Bongs" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09718-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229671v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dhuicque" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.04.019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baudis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Wey Chiow" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Christophe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09734-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991133v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.24" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394121v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pihan-Le Bars" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guerlin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Hees" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peaucelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Tasson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.231102" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299493v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab4707" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01686662v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.141101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188833v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courde" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinot-Lagarde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aimar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628590" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705427v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.231101" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347194v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alban&#232;se" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Exertier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2016.05.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346493v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Baghi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#233;tris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berg&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Touboul" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347277v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meziane-Tani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Metris" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Bendimerad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18756891.2016.1204112" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445845v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pires" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.123015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512942v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S&#233;lig" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Traon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bresson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL12-11" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381352v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stefanelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2015.01.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPN2XR7N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362376v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pires" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.112006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111300v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.062003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932761v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hardy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodrigues" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2013.07.042" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183152v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;vy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-013-0024-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812744v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2012.07.027" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT50ZVCR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053132v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/29/18/184010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NGFV9X08-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716518v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ali Rahoma" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/am.2012.32018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585745v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deleflie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barlier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2010.11.038" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJ4RWLGZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498285v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;rio" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Courty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-009-9596-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RV9JKNMK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474549v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wolf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Borde" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clairon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchayne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9118-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195434v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Andersen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Anderson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asmar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. B&#233;rio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9084-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322209v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Courty" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.01.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447547v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontdecaba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.09.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-574MZWSH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360005v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-005-1473-1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NS0RHPVC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419119v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-005-1472-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7TD6WBXV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390815v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro D. A. M. Spallicci" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morbidelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/18/1/003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419018v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vokrouhlicky" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JB002921" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418995v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breiter" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:CELE.0000016815.55262.97" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-88MGSB8H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328593v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328595v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188395v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Breiter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021110830797" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25543A077A735C477ECF12F2A7FA1654021A1E6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188385v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tatry" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2147(01)01264-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4SPDS9H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188380v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Exertier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2147(00)00161-X" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8Z05XL6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188148v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008356915763" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3BZ3RCGW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188173v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vokrouhlick&#253;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ries" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Eanes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(99)00142-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F718T1G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188376v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Xu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Wytrzyszczak" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008361202235" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XD84PVFC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188164v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(99)00145-3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS8SQT68-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188063v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vokrouhlicky" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ries" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Eanes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB03186" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187972v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0032-0633(96)00031-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS54M08T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187921v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187853v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauvineau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/icar.1994.1085" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTDLB050-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187799v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S?awomir Breiter" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00691976" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-ZTTP0VGK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187775v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boudon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00692472" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-GNSXH377-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187733v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00048588" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-D0ZQFLZP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457386v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Rustom" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Ha Phung" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3072778" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593431v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04484267v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berge" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04761391v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119513v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072602v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850458v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo L&#233;vy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854332v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894785v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850525v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926469v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020234v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815444v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottogalli" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Maamri" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stibbe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137833v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669681v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813226609_0466" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441728v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802063v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04455294v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Stefanelli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04455274v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Levy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04454659v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417677v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boulanger" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417723v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lion" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617955v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lenoir" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s L&#233;vy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reynaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417779v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417572v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416514v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408306v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foulon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anderson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sumner" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415986v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424269v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Josselin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chhun" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416529v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416588v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gamet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416557v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417743v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408289v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guzzo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416552v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415274v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Levy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Courty" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;rio" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415357v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Fontdecaba I Baig" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415150v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415186v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Deleflie" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berio" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414896v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Nicolas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mangin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barlier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414810v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruinsma" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5534-2_46" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137735v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Guidotti" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196021v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Meziane-Tani" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bekhti" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. T. Bendimerad" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083791v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otagalli" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maamri" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stibbe" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03934231v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350209v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011585v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>