--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -450,303 +450,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of seawater transfer on CYP1A gene expression in rainbow trout gills</w:t>
+                <w:t xml:space="preserve">[/i]Prochloraz-induced oocyte maturation in rainbow trout ([i]Oncorhynchus mykiss[/i]), a molecular and functional analysis[i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Leguen</w:t>
+                <w:t xml:space="preserve">Hélène Rime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nestor Odjo</w:t>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Le Bras</w:t>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Luthringer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexis Fostier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Monod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2010.02.002⟩</w:t>
+              <w:t xml:space="preserve">Toxicological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 118 (1), pp.61-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfq255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183598v1</w:t>
+                <w:t xml:space="preserve">hal-01205007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[/i]Prochloraz-induced oocyte maturation in rainbow trout ([i]Oncorhynchus mykiss[/i]), a molecular and functional analysis[i]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of seawater transfer on CYP1A gene expression in rainbow trout gills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nestor Odjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rime</w:t>
+                <w:t xml:space="preserve">Yvan Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+                <w:t xml:space="preserve">B. Luthringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bobe</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 156 (2), pp.211-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2010.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/toxsci/kfq255⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01205007v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les PCBs ont la vie dure...</w:t>
               </w:r>
@@ -821,238 +821,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth characteristics of eastern mosquitofish Gambusia holbrooki in a northern habitat (Brittany, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les PCBs ont la vie dure ...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Bouvet Dupanloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (55), pp.149-163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665457v1</w:t>
+                <w:t xml:space="preserve">hal-01212770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les PCBs ont la vie dure ...</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth characteristics of eastern mosquitofish Gambusia holbrooki in a northern habitat (Brittany, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 73(10), pp.2468-2484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1095-8649.2008.02101.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212770v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecting parameters for calibration via sensitivity analysis: an individual-based model of mosquitofish population dynamics</w:t>
               </w:r>
@@ -1284,51 +1284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta-naphthoflavone inhibits the induction of hepatic oestrogen-dependent proteins by 17alpha-ethynylestradiol in mosquitofish (Gambusia holbrooki)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1388,64 +1388,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agonistic effect of imidazole and triazole fungicides on in vitro oocyte maturation in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1801,51 +1801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baroiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2703,609 +2703,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance of cytochrome P450 content and phase I and phase II enzyme activities in trout hepatocytes cultured as sphroidal aggregates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+                <w:t xml:space="preserve">Biotransformation enzymes and their induction by beta-naphthoflavone during embryolarval development in salmond species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Paris</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.A. Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Comparative Pharmacology and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 113C (2), pp.241-246</w:t>
+              <w:t xml:space="preserve">, 1996, 114 (1), pp.45-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02688380v1</w:t>
+                <w:t xml:space="preserve">hal-02684048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotransformation enzymes and their induction by beta-naphthoflavone during embryolarval development in salmond species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maintenance of cytochrome P450 content and phase I and phase II enzyme activities in trout hepatocytes cultured as sphroidal aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Boudry</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Flouriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Comparative Pharmacology and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 114 (1), pp.45-50</w:t>
+              <w:t xml:space="preserve">, 1996, 113C (2), pp.241-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684048v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo metabolism of pentachlorophenol and aniline in Arctic charr</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Xenobiotic metabolizing enzyme activities in aggregate culture of rainbow trout hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Flouriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Valotaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 39, pp.293-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0141-1136(94)00027-M⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02706860v1</w:t>
+                <w:t xml:space="preserve">hal-02714845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xenobiotic metabolizing enzyme activities in aggregate culture of rainbow trout hepatocytes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalytic and immunocytochemical detection of xenobiotic metabolizing enzymes in the olfactory organ of rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Devaux</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saucier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perdu-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 39, pp.293-297. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1995, 39 (1-4), pp.39-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02714845v1</w:t>
+                <w:t xml:space="preserve">hal-02700398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic and immunocytochemical detection of xenobiotic metabolizing enzymes in the olfactory organ of rainbow trout (Oncorhynchus mykiss)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo metabolism of pentachlorophenol and aniline in Arctic charr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 39 (1-4), pp.39-43</w:t>
+              <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 54, pp.711-716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02700398v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotransformation enzyme activities in the olfactory organ of rainbow trout (Oncorhynchus mykiss). Immunocytochemical localization of cytochrome P4501A1 and its induction by beta-naphthoflavone</w:t>
               </w:r>
@@ -3317,64 +3317,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saucier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perdu-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3575,51 +3575,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of ovarian microsomal aromatase and follicular oestradiol secretion by imidazole fungicides in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Mones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4845,51 +4845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of β-naphthoflavone and MCPA on liver and kidney drug-metabolizing enzymes from the carp, Cyprinus carpio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6695,77 +6695,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicogénomique des perturbateurs endocriniens de la reproduction chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6801,532 +6801,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traits d'histoire de vie de la Gambusie (Gambusia holbrooki) et modélisation individu-centrée de sa dynamique de population en conditions écorégionales rennaises</w:t>
+                <w:t xml:space="preserve">Individual based modelling of the population dynamics of the mosquitofish (Gambusia holbrooki) in experimental ecosystem for helping decision-making in ecotoxicology experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ginot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIF 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Ecological Modelling 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Yamaguchi, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756048v1</w:t>
+                <w:t xml:space="preserve">hal-02755783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d'un modèle basé sur les individus pour aider à la prise de décision sur la significativité des effets des xénobiotiques au niveau de la population chez un poisson, la gambusie</w:t>
+                <w:t xml:space="preserve">Evaluation des effets des polluants chimiques sur la dynamique de population d'un poisson, la gambusie (Gambusia holbrooki), en écosystème expérimental : élaboration d'un modèle basé sur les individus pour aider à la prise de décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Séminaire d'Ecotoxicologie de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Dinard, France. 22 p</w:t>
+              <w:t xml:space="preserve">3. Séminaire d'Ecotoxicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820293v1</w:t>
+                <w:t xml:space="preserve">hal-02758257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des effets des polluants chimiques sur la dynamique de population d'un poisson, la gambusie (Gambusia holbrooki), en écosystème expérimental : élaboration d'un modèle basé sur les individus pour aider à la prise de décision</w:t>
+                <w:t xml:space="preserve">Does exposure to 17-alpha-ethynylestradiol during puberty have deleterious consequences at the population level in mosquitofish (Gambusia holbrooki) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermina Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Séminaire d'Ecotoxicologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Dinard, France</w:t>
+              <w:t xml:space="preserve">16. Annual meeting SETAC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758257v1</w:t>
+                <w:t xml:space="preserve">hal-02751731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual based modelling of the population dynamics of the mosquitofish (Gambusia holbrooki) in experimental ecosystem for helping decision-making in ecotoxicology experiment</w:t>
+                <w:t xml:space="preserve">Elaboration d'un modèle basé sur les individus pour aider à la prise de décision sur la significativité des effets des xénobiotiques au niveau de la population chez un poisson, la gambusie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ginot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Modelling 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Yamaguchi, Japan</w:t>
+              <w:t xml:space="preserve">3. Séminaire d'Ecotoxicologie de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Dinard, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755783v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does exposure to 17-alpha-ethynylestradiol during puberty have deleterious consequences at the population level in mosquitofish (Gambusia holbrooki) ?</w:t>
+                <w:t xml:space="preserve">Traits d'histoire de vie de la Gambusie (Gambusia holbrooki) et modélisation individu-centrée de sa dynamique de population en conditions écorégionales rennaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Annual meeting SETAC Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, La Haye, Netherlands</w:t>
+              <w:t xml:space="preserve">RIF 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751731v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual-based model of control population dynamics ensure feminizing effect on mosquitofish populations exposed to P-nonylphenol in lentic microcosms</w:t>
               </w:r>
@@ -7489,77 +7489,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicogénomique des perturbateurs endocriniens de la reproduction chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7726,64 +7726,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet agoniste de pesticides sur la maturation ovocytaire de la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8024,64 +8024,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agonistic effect of imidazole and triazole fungicides on in vitro oocyte maturation in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8443,51 +8443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Biagianti-Risbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8804,381 +8804,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les biomarqueurs d'exposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring of freshwater pollution effects through measurement of dna damage and cytochrome p4501a induction in chub (leuciscus cephalus) from the river rhone (france)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Flammarion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIP Hydrosystèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1994, Paris, France</w:t>
+              <w:t xml:space="preserve">9th international symposium on pollutants responses in marine organisms (PRIMO 9), Bergen, NOR, 27-30 avril 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765276v1</w:t>
+                <w:t xml:space="preserve">hal-02577657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of freshwater pollution effects through measurement of dna damage and cytochrome p4501a induction in chub (leuciscus cephalus) from the river rhone (france)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les stades embryolarvaires de salmonidés indicateur de la qualité du milieu aquatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th international symposium on pollutants responses in marine organisms (PRIMO 9), Bergen, NOR, 27-30 avril 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Norway</w:t>
+              <w:t xml:space="preserve">Le Programme AIP " Valorisation et protection des ressourcs en eau " Bilan 192-1995.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1997, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02577657v1</w:t>
+                <w:t xml:space="preserve">hal-02767781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stades embryolarvaires de salmonidés indicateur de la qualité du milieu aquatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la dynamique de population de la gambusie (Gambusia affinis) en mésocosme lentique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dreze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gaulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Programme AIP " Valorisation et protection des ressourcs en eau " Bilan 192-1995.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1997, PARIS, France</w:t>
+              <w:t xml:space="preserve">1. Colloque de l'IFR 43</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767781v1</w:t>
+                <w:t xml:space="preserve">hal-02771508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la dynamique de population de la gambusie (Gambusia affinis) en mésocosme lentique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les biomarqueurs d'exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Colloque de l'IFR 43</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
+              <w:t xml:space="preserve">GIP Hydrosystèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1994, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771508v1</w:t>
+                <w:t xml:space="preserve">hal-02765276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les indicateurs biologiques de la pollution chimique des eaux. Principes et méthodes</w:t>
               </w:r>
@@ -9839,51 +9839,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA microarray analysis of endocrine disruption by androgenic compound in differentiating gonad of female rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9947,51 +9947,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche intégrative des effets des perturbateurs endocriniens de la reproduction chez le poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10042,90 +10042,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicogénomique des perturbateurs endocriniens de la reproduction chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Fiegehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10545,77 +10545,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicogénomique des perturbateurs endocriniens de la reproduction chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10873,51 +10873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12129,51 +12129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermina Hernandez-Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12225,77 +12225,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicogénomique des perturbateurs endocriniens de la reproduction chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12503,51 +12503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le-Moing" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555257v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Porcon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453896v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963354v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ginot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0775-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01183598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Odjo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Luthringer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2010.02.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1C01C8J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205007v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rime" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfq255" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouvet-Dupanloup" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665457v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1095-8649.2008.02101.x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZMD1S3F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212770v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouvet Dupanloup" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659664v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.06.033" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LGW3GRQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409030v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2007.06.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13547500500274248" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677127v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jalabert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2004.03.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWJDRL5R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thibaut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-1136(02)00194-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM9LRZCG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lacaze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coute" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008958807059" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MPMNHNSZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699241v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baroiller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008960010754" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B8782AA10C996FB5AE1D65CD2C84A45FF442BB5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689983v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dreze" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Biagianti-Risbourg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008976431227" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JF683WLR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692975v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saucier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Julliard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Br&#233;chard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Astic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007754421267" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P3RS5XV2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gaulay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1998017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693000v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697935v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flammarion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernardon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-1136(97)00105-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G6QVJV3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693342v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699071v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pesonen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0887-2333(97)00004-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19S0S21P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688380v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paris" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flouriot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684048v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Boudry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706860v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714845v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Valotaire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-1136(94)00027-M" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZTD5JVC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700398v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdu-Durand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diallo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713506v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00004326" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MZ0H8G4Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711907v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pfohl-Leszkowicz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Weber-Lotfi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laouedj" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715601v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Mones" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-1136(93)90030-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFCCDD548053871B9186A03912021F04E5F77ED2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713298v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Pesonen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Andersson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-2952(92)90259-L" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2F1LQ87-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715678v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Masfaraud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malaveille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0887-2333(92)90064-X" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMQ211PC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715968v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pfohl-Leszkowic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Keith" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-1136(92)90133-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG5DSC48-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711916v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-1136(92)90089-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CT5240P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712896v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaillant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715936v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vindimian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0043-1354(91)90026-M" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX416ZRT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609049v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706338v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Riviere" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gonin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715363v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0048-9697(90)90271-U" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF93D6F792D0688E6A60BA126CA44FC3FC64F634/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211337v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouvet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715583v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0147-6513(90)90029-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3J6TTNK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728879v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Vaillant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Valotaire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Riviere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728064v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0048-9697(88)90428-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B385HDFX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728689v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Demael" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lepot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cossarini Dunier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0147-6513(87)90033-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HKH2JXD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728047v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00394221" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D49FF8F49074CBF4039F54476D4818325B30A3B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728266v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0147-6513(87)90032-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCV7LJW0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728829v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0742-8413(87)90050-8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A028037B0A339C7876825E087B1A80B83E74EEA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600839v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600803v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601077v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Keck" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801024v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Moing" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799479v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794014v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793675v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810635v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803466v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805800v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803038v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804021v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753366v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756581v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756048v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820293v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758257v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755783v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751731v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muller" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762029v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826031v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763366v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453540v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lacroix" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baradat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertru" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brient" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825394v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833695v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Multigner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouannet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831252v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832141v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759453v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763658v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guelfucci" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760872v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761746v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biagianti-Risbourg" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972191v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thybaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Petit-Poulsen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caquet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835458v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842942v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765276v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577657v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767781v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771508v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778639v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775837v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775283v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777869v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776998v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castegnaro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600899v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouvet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morandi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pattee" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Persat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783359v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tarradelas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Giger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763220v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760554v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829629v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fiegehen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842837v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saglio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Azam" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836614v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205019v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/index.html" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824584v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/32020.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833002v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/59762.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841049v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841972v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842542v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836838v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839799v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rether" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811509v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642015v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582577v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bry" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amblard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582544v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582363v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803281v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Papin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803395v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819706v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brion" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Pakdel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817634v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03494273v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833754v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le-Moing" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555257v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Porcon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453896v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963354v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ginot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0775-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205007v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rime" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfq255" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01183598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Odjo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Luthringer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2010.02.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1C01C8J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouvet-Dupanloup" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212770v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouvet Dupanloup" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665457v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1095-8649.2008.02101.x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZMD1S3F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659664v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.06.033" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LGW3GRQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409030v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2007.06.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13547500500274248" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677127v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jalabert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2004.03.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWJDRL5R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thibaut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-1136(02)00194-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM9LRZCG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lacaze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coute" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008958807059" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MPMNHNSZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699241v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baroiller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008960010754" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B8782AA10C996FB5AE1D65CD2C84A45FF442BB5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689983v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dreze" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Biagianti-Risbourg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008976431227" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JF683WLR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692975v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saucier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Julliard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Br&#233;chard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Astic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007754421267" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P3RS5XV2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gaulay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1998017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693000v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697935v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flammarion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernardon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-1136(97)00105-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G6QVJV3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693342v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699071v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pesonen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0887-2333(97)00004-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19S0S21P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Boudry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688380v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paris" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flouriot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714845v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Valotaire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-1136(94)00027-M" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZTD5JVC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700398v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdu-Durand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diallo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706860v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713506v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00004326" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MZ0H8G4Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711907v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pfohl-Leszkowicz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Weber-Lotfi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laouedj" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715601v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Mones" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-1136(93)90030-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFCCDD548053871B9186A03912021F04E5F77ED2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713298v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Pesonen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Andersson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-2952(92)90259-L" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2F1LQ87-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715678v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Masfaraud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malaveille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0887-2333(92)90064-X" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMQ211PC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715968v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pfohl-Leszkowic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Keith" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-1136(92)90133-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG5DSC48-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711916v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-1136(92)90089-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CT5240P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712896v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaillant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715936v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vindimian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0043-1354(91)90026-M" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX416ZRT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609049v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706338v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Riviere" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gonin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715363v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0048-9697(90)90271-U" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF93D6F792D0688E6A60BA126CA44FC3FC64F634/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211337v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouvet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715583v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0147-6513(90)90029-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3J6TTNK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728879v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Vaillant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Valotaire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Riviere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728064v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0048-9697(88)90428-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B385HDFX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728689v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Demael" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lepot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cossarini Dunier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0147-6513(87)90033-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HKH2JXD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728047v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00394221" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D49FF8F49074CBF4039F54476D4818325B30A3B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728266v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0147-6513(87)90032-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCV7LJW0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728829v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0742-8413(87)90050-8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A028037B0A339C7876825E087B1A80B83E74EEA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600839v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600803v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601077v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Keck" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801024v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Moing" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799479v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794014v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793675v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810635v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803466v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805800v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803038v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804021v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753366v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756581v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755783v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758257v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751731v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820293v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756048v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762029v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826031v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763366v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453540v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lacroix" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baradat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertru" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brient" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825394v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833695v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Multigner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouannet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831252v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832141v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759453v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763658v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guelfucci" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760872v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761746v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biagianti-Risbourg" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972191v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thybaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Petit-Poulsen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caquet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835458v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842942v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577657v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767781v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771508v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765276v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778639v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775837v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775283v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777869v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776998v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castegnaro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600899v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouvet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morandi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pattee" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Persat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783359v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tarradelas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Giger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763220v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760554v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829629v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fiegehen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842837v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saglio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Azam" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836614v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205019v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/index.html" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824584v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/32020.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833002v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/59762.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841049v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841972v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842542v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836838v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839799v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rether" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811509v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642015v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582577v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bry" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amblard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582544v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582363v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803281v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Papin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803395v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819706v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brion" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Pakdel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817634v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03494273v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833754v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>