--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -3431,810 +3431,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02713506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA adduct detection: some applications in monitoring exposure to environmental genotoxic chemicals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition of ovarian microsomal aromatase and follicular oestradiol secretion by imidazole fungicides in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Fostier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pfohl-Leszkowicz</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. de Mones</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IARC scientific publications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 35, pp.153-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0141-1136(93)90030-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02711907v1</w:t>
+                <w:t xml:space="preserve">hal-02715601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of ovarian microsomal aromatase and follicular oestradiol secretion by imidazole fungicides in rainbow trout</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Fostier</w:t>
+                <w:t xml:space="preserve">DNA adduct detection: some applications in monitoring exposure to environmental genotoxic chemicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pfohl-Leszkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Mones</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Weber-Lotfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Masfaraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laouedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IARC scientific publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 124, pp.373-378</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02715601v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucocorticoid-mediated potentiation of P450 induction in primary culture of rainbow trout hepatocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA adduct formation and 7-ethoxyresorufin o-deethylase induction in primary culture of rainbow trout hepatocytes exposed to benzo(a)pyrene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Masfaraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maija Pesonen</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pfohl-Leszkowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Malaveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tommy Andersson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 43 (4), pp.898-901. </w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 6 (6), pp.523-531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0006-2952(92)90259-L⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0887-2333(92)90064-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02713298v1</w:t>
+                <w:t xml:space="preserve">hal-02715678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA adduct formation and 7-ethoxyresorufin o-deethylase induction in primary culture of rainbow trout hepatocytes exposed to benzo(a)pyrene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glucocorticoid-mediated potentiation of P450 induction in primary culture of rainbow trout hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Masfaraud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Pfohl-Leszkowicz</w:t>
+                <w:t xml:space="preserve">Maija Pesonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Malaveille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Monod</w:t>
+                <w:t xml:space="preserve">Tommy Andersson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 6 (6), pp.523-531. </w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 43 (4), pp.898-901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0887-2333(92)90064-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0006-2952(92)90259-L⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02715678v1</w:t>
+                <w:t xml:space="preserve">hal-02713298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">7-ethylresofurin O-deethylase activity and level of DNA-adducts in trout treated with benzo(a)pyrene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Pfohl-Leszkowic</w:t>
+                <w:t xml:space="preserve">Potentiation of betaNF induction of cytochrome P4501A1 by glucocorticoids in primary culture of rainbow trout hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pesonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Malaveille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Monod</w:t>
+                <w:t xml:space="preserve">Tommy Andersson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 34, pp.351-354. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0141-1136(92)90133-7⟩</w:t>
+              <w:t xml:space="preserve">, 1992, 34, pp.93-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0141-1136(92)90089-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02715968v1</w:t>
+                <w:t xml:space="preserve">hal-02711916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiation of betaNF induction of cytochrome P4501A1 by glucocorticoids in primary culture of rainbow trout hepatocytes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Pesonen</w:t>
+                <w:t xml:space="preserve">7-ethylresofurin O-deethylase activity and level of DNA-adducts in trout treated with benzo(a)pyrene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Masfaraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pfohl-Leszkowic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Malaveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Keith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tommy Andersson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 34, pp.93-96. </w:t>
+              <w:t xml:space="preserve">, 1992, 34, pp.351-354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0141-1136(92)90089-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0141-1136(92)90133-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02711916v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un nouveau substrat coumarinique pour l'etude des activitees monooxygenases a cytochrome P-450 a partir d'une culture primaire d'hepatocytes de truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
               </w:r>
@@ -4246,51 +4246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Masfaraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4507,402 +4507,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of beta-naphthoflavone and MCPA on liver and kidney drug-metabolizing enzymes from the carp Cyprinus carpio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.L. Riviere</w:t>
+                <w:t xml:space="preserve">Use of the fish cytochrome P-450-dependent 7-ethylresofurin O-deethylase activity as a biochemical indicator of water pollution, study of the liver and the kidney of male and female nase (Chondrostoma nasus) from the river Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Masfaraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 97-98, pp.729-738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0048-9697(90)90271-U⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02706338v1</w:t>
+                <w:t xml:space="preserve">hal-02715363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the fish cytochrome P-450-dependent 7-ethylresofurin O-deethylase activity as a biochemical indicator of water pollution, study of the liver and the kidney of male and female nase (Chondrostoma nasus) from the river Rhône</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les difficultés de l'évaluation des risques liés à une pollution chronique du milieu aquatique par les polychlorobiphényles (PBCs). Un cas sur le Haut-Rhône.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COURRIER DE LA CELLULE ENVIRONNEMENT INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 10 (10), pp.5-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02715363v1</w:t>
+                <w:t xml:space="preserve">hal-01211337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les difficultés de l'évaluation des risques liés à une pollution chronique du milieu aquatique par les polychlorobiphényles (PBCs). Un cas sur le Haut-Rhône.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of beta-naphthoflavone and MCPA on liver and kidney drug-metabolizing enzymes from the carp Cyprinus carpio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COURRIER DE LA CELLULE ENVIRONNEMENT INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 10 (10), pp.5-18</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 19, pp.276-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211337v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of β-naphthoflavone and MCPA on liver and kidney drug-metabolizing enzymes from the carp, Cyprinus carpio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5095,51 +5095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 73, pp.189-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5191,144 +5191,144 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of gamma-hexachlorocyclohexane (lindane) on carp (&amp;lt;em&amp;gt;Cyprinus-carpio&amp;lt;/em&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Muriel Cossarini Dunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Andrée Demael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lepot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, 13 (3), pp.346-351. </w:t>
+              <w:t xml:space="preserve">, 1987, 13, pp.339-345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0147-6513(87)90033-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0147-6513(87)90032-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02728689v1</w:t>
+                <w:t xml:space="preserve">hal-02728266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCB and p,p'-DDE in Lake Geneva brown trout (Salmo trutta L.), and their use as bioenergetic indicators</w:t>
               </w:r>
@@ -5417,150 +5417,150 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of gamma-hexachlorocyclohexane (lindane) on carp (&amp;lt;em&amp;gt;Cyprinus-carpio&amp;lt;/em&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Demael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daniel Lepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Muriel Cossarini Dunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lepot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, 13, pp.339-345. </w:t>
+              <w:t xml:space="preserve">, 1987, 13 (3), pp.346-351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0147-6513(87)90032-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0147-6513(87)90033-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02728266v1</w:t>
+                <w:t xml:space="preserve">hal-02728689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of some monooxygenase activities and solubilization of hepatic cyctochrome P-450 in two species of freshwater fish, the nase (Chondrostoma nasus) and the roach (Rutilus rutilus)</w:t>
               </w:r>
@@ -7306,316 +7306,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual-based model of control population dynamics ensure feminizing effect on mosquitofish populations exposed to P-nonylphenol in lentic microcosms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toxicogénomique des perturbateurs endocriniens de la reproduction chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Fostier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Annual meeting SETAC Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque PNETOX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762029v1</w:t>
+                <w:t xml:space="preserve">hal-02763366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche intégrative des effets des perturbateurs endocriniens de la reproduction chez le poisson</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Individual-based model of control population dynamics ensure feminizing effect on mosquitofish populations exposed to P-nonylphenol in lentic microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 3R "Rencontre Rennaise autour de la Reproduction" IFR140 GFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Rennes, France</w:t>
+              <w:t xml:space="preserve">15. Annual meeting SETAC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02826031v1</w:t>
+                <w:t xml:space="preserve">hal-02762029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicogénomique des perturbateurs endocriniens de la reproduction chez la truite arc-en-ciel</w:t>
+                <w:t xml:space="preserve">Approche intégrative des effets des perturbateurs endocriniens de la reproduction chez le poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PNETOX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées 3R "Rencontre Rennaise autour de la Reproduction" IFR140 GFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763366v1</w:t>
+                <w:t xml:space="preserve">hal-02826031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications structurales et fonctionnelles de communautés d'organismes aquatiques exposées à un mélange d'herbicide et d'adjuvant en mésocosmes lentiques.</w:t>
               </w:r>
@@ -8113,312 +8113,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of 4-nonylphenol and 17 alpha-ethynylestradiol on development of mosquitofish (Gambusia holbrooki) population in lentic mesocosm.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Androgenicity and antiandrogenicity of chemicals assessed through anal fin morphogenesis and sperm count in mosquitofish (Gambusia holbrooki).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dreze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Monod</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guelfucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Annual meeting of SETAC Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">11. International symposium on pollutant responses in marine organisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Plymouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759453v1</w:t>
+                <w:t xml:space="preserve">hal-02763658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Androgenicity and antiandrogenicity of chemicals assessed through anal fin morphogenesis and sperm count in mosquitofish (Gambusia holbrooki).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Residues of 14 C-4n-nonylphenol in mosquitofish (Gambusia holbrooki) eggs and embryos during dietary exposure of mature female to this xenohormone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Gac</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International symposium on pollutant responses in marine organisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Plymouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763658v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residues of 14 C-4n-nonylphenol in mosquitofish (Gambusia holbrooki) eggs and embryos during dietary exposure of mature female to this xenohormone.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Thibaut</w:t>
+                <w:t xml:space="preserve">Effects of 4-nonylphenol and 17 alpha-ethynylestradiol on development of mosquitofish (Gambusia holbrooki) population in lentic mesocosm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dreze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International symposium on pollutant responses in marine organisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Plymouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">11. Annual meeting of SETAC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760872v1</w:t>
+                <w:t xml:space="preserve">hal-02759453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of 4-nonylphenol and 17 alpha- ethynylestradiol on reproductive parameters in male and female mosquitofish (Gambusia holbrooki).</w:t>
               </w:r>
@@ -9246,51 +9246,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary culture of trout hepatocytes : a cellular system for studying induction of P450 enzymes and alteration of DNA by aquatic contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Masfaraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9466,103 +9466,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of benzo(A)pyrene into DNA-damaging species by liver microsomes from control and benzo(A)pyrene-treated trout : relationship with erod activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Masfaraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pfohl-Leszkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Castegnaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Malaveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International symposium on polynuclear aromatic hydrocarbons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1991, Bordeaux, France</w:t>
@@ -11132,64 +11132,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarqueurs de génotoxicité chez les végétaux et les animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rether</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Masfaraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Keith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12503,51 +12503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le-Moing" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555257v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Porcon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453896v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963354v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ginot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0775-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205007v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rime" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfq255" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01183598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Odjo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Luthringer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2010.02.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1C01C8J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouvet-Dupanloup" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212770v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouvet Dupanloup" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665457v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1095-8649.2008.02101.x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZMD1S3F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659664v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.06.033" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LGW3GRQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409030v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2007.06.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13547500500274248" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677127v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jalabert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2004.03.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWJDRL5R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thibaut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-1136(02)00194-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM9LRZCG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lacaze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coute" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008958807059" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MPMNHNSZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699241v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baroiller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008960010754" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B8782AA10C996FB5AE1D65CD2C84A45FF442BB5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689983v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dreze" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Biagianti-Risbourg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008976431227" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JF683WLR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692975v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saucier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Julliard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Br&#233;chard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Astic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007754421267" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P3RS5XV2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gaulay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1998017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693000v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697935v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flammarion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernardon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-1136(97)00105-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G6QVJV3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693342v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699071v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pesonen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0887-2333(97)00004-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19S0S21P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Boudry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688380v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paris" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flouriot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714845v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Valotaire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-1136(94)00027-M" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZTD5JVC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700398v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdu-Durand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diallo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706860v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713506v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00004326" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MZ0H8G4Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711907v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pfohl-Leszkowicz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Weber-Lotfi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laouedj" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715601v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Mones" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-1136(93)90030-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFCCDD548053871B9186A03912021F04E5F77ED2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713298v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Pesonen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Andersson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-2952(92)90259-L" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2F1LQ87-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715678v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Masfaraud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malaveille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0887-2333(92)90064-X" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMQ211PC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715968v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pfohl-Leszkowic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Keith" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-1136(92)90133-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG5DSC48-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711916v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-1136(92)90089-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CT5240P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712896v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaillant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715936v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vindimian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0043-1354(91)90026-M" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX416ZRT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609049v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706338v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Riviere" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gonin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715363v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0048-9697(90)90271-U" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF93D6F792D0688E6A60BA126CA44FC3FC64F634/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211337v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouvet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715583v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0147-6513(90)90029-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3J6TTNK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728879v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Vaillant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Valotaire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Riviere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728064v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0048-9697(88)90428-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B385HDFX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728689v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Demael" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lepot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cossarini Dunier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0147-6513(87)90033-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HKH2JXD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728047v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00394221" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D49FF8F49074CBF4039F54476D4818325B30A3B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728266v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0147-6513(87)90032-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCV7LJW0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728829v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0742-8413(87)90050-8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A028037B0A339C7876825E087B1A80B83E74EEA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600839v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600803v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601077v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Keck" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801024v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Moing" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799479v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794014v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793675v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810635v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803466v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805800v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803038v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804021v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753366v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756581v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755783v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758257v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751731v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820293v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756048v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762029v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826031v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763366v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453540v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lacroix" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baradat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertru" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brient" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825394v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833695v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Multigner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouannet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831252v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832141v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759453v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763658v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guelfucci" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760872v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761746v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biagianti-Risbourg" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972191v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thybaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Petit-Poulsen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caquet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835458v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842942v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577657v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767781v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771508v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765276v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778639v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775837v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775283v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777869v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776998v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castegnaro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600899v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouvet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morandi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pattee" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Persat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783359v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tarradelas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Giger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763220v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760554v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829629v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fiegehen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842837v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saglio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Azam" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836614v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205019v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/index.html" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824584v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/32020.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833002v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/59762.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841049v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841972v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842542v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836838v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839799v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rether" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811509v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642015v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582577v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bry" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amblard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582544v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582363v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803281v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Papin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803395v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819706v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brion" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Pakdel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817634v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03494273v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833754v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le-Moing" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555257v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Porcon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453896v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963354v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ginot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0775-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205007v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rime" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfq255" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01183598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Odjo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Luthringer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2010.02.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1C01C8J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouvet-Dupanloup" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212770v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouvet Dupanloup" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665457v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1095-8649.2008.02101.x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZMD1S3F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659664v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.06.033" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LGW3GRQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409030v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2007.06.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13547500500274248" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677127v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jalabert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2004.03.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWJDRL5R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thibaut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-1136(02)00194-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM9LRZCG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lacaze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coute" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008958807059" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MPMNHNSZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699241v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baroiller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008960010754" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B8782AA10C996FB5AE1D65CD2C84A45FF442BB5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689983v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dreze" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Biagianti-Risbourg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008976431227" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JF683WLR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692975v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saucier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Julliard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Br&#233;chard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Astic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007754421267" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P3RS5XV2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gaulay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1998017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693000v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697935v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flammarion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernardon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-1136(97)00105-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G6QVJV3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693342v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699071v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pesonen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0887-2333(97)00004-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19S0S21P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Boudry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688380v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paris" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flouriot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714845v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Valotaire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-1136(94)00027-M" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZTD5JVC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700398v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdu-Durand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diallo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706860v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713506v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00004326" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MZ0H8G4Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715601v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Mones" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-1136(93)90030-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFCCDD548053871B9186A03912021F04E5F77ED2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711907v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pfohl-Leszkowicz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Weber-Lotfi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laouedj" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715678v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Masfaraud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malaveille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0887-2333(92)90064-X" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMQ211PC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713298v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Pesonen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Andersson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-2952(92)90259-L" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2F1LQ87-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711916v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-1136(92)90089-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CT5240P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715968v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pfohl-Leszkowic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Keith" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-1136(92)90133-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG5DSC48-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712896v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaillant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715936v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vindimian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0043-1354(91)90026-M" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX416ZRT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609049v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715363v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0048-9697(90)90271-U" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF93D6F792D0688E6A60BA126CA44FC3FC64F634/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211337v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouvet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706338v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Riviere" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gonin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715583v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0147-6513(90)90029-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3J6TTNK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728879v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Vaillant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Valotaire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Riviere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728064v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0048-9697(88)90428-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B385HDFX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728266v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cossarini Dunier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Demael" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lepot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0147-6513(87)90032-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCV7LJW0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728047v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00394221" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D49FF8F49074CBF4039F54476D4818325B30A3B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728689v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0147-6513(87)90033-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HKH2JXD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728829v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0742-8413(87)90050-8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A028037B0A339C7876825E087B1A80B83E74EEA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600839v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600803v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601077v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Keck" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801024v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Moing" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799479v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794014v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793675v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810635v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803466v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805800v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803038v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804021v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753366v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756581v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755783v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758257v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751731v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820293v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756048v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763366v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762029v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826031v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453540v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lacroix" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baradat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertru" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brient" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825394v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833695v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Multigner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouannet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831252v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832141v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763658v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guelfucci" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760872v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759453v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761746v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biagianti-Risbourg" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972191v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thybaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Petit-Poulsen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caquet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835458v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842942v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577657v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767781v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771508v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765276v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778639v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775837v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775283v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777869v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776998v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castegnaro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600899v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouvet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morandi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pattee" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Persat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783359v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tarradelas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Giger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763220v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760554v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829629v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fiegehen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842837v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saglio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Azam" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836614v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205019v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/index.html" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824584v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/32020.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833002v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/59762.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841049v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841972v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842542v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836838v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839799v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rether" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811509v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642015v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582577v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bry" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amblard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582544v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582363v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803281v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Papin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803395v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819706v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brion" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Pakdel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817634v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03494273v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833754v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>