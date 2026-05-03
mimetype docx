--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Montavon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3049-0106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">149319711</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (119)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A newly developed selective grafted resin for radium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengqi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ract-2025-0096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the interaction of uranium(VI) with diatoms and their bacterial community: A microscopic and spectroscopic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 284, pp.239-255. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9232.ch13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiled Impact of 211 At-Labeled Compounds' Ability to Form Halogen Bonds on their In Vivo Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel D Mador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Yssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Questel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Physical Chemistry Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphyschemau.5c00091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05387652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword to the virtual special issue on the “18th International conference on the chemistry and migration behaviour of actinides and fission products in the geosphere, MIGRATION 2023”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Geckeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gaona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 194, pp.106608. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the chronic effect of the bioavailable fractions of radionuclides and heavy metals on stream microbial communities: A case study at the Rophin mining site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahaya Hassan-Loni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Holub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Thi-Hong-Hanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 919, pp.170692. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U(VI) retention in compact Callovo-Oxfordian clay stone at temperature (20–80 °C); What is the applicability of adsorption models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Hassan Loni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Madé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 244, pp.107093. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2023.107093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatom DNA metabarcoding to assess the effect of natural radioactivity in mineral springs on ASV of benthic diatom communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lory-Anne Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Kolovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 873, pp.162270. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing radiation dosimetry for microorganisms in naturally radioactive mineral springs using GATE and Geant4-DNA Monte Carlo simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Kolovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna-Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Lanouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (10), pp.e0292608. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0292608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature effect of U(VI) retention on the Callovo-Oxfordian clay rock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Madé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 238, pp.106925. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2023.106925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring an efficient computational methodology for studying ligand interactions with heavy radiometals in solution: the case of radium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamissou Mohaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (27), pp.12914-12925. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3nj02103c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical and mineralogical characterization of streams and wetlands downstream a former uranium mine (Rophin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Beuzeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appl.Geochem.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.105586. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2023.105586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus-to-prokaryote ratio in spring waters along a gradient of natural radioactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lory-Anne Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Kolovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 850 (Mars 2023), pp.1109-1121. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-023-05146-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourbaix diagram of astatine revisited: experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (34), pp.13462-13470. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c01918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">226Ra and 137Cs determination by inductively coupled plasma mass spectrometry: state of the art and perspectives including sample pretreatment and separation steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Boudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cazala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 244-245, pp.106812. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2022.106812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthened erosion resistance of compacted bentonite by layered double hydroxide: A new electrostatic interaction-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyuan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongyuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 292, pp.133402. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.133402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium retention in a Callovo-Oxfordian clay rock formation: From laboratory-based models to in natura conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hassan Loni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 299, pp.134307. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.134307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose, proteins, starch and simple carbohydrates molecules control the hydrogen exchange capacity of bio-indicators and foodstuffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L. Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 269, pp.128676. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.128676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of europium retention on Callovo-Oxfordian clay rock (France) by laser ablation inductively coupled plasma mass spectrometry (LA-ICP-MS) and percolation experiments in microcells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hassan Loni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 214, pp.106280. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2021.106280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the chemistry of astatine and implications for the development of radiopharmaceuticals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Maingueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounts of Chemical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (16), pp.3264. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.accounts.1c00327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03290202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Radionucléides dans l'environnement. Enjeux sociétaux et défis scientifiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella del Nero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 460-461, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delocalized relativistic effects, from the viewpoint of halogen bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyfeddine Rahali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (7), pp.4064-4074. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CP05840H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of thermodynamic data for aqueous Ca-U(VI)-CO3 species under conditions characteristic of geological clay formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia M.S. Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Grivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Madé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 124, pp.104844. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2020.104844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined DGT - DET approach for an in situ investigation of uranium resupply from large soil profiles in a wetland impacted by former mining activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Landesman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 279, pp.130526. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An expanded halogen bonding scale using astatine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyfeddine Rahali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Gomez Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (32), pp.10855-10861. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1sc02133h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astatine Facing Janus: Halogen Bonding vs. Charge-Shift Bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Questel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (15), pp.4568. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26154568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive and reliable speciation of organically bound tritium in environmental matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 224, pp.121803. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Interplay between Charge‐Shift Bonding and Halogen Bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201901023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the Affinity of Electrophilic Astatine for Sulfur-containing Compounds: Unexpected Bindings Revealed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Bassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pardoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Seydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (19), pp.13923-13932. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach combining soil profile, records and tree ring analysis to identify the origin of environmental contamination in a former uranium mine (Rophin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hassan-Loni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fichtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 747, pp.141295. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche interdisciplinaire du risque environnemental. Le cas de l’uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bretesché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.58-65. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2020023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Stronger Halogen Bond Involving Astatine: Unexpected Adduct with Bu3PO Stabilized by Hydrogen Bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (17), pp.3713-3717. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201905389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of polonium from bismuth and purification using TBP resin and Sr resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jafar Sunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Bonraisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mokili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 324 (2), pp.823-828. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10967-020-07109-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overlooked pool of hydrogen stored in humic matter revealed by isotopic exchange: implication for radioactive 3H contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L. Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thibault de Chanvalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (2), pp.475-481. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-019-00946-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel Retention on Callovo-Oxfordian Clay: Applicability of Existing Adsorption Models for Dilute Systems to Real Compact Rock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahaya Hassan-Loni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (19), pp.12226-12234. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.0c04381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium quantification of oak tree rings (Quercus petraea) from a former uranium mining site by High Resolution Inductively Coupled Plasma Mass spectrometry in Laser Ablation and Solution modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hassan Loni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 161, pp.105709. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sab.2019.105709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo resorption of injectable apatitic calcium phosphate cements: Critical role of the intergranular microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Le Ferrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boukhechba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108 (2), pp.367-376. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.b.34395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow period influence on uranium and trace elements release in water from the waste rock pile of the former La Commanderie uranium mine (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 208-209, pp.106010. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2019.106010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smectite fraction assessment in complex natural clay rocks from interlayer water content determined by thermogravimetric and thermoporometry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Grekov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Coll.Interface Sci.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 555, pp.157-165. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2019.07.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new rapid protocol for $^{226}$Ra separation and preconcentration in natural water samples using molecular recognition technology for ICP-MS analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Verlinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 202, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2019.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin–orbit coupling as a probe to decipher halogen bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyfeddine Rahali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Questel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (47), pp.29616-29624. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CP05690K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards speciation of organically bound tritium and deuterium: Quantification of non-exchangeable forms in carbohydrate molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 196, pp.120 - 128. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01692191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the Heaviest Expected Halide Species in Aqueous Solution, At − , by Electromobility Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aupiais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (9), pp.4926-4933. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b03003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02484777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum calculations of At-mediated halogen bonds: on the influence of relativistic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Questel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Graton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (13), pp.10510-10517. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8NJ00484F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling a gamma-ray detector with asymmetrical flow field flow fractionation (AF4): Application to a drug-delivery system for alpha-therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Huclier-Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Grivaud-Le Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle N’tsiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mougin-Degraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1573, pp.107 - 114. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2018.08.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01900710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and computational evidence of halogen bonds involving astatine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Teze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), pp.428 - 434. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41557-018-0011-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01769551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a new “N2S2O2” chelating agent with high Po(IV) affinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien G Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emy André-Joyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Peumery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (48), pp.6492-6495. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CC03198J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange Solvent Extraction of Polonium(IV) with Tributylphosphate (TBP) View supplementary material Solvent Extraction of Polonium(IV) with Tributylphosphate (TBP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mokili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2017.1279917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01500460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted radionuclide therapy with astatine-211: Oxidative dehalogenation of astatobenzoate conjugates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Teze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Kalichuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-02614-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of carbonate minerals in the distribution of trace elements in marine clay formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Debure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.798-801. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2017.01.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances on the determination of the astatine Pourbaix diagram: Predomination of AtO(OH)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt; over At&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt; in basic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Teze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22, pp.2964-2971. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201504403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01274072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface complexation modeling of U(VI) adsorption on granite at ambient/elevated temperature: Experimental and XPS study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongyuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhijun Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 433, pp.81-91. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">211 At-labeled agents for alpha-immunotherapy: On the in vivo stability of astatine-agent bonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahra F Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Teze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Bassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques F Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.156 - 164. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.03.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01414904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic tritium in the Loire River estuary, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.69-76. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2016.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01365268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the hydration-induced ground-state change of AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; by relativistic and multiconfigurational wave-function-based methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.32703-32712. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CP05028J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01447927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial mobilization of cesium from illite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 428, pp.8-14. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01365258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scrutinizing &amp;quot;invisible&amp;quot; astatine: A challenge for modern density functionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.1345-1354. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.24326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01312975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Heaviest Possible Ternary Trihalogen Species, IAtBr&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt;, Evidenced in Aqueous Solution: An Experimental Performance Driven by Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Teze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.15369-15372. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201608746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01405047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective bond orders from two-step spin-orbit coupling approaches: The I&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, At&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; , IO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;, and AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142, pp.094305. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4913738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01123856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and properties of novel gallium-doped injectable apatitic cements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boukhechba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Leferrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24, pp.322 - 332. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2015.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport properties of iodide in a sandy aquifer: Hydrogeological modelling and field tracer tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Razafindratsima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piscitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 520, pp.61-68. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01117601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can tell the quantum chemical topology on carbon–astatine bonds?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pilmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2015.1120361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTAIM Analysis in the Context of Quasirelativistic Quantum Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pilme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Bassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (11), pp.4830-4841. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct500762n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface complexation modeling of Eu(III) and phosphate on Na-bentonite: Binary and ternary adsorption systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 256, pp.61-68. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2014.06.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01070026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A route for polonium 210 production from alpha-particle irradiated bismuth-209 target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mokili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.77-90. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ract-2013-2171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01010060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key factors to understand in-situ behavior of Cs in Callovo-Oxfordian clay rock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 387, pp.47-58. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01154526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium-82 and Future Germanium-68 Production at the ARRONAX Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Data Sheets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.261-266. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches to surface complexation modeling of Ni(II) on Callovo-Oxfordian clayrock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Razafindratsima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101, pp.369-380. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2014.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface complexation modeling of Eu(III) adsorption on silica in the presence of fulvic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanlv Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhijun Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science China Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59, pp.1276-1282. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11426-014-5120-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01065811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention of iodide by the Callovo-Oxfordian formation: An experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sabatié-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bessaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87, pp.142-149. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2013.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00944913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Astatine(III) Hydrolyzed Species: Experiments and Relativistic Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sabatié-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117, pp.1983-1990. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp3099413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does the Solvation Unveil AtO+ Reactivity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117, pp.5206-5211. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp401759p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00840063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalization of the Solvation Effects on the AtO+ Ground-State Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahra Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117, pp.10589. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp406803e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is DTPA a good competing chelating agent for Th(IV) in human serum and suitable in targeted alpha therapy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sabatie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109, pp.82-89. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2011.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00677678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Chemical and Radiotoxicological Properties of Polonium for Internal Contamination Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ansoborlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Den Auwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Leggett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Menetrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Research in Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.1551−1564. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/tx300072w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00757351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of At- species in simple and biological media by high performance anion exchange chromatography coupled to gamma detector.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sabatié-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Huclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 721, pp.182. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2012.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00681129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the ELF topological analysis in the field of quasirelativistic quantum calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahra Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, pp.2985-2990. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct300558k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00758728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTPA complexation of bismuth in human blood serum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rabung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28, pp.8615-8623. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2DT30230F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00723533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of alendronate-doped Apatitic Cements as a Potential Technology for the Prevention of Osteoporotic Hip Fractures: Critical Influence of the Drug Introduction Mode on the In Vitro Cement Properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Despas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Khairoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.759-770. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2010.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of an effective quasirelativistic methodology designed to study astatine chemistry in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Seydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.14984-14992. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CP20512A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01586060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo 212Pb/212Bi generator using indium-DTPA-tagged liposomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mougin-Degraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Patrick Botosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Rauscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faivre-Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99, pp.743-749. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2011.1871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00617427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption Speciation of Nickel(II) onto Ca-Montmorillonite: Batch, EXAFS Techniques and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40, pp.10953-10960. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1dt10740b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00660910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of para-sulfonatocalix[n]arenes [n = 6, 8] as potential chelates for 230U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Repinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bruchertseifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal- Chemical Society Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39, pp.1366-1374. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b918426k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00450808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astatine Standard Redox Potentials and Speciation in Acidic Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mokili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114, pp.576-582. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp9077008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00450771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid microwave-assisted procedure for easy access to Nx polydentate ligands for potential application in α-RIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Bodio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Meslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.1215-1218. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0029-1219813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00611648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature effect on U(VI) sorption onto Na-bentonite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98, pp.785-791. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2010.1784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00611649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of Eu(III) on Attapulgite Studied by Batch, XPS and EXAFS Techniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.H. Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.L. Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.X. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.K. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.S. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43, pp.5776-5782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00437715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic study of the interaction of U(VI) with transferrin and albumin for speciation of U(VI) under blood serum conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bruchertseifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Repinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103, pp.1609-1616. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2009.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of astatine-211 in diisopropylether (DIPE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 97, pp.161-165. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2009.1590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00382729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porosities accessible to HTO and iodide on water-saturated compacted clay materials and relation with the forms of water: A low field proton NMR study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (24), pp.7290-7302. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2009.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of stability constants between complexing agents and At(I) and At(III) species present at ultra-trace concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Huclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Asfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 362, pp.2654-2661. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2008.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00382733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of selenite with MX-80 bentonite: Effect of minor phases, pH, selenite loading, solution composition and compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lützenkirchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alhajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A.M. Kedziorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 332, pp.71-77. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2008.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00369015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selenide retention onto pyrite under reducing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 96, pp.473-479. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2008.1514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00356707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative description and local structures of trivalent metal ions Eu(III) and Cm(III) complexed with polyacrylic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Huclier-Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Geckeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 327, pp.324-332. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2008.08.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00339580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of polymer-supported vinyltin reagents in the Stille cross-coupling reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mallinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Zammattio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Grognec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (10), pp.1781-1785. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2007.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the complexation properties of mineral-bound organic polyelectrolyte: An attempt at comprehension using the model system alumina/polyacrylic acid/M (M = Eu, Cm, Gd)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rabung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Geckeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 305, pp.32-39. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2006.09.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00128627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel phosphate-phosphonate hybrid nanomaterials applied to biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bujoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34, pp.257-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condensation mechanisms of tetravalent technetium in chloride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94, pp.291-299. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2006.94.5.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of complexed species of Eu in alumina-bound and free polyacrylic acid: A spectroscopic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 300, pp.482-490. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2006.04.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel phosphate-phosphonate hybrid nanomaterials applied to biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bujoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Roussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Laïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34, pp.257-266. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.progsolidstchem.2005.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Interaction of Ni$^{2+}$ and Cs$^+$ on MX-80 Bentonite; Effect of Compaction Using the &amp;quot;Capillary Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alhajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40, pp.4672-4679. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es052483i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00097254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel phosphate–phosphonate hybrid nanomaterials applied to biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bujoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Roussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Laïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34, pp.257-266. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.progsolidstchem.2005.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence for the influence of the excitation wavelength on the value of the equilibrium constant as determined by Time-Resolved Emission Spectroscopy (TRES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galindo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94, pp.275-282. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2006.94.5.275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00107386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid materials applied to biotechnologies: coating of calcium phosphates for the design of implants active against bone resorption disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15, pp.3869-3875. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b503680a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Supported Organotin Reagents for Regioselective Halogenation of Aromatic Amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zammattio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Grognec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cahingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70, pp.2870-2873. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo0480141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Eu(III)/Cm(III) with Alumina-Bound Poly(acrylic acid): Sorption, Desorption, and Spectroscopic Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rabung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Geckeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38, pp.4312-4318. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es0301626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new experimental design to investigate the concentration dependent diffusion of Eu(III) in compacted bentonite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.K. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 257, pp.293-297. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1024771410467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the interaction between europium (III) and Bacillus subtilis: fixation sites, biosorption modeling and reversibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 262 (2), pp.351-361. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0021-9797(03)00096-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of Eu(III) associated with polymaleic acid to Bacillus subtilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58, pp.161-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the reversibility of the interaction between Eu(III) and polyacrylic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27, pp.1344-1352. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b210466k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XAS study of technetium(IV) polymer formation in mixed sulphate/chloride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Musikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 90, pp.575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation studies of Eu(III) with polyacrylic acid either free in solution or adsorbed onto alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 90, pp.689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation Studies of Eu(III) with Alumina-Bound Polymaleic Acid: Effect of Organic Polymer Loading and Metal Ion Concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 36, pp.3303-3309. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es010312h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation and luminescence spectroscopic studies of europium (III) with polymaleic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 90, pp.289-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of uranium (VI) with humic acid at low metal ion concentrations by indirect speciation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mansel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Kratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 88, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent extraction of alkaline-earth ions by dicarboxylated calix[4]arenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Burgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Asfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vincens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17, pp.3649-3656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent extraction of uranium (VI) and thorium (VI) with a tetra-carboxylated calix[4]arene and effect of alkali ions (Na+, K+)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duplatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Asfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vicens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 15, pp.169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent extraction of sodium and potassium ions by dicarboxylated calix[4]arenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duplatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Burgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Asfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Molecular Recognition in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 27, pp.155-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent extraction of sodium and potassium ions by a tetra-carboxylated calix[4]arene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duplatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Asfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vicens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 20, pp.1061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00015283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of alkali ions (Na$^+$, K$^+$) on the solvent extraction of U(VI) with a di-carboxylated calix[4]arene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duplatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Asfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vicens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 210, pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00015284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (115)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of separation method for difficult-to-measure radionuclides from nuclear decommissioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eya Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illarion Dovhyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Isotopes (12ICI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-05562434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ligands for rational design of chelators for metallic astatine-211</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Custodio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Danladi Mador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Scientifiques 2025 du GDR AMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioactive Contaminants in the Environment: Isotope Geochemistry Unveiling Their Secrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Darricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jaegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2025 Conference, 6-11 July 2025, Prague, Tchéquie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, ONLINE (Prague), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards radiolabeling using metallic astatine-211: evaluation of ligands for complexation of At+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Custodio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Danladi Mador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Radiopharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Broadbeach, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données et l’importance des outils de modélisation pour les « DTS » (Difficult-to-Study radioelements): cas du Radium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamissou Mohaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du GDR SciNEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a separation method for difficult-to-measure radionuclides from nuclear decommissioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eya Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illarion Dovhyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Event 2 - Eurad 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-05562719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing environmental radionuclides tracking: High-resolution isotopic analysis using NanoSIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Darricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Verdier-Paoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garcia-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geochemistry (EAG); Geochemical Society (GS), Jul 2025, Prague, France. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2025.28439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes de séparation et de purification pour la quantification des radionucléides DTM dans l’acier activé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eya Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illarion Dovhyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Rencontres Jeunes Chercheur(e)s Energie Nucléaire &amp; Environnement GDR SciNEE et NEEDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-05562695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of halogen bonding on stability of astatine-211 labelled compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Danladi Mador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Yssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jy. Le Questel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées scientifiques du GDR Sigma-Hole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal migration of Uranium downstream of an old mining site, as determined by size-based fractionation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Rencontres Jeunes Chercheur(e)s Energie Nucléaire &amp; Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SciNEE et NEEDS, Jun 2025, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical speciation of radioelements at ultra-trace concentrations in solution: the cases of astatine and polonium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella del Nero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuklearchemie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourbaix diagram of astatine revisited: experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontres Rayonnement Radio-Chimie (R3C 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de modélisation moléculaire des radioéléments à Nantes : un reboot autour du radium ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamissou Mohaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Traces et ultra traces sortez du bois ! » du GDR SciNEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better understanding of radium lability in wetland soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Boudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gorny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference on Diffusive Gradients in Thin Films (DGT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Josselin Gorny; Hao Zhang, Oct 2023, Fontenay-aux-Roses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des paramètres chimiques et radiologiques mesurés dans les sources minérales d'Auvergne sur la fréquence de déformations du cavum de Planothidium fréquentissimum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kolovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41e colloque de l‘Association des Diatomistes de Langue Française (ADLAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-04264476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum chemical topology to rationalize the relativistic effects in molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVI International Congress of Theoretical Chemists of Latin Expression (Quitel 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of stable lead isotopes for the identification of the sources and transport processes leading to the release of radioactive contaminants downstream of former uranium mine sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04169696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring 226Ra concentration in soil pore waters by means of Diffusive Equilibrium in Thin-films: is it still an analytical challenge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Boudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gorny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delauney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference on Diffusive Gradients in Thin Films (DGT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Josselin Gorny; Hao Zhang, Oct 2023, Fontenay-aux-Roses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison halogène impliquant l’astate : échelle expérimentale de basicité et caractérisation théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jy. Le Questel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique autour de l'étude de liaisons non-covalentes impliquant un sigma-hole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT OF RADIOACTIVITY ON MICROORGANISMS LIVING IN MINERAL SPRINGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradeep Angia Siriam Ram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lory-Anne Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHLERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nc0000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mécanique quantique et relativiste en médecine nucléaire appliquée au radium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamissou Mohaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIèmes Rencontres des Chimistes Théoriciens Francophones (RCTF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial diversity characterization of naturally radioactive mineral springs: Role of these bacterial communities in uranium biogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Holub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Vesvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-A. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on High Level Environmental Radiation Areas (ICHLERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-04264424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo stability of 211At-radiopharmaceuticals: on the impact of halogen bond formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Yssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jy. Le Questel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Théorie, Modélisation et Simulations (JTMS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la radioactivité d’origine naturelle sur la structure de communautés bactériennes des sédiments de sources minérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Holub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Vesvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-A. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres Rayonnement Radio-Chimie (R3C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Chimie de Nice, Aug 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-04264466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium speciation and transport behavior in the wetland of the former extraction mine of Rophin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERPW-2022 European Radiation Protection Week 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of stable lead isotopes for the identification of the sources and transport processes leading to the release of radioactive contaminants downstream of former uranium mine sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille del Nero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Nuclear Chemistry Congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lanzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-03881271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation exposure of microorganisms living in radioactive mineral springs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Kolovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna-Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Lanouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Symposium of the Hellenic Nuclear Physics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Athens, Greece. pp.68-74, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/hnps.3585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation exposure of microorganisms living in radioactive mineral springs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kolovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-A. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on High Level Environmental Radiation Areas (ICHLERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-04264438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halogen bond interactions involving 211At-radiopharmaceuticals: indications of influence on in vivo stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Yssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jy. Le Questel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du Pôle Ouest du Réseau Français de Chimie Théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a cost-effective methodology to study Ra(II) chemistry in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamissou Mohaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du Pôle Ouest du Réseau Français de Chimie Théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et bénéfices de l'eau sur un territoire uranifère; la nécessité de croiser les savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique 4 : Risques, Résilience et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academie 3: Espace, Environnement, Risques et Résilience, Dec 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of bacterial communities in several naturally radioactive mineral sources in Auvergne (Massif Central, France) and their role in uranium biogeochemistry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Holub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Vesvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lory-Anne Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5éme colloque des Zones Ateliers – CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En distanciel, cause Covid-19, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">URANIUM BEHAVIOR IN CALLOVO-OXFORDIAN CLAY ROCK FORMATION; FROM LABORATORY-DERIVED MODELS TO IN-SITU KD VALUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2019 : 17th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is old is new: production and purification of polonium from bismuth using TBP and TBP resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Younes,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Alliot,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ac Bonraisin,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mokili,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">257th National Meeting of the American-Chemical-Society (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new rapid protocol for $^{226}$Ra separation and preconcentration in natural water samples using molecular recognition technology for ICP-MS analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Verlinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Budapest, Hungary. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a stronger halogen bond involving At — Investigation of halogen-bonded adducts of AtI and Bu3PO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02289757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a stronger halogen bond involving At — Investigation of halogen-bonded adducts of AtI and Bu3PO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANC 2019 : 2nd International Conference on Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02289745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a stronger halogen bond involving At — Investigation of halogen-bonded adducts of AtI and Bu3PO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFP 2019 : 25ème Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02289765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium Lability in soils downstream a former mine (France) using a coupled DGT/DET approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Landesman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGT 2019 : 6th Conference on Diffusive Gradients in Thin Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchangeable and Non-Exchangeable Organically Bound Tritium (E-OBT and NE-OBT) forms exploration by isotopic exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Organically Bound Tritium (OBT) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Constanta, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02291294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE Rophin SITE IN FRANCE - a PLACE To CONDUCT INTERDISCIPLINARY RESEARCH ON NORM/TeNORM-RELATED ISSUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Radiological Protection Rearch Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rovinj, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">210Po sequential extraction applied to uranium mining wetland soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Hong-Hanh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe den Auwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances Techniques in Actinides Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02289904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la répartition du 210Po par extraction séquentielle dans des échantillons de sols miniers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Hong-Hanh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe den Auwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02289899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal uranium records of oak tree rings (QuercusPetraea) by(LA)-HR-ICP-MS from a former uranium mining site (Rophin,France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Loni Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECRRC 2018 : 1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Polonium-210 a Good Indicator for Anthropogenic Radioactivity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mokili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hunter-College Symposium on Radiometals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, New-York, United States. pp.356-360, </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cbr.2018.2496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal uranium records of oak tree rings (QuercusPetraea) by(LA)-HR-ICP-MS from a former uranium mining site (Rophin,France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hassan Loni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmist-2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astatine: Halogen or Metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Radiochemical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Marianske Lazne, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs relativistes pour l'identification de nouvelles espèces chimiques aux ultra-traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Teze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Chimistes Théoriciens Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01949497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Diffusive Gradients in Thin Films technique to the determination of polonium in natural water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Asia-Pacific Symposium on Radiochemistry (APSORC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02289880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of Organically Bound Tritium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gégout Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.H. Lethi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReiMEI workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled exchange of labile organic tritium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gégout Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.H. Lethi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th OBT Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of polonium in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mokili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference on Po and radioactive Pb isotope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Kusadasi, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01255475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the surface reactivity of mineral phases constituting the Callovo-Oxfordian argilite by isotope exchange method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REIMEI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01160716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic tritium in the Loire River estuary & hydrogen lability in matrices of interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REIMEI workshop 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01117621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic tritium in the Loire River estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Landesman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEBS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01154168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurement of Am at ultra-trace concentrations in environnemental samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7emes Journées de l'Ecole Doctorale 3MPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01202050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cs+-Na+ exchange on interstratified illite/smectite minerals: Experimental study and molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongyuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey G. Kalinichev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd REIMEI Workshop (International Workshop on Specific Behavior of Anthropogenic Radionuclides at Solid Solution Interface: Implication for Migration and Remediation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01577784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MD simulations of Cs+ adsorption on hydrated surfaces of illite, smectite, and interstratified illite/smectite clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey G. Kalinichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Loganathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice F. Ngouana-Wakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongyuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroClay-2015 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clay Minerals Society, Jul 2015, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01577718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of spin-orbit coupling on the chemical bonding in At&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;: analysis via effective bond orders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WATOC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Santiago de Chile, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de spéciation d'isotopes radioactifs innovants à l'échelle des ultra-traces pour la médecine nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de TOXICOLOGIE NUCLÉAIRE ENVIRONNEMENTALE &amp; HUMAINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01135543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la chimie de l'astate à l'aide de la modélisation moléculaire quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Bassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillon Verne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVes journées nationales de radiochimie et de chimie nucléaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01064349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of astatine chemistry in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Radiochemical Conference, (Radchem 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, marianske, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01159756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Astatine chemistry in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Bassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahra Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd edition of the Nuclear Technologies for Health Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01159745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of spin-orbit coupling on the chemical bonding in At2 and AtO+: analysis via effective bond orders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. P. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WATOC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01075926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cation exchange on interstratified illite/smectite minerals: Experimental study and molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongyuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narasimhan Loganathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey G. Kalinichev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">248th American Chemical Society National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Socienty, Aug 2014, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of astatine chemistry in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th conference on isotopes and expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01064213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroplating of gallium for the production of gallium 68 for the nuclear medicine at Arronax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokili Marcel Bandombele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIPR 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Astatine chemistry in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sabatié-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassal Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Innovative Personalized Radioimmunotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01159740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term fate and transport of fission products and actinides in geosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRIFTING TRACERS BEHAVIOR INTO THE GROUNDWATER OF A FRENCH NUCLEAR WASTE DISPOSAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Razafindratsima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piscitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2013 : 14th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00911305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow Processes in Close-to-equilibrium Conditions for Radionuclides in Water/solid Systems of Relevance to Nuclear Waste Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 th EC Conference on the Management of Radioactive Waste EURADWASTE '13 EURADWASTE '13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of RN in blood serum: a key issue in alpha therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEA "speciation" seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00758741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the nature of the bonding in AtO+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Seydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TACC-2012 : Theory and Applications of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Pavia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00758845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the metallic character of astatine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Sabatie-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahra Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NRC-8, EuCheMS International Conference on Nuclear and Radiochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01157250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new route for polonium-210 production from a bismuth-209 target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mokili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NRC-8, EuCheMS International Conference on Nuclear and Radiochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01159725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in ELF analysis using relativistic two-component approach: an application to astatine compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quitel 2011, XXXVII Congress of Theoretical Chemists of Latin Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Riviera Maya, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00663419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering clay rock heterogeneity in radionuclide retention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Giffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Altmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clays in Natural &amp; Engineered Barriers for Radioactive Waste Confinement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00611656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of Model Radionuclides on Callovian-Oxfordian Clayey Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2011 : 13th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00663418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alendronate-doped Apatitic Cements as a Potential Technology for the Prevention of Osteoporotic Hip Fractures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Despas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Khairoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS spring meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pourbaix diagram of Astatine in aqueous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sabatie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of Radiochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Marianske Lazne, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00611654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the development of Astatine-radiolabelling protocols: exploring the metallic character of astatine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Seydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Topical Meeting on Isotopes for Medicine and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00611653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labelling of peptides and antibodies with Bi-213 for targeted alpha-radionuclide therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bruchertseifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st TARCC International Workshop on Targeted Radionuclide Therapy, “Advances in targeted radionuclides therapy”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration of Uranium in the presence of Natural Organic Matter Colloids in a Sandy Aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Huclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Der Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2009 : 12th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How relativistic effects control elemental Astatine chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on the Applic. Of Density Functional Theory in Chemistry and Physics (DFT09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of complexation constants between Inorganic ligands and At(I) and At(III) species present at ultra-trace concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Huclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on nuclear and radiochemistry (NRC7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scandium-DOTA complexe for a new PET/3gamma camera for medical applications and radio labelling studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faivre-Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Nuclear and Radiochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00292040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexes de scandium pour de nouvelles applications en imagerie médicale et pour le radiomarquage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Huclier-Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Radiochimie et Chimie Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00421200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of 2,9-Dicarboxy-1, 10-Phenanthroline as Potential Chelate for the Synthesis of 230U-labeled Radioconjugates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bruchertseifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Repinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EANM´08 Annual Congress of the European Association of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00421194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation approach to describe bi-213 radiolabelling on CHX-DTPA-IgG conjugate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bruchertseifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Repinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Huclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Nuclear and Radiochemistry (NRC-7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00421191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet &amp;quot;Radio-isotopes et Santé&amp;quot; à Subatech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Huclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aubreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Radiochimie et Chimie Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00421203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of 2,9-Dicarboxy-1, 10-Phenanthroline as Potential Chelate for the Synthesis of 230U-labeled Radioconjugates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bruchertseifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Repinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th conference on cancer therapy with antibodies and immunoconjugates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Parsippany, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00421193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of complexation constants between inorganic ligands and At(I) and At(III) species present at ultra-trace concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Huclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isotopes for Medicine and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00292042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scandium-DOTA complexe for a new PET/3gamma camera for medical applications and radio labelling studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faivre-Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isotopes for Medecine and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00292041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation properties of Natural Organic Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Nationales de la Radiochimie / Chimie Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00290011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of new injectable biomaterials containing bisphosphonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bouler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guicheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Interdisciplinary Research Conference on Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Oxford, United Kingdom. pp.1391-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of Se(IV) on compacted clay materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alhajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Fission and Activation Products in Nuclear Waste Disposal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel phosphate – phosphonate hybrid materials, applied to biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bujoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bouler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Eu(III)/Cm(III) with polyacrylic acids : effect of pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rabung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2007 : 11th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00292044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of Cs, Ni, Pb, Eu(III), Am(III), Cm, Ac(III), Tc(IV), Th, Zr, and U(IV) on MX 80 bentonite: An experimental approach to assess model uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Giffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Avignon, France. pp.627-636, </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2006.94.9-11.627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00117310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of trivalent metal ions with polyacrylic acid : effect of pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Nationales de la Radiochimie / Chimie Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00290013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical basis properties of 211-astatine, a potential radionuclide in alpha-immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chérel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euchems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Interaction of $SeO_3^{2-}$, $I^-$, $Cs^+$ AND $Ni^{2+}$ on Consolidated Bentonite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alhajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clays in Natural &amp; Engineering Barriers for Radioactive Waste Confinement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Interaction of $SeO_3^{2-}$, $I^-$, $Cs^+$ AND $Ni^{2+}$ on Consolidated Bentonite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alhajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the complexation properties of soluble humic substances and mineral -bound humic substances identical? An attempt of understanding using the model system Alumina/Polyacrylic Acid/M(III) (M=Eu, Cm).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rabung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Geckeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOMM, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations of colloids and Eu(II)/Ni(II) adsorption properties of the Callovo-Oxfordian claystone from Bure (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Azouazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Meeting Clays in Natural &amp; Engineered Barriers for Radioactive Waste Confinement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation d'agents thérapeutiques sur des matrices phosphocalciques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bouler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques SFC Bretagne Pays de la Loire – Batz sur Mer (F) – 23-25 Mai 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Batz sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention of toxic substances on consolidated porous systems. Characterization of the state of water by means of low field proton NMR and determination of Kd values using capillaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alhajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on sorption processes at oxide and carbonate mineral water interfaces - SOPRO 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Karlsruhe, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Eu with alumina-bound polyacrylic acid. Sorption, desorption and spectroscopic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rabung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Geckeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00107950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of Eu(IIII) by polyacrylic acid either free in solution or sorbed onto alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Bregenz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the understanding of the transfer of Eu (III) between Bacteria and Humic Substances either free in solution or adsorbed onto a mineral phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Bregenz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a new experimental design to investigate the concentration dependent diffusion of radionuclides in compacted bentonite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Bregenz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of Eu(III) onto Polymaleic acid either free in solution or sorbed onto alumina.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Nuclear and Radiochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Switzerland. pp.656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of actinide cations by carboxylated calix[4]arenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duplatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Asfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vicens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NRC4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of actinide and alkali metal cations by carboxylated calix[4]arenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duplatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Asfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vicens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">extraction of U(VI) and Np(V) by a calix[4]arene bearing carboxylic groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duplatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Asfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vicens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on the Separation of Ionic Solutes, SIS'93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Stara Lesna, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Diversity Downstream from a Former Uranium mine and in Waters from Naturally Radioactive Mineral Sources: Potential Role on Uranium Migration in the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Holub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Vesvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-04264449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly sensitive quantification of aquatic nanoparticles by LIBD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piscitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere (MIGRATION 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la radioactivité naturellement renforcée (NOR) sur les peuplements de diatomées actuelles et passées des sources minérales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lory-Anne Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauger Aude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Kolovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Elisabeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque des Zones Ateliers – CNRS 2000-2020, 20 ans de recherche du Réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLLUSOLS: diffuse contamination from land to sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bretesché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConSoil 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Antwerp, Belgium. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tritium speciation in environmental matrices by isotopic exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2019: 17th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02291303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéciation du tritium dans les échantillons de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECRR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal uranium records of oak tree rings (QuercusPetraea) by(LA)-HR-ICP-MS from a former uranium mining site (Rophin,France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hassan Loni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Workshop on Laser Ablation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate and behavior of tritium in environmental carbohydrates matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gégout Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.H. Lethi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2017 : 16th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ultra-trace concentration of americium in sediments by HR-ICP-MS following a simple extraction chromatography separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouini Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gégout Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokili Marcel Bandombele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVèmes Journées Nationales de Rodiochimie et de Chimie Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01448141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie spatiale multi-élémentaire sur cernes d'arbre par ICP-MS-HR laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. D. Sharhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVèmes Journées Nationales de Radiochimie et de Chime Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01448208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cs+ adsorption on hydrated surfaces of illite, smectite, and interstratified illite/smectite clays: Molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey G. Kalinichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Loganathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice F. Ngouana-Wakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongyuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01577722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration of tritium in The Loire River estuary: highlight on organically bound tritium in the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gégout Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2015 : 15th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Santa Fé, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective bond orders from spin-orbit configuration interaction approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers of Relativistic Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01154147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; hydrolyzed species in ligand-exchange reactions including solvation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sabatie-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Y. Le Questel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6emes Journées de l'Ecole Doctorale 3MPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01154127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroplating Of Gallium-Nickel Alloy For TheProduction Of Gallium 68 At Arronax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokili Marcel Bandombele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCEBS-14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Calcutta, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of water molecules of the first solvation shell in modelling ligand-exchange reactions leading to AtO+ hydrolyzed species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sabatie-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Y. Le Questel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WATOC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01075918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation, detection and quantification of the actinides in an environmental matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gégout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6emes Journées de l'Ecole Doctorale 3MPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01202043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental setup for the determination of exchangeable hydrogen in environmental samples using deuterium and tritium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRER 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01117610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination and speciation of anthropogenic tritium in the Loire River estuary (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01045028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction behavior of polonium-210 from HCl and HNO3 solution using tributyl phosphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandombele Marcel Mokili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01159734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined experimental and theoretical investigations of the heavy highlight electromobility. (I- and At-)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Ferrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarah Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les XIIIèmes Journées Nationales de Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nantes, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new route of production of Polonium-210</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mokili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARC IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Kailua Kona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01157245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of At- and AtO+ species in simple media by high performance ion exchange chromatography coupled to gamma detector. Application to astatine speciation in human serum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Sabatie-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Huclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NRC-8, EuCheMS International Conference on Nuclear and Radiochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Como, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01159728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation study of trivalent metal ions with Polyacrylic acid using mass spectrometry and fluorescence spectroscopy as speciation tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées Françaises de Spectrométrie de Masse, 4èmes Journées de la Société Française des Isotopes Stables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00292098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigations of Colloids and EU(III)/NI(II) Adsorption Properties of the Cavallova-Oxfordian Claystone from Bure (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Azouazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clays in Natural &amp; Engineering Barriers for Radioactive Waste Confinement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tours, France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the complexation properties of soluble humic substances and mineral -bound humic substances identical? An attempt of understanding using the model system Alumina/Polyacrylic Acid/M(III) (M=Eu, Cm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rabung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Geckeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Organic Matter Modeling (WOMM'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Toulon, France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00107935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioelement solubility, speciation and solid-solution partitioning in clay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th FECS conference on chemistry and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Bordeaux, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model ligands (PAA), ANNEX 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert views on the state-of-the-art on humate complexation processes with recommendations for future studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Buckau, pp.annex 10, 2010, KIT Report FZKA 7465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligands polydentates et complexes métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Bodio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3037955. SUBATECH-Radiochimie. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01255471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction liquide-liquide des ions U(VI), Np(V) et Th(IV) par deux calix[4]arenes carboxyles et effet des ions alcalins Na$^+$ et K$^+$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chemical Physics [physics.chem-ph]. Université Louis Pasteur - Strasbourg I, 1996. English. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00019170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chimie des radio-isotopes; développement de nouvelles connaissances et valorisation sociétale pour la santé et l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université de Nantes, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00611668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId798"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Montavon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">DR1-CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3049-0106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">149319711</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Positioning: A specialized research activity focused on exploring the chemistry of radioelements, developed in a structured and long-term manner around three major societal challenges: radioactive waste management, nuclear medicine, and the behavior of naturally-occurring radionuclides in the environment. This work is carried out at the interface with other scientific disciplines.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keywords: Radiochemistry, speciation, lability, modelling, environment, medicine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (129)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A newly developed selective grafted resin for radium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengqi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ract-2025-0096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of radium-226 at the microscale by NanoSIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Darricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gorny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Advance article pas encore paginé, pp.942-952. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5ja00337g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiled Impact of 211 At-Labeled Compounds' Ability to Form Halogen Bonds on their In Vivo Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel D Mador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Yssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Questel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Physical Chemistry Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphyschemau.5c00091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05387652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword to the virtual special issue on the “18th International conference on the chemistry and migration behaviour of actinides and fission products in the geosphere, MIGRATION 2023”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Geckeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gaona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 194, pp.106608. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating Primary Aggregate Heterogeneity into DLVO Theory: A Case Study on Heteroaggregation of Silica and Goethite Colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganlin Zu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zishuo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijun Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (49), pp.33377-33386. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c04623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale investigation of uranium(VI) interaction with a freshwater diatom species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihua He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladyslav Sushko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Foerstendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Steudtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.19110. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-93350-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lability of Uranium in a Mine-Impacted Wetland 70 Years after the Contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuro Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Sachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (49), pp.26661-26671. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c04144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and mechanical decontamination of scales from geothermal shell and tube heat exchangers in operation before anti-scaling treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Rivonkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mokili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 120, pp.102960. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2024.102960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the chronic effect of the bioavailable fractions of radionuclides and heavy metals on stream microbial communities: A case study at the Rophin mining site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahaya Hassan-Loni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Holub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Thi-Hong-Hanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 919, pp.170692. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo stability of 211At-radiopharmaceuticals: on the impact of halogen bond formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Yssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pardoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Questel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.223-233. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3md00579h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the origins and transport processes of radioactive pollutants downstream from a former U-mine site using isotopic tracers and U-238 series disequilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Suhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gorny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Hazard.Mater.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 472, pp.134416. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.134416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microvolume analysis of 226Ra by inductively coupled plasma mass spectrometry: Environmental applications to high-resolution profile of wetland soil pore waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Boudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gorny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quémet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 204, pp.110971. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2024.110971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04656550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the impact of former uranium mine sites using stable Pb isotopes: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 280, pp.107547. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2024.107547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the interaction of uranium(VI) with diatoms and their bacterial community: A microscopic and spectroscopic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihua He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Ting-Shyang Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindy Kluge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Flemming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladyslav Sushko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 284, pp.116893. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2024.116893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioactivity as a driver of bacterial community composition in naturally radioactive mineral springs in the French Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Holub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1423342. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2024.1423342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatom DNA metabarcoding to assess the effect of natural radioactivity in mineral springs on ASV of benthic diatom communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lory-Anne Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Kolovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 873, pp.162270. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U(VI) retention in compact Callovo-Oxfordian clay stone at temperature (20–80 °C); What is the applicability of adsorption models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Hassan Loni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Madé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 244, pp.107093. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2023.107093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing radiation dosimetry for microorganisms in naturally radioactive mineral springs using GATE and Geant4-DNA Monte Carlo simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Kolovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna-Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Lanouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (10), pp.e0292608. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0292608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring an efficient computational methodology for studying ligand interactions with heavy radiometals in solution: the case of radium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamissou Mohaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (27), pp.12914-12925. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3nj02103c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature effect of U(VI) retention on the Callovo-Oxfordian clay rock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Madé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 238, pp.106925. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2023.106925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical and mineralogical characterization of streams and wetlands downstream a former uranium mine (Rophin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Beuzeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appl.Geochem.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.105586. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2023.105586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus-to-prokaryote ratio in spring waters along a gradient of natural radioactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lory-Anne Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Kolovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 850 (Mars 2023), pp.1109-1121. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-023-05146-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourbaix diagram of astatine revisited: experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (34), pp.13462-13470. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c01918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">226Ra and 137Cs determination by inductively coupled plasma mass spectrometry: state of the art and perspectives including sample pretreatment and separation steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Boudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cazala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 244-245, pp.106812. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2022.106812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium retention in a Callovo-Oxfordian clay rock formation: From laboratory-based models to in natura conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hassan Loni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 299, pp.134307. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.134307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthened erosion resistance of compacted bentonite by layered double hydroxide: A new electrostatic interaction-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyuan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongyuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 292, pp.133402. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.133402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delocalized relativistic effects, from the viewpoint of halogen bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyfeddine Rahali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (7), pp.4064-4074. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CP05840H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of europium retention on Callovo-Oxfordian clay rock (France) by laser ablation inductively coupled plasma mass spectrometry (LA-ICP-MS) and percolation experiments in microcells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hassan Loni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 214, pp.106280. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2021.106280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the chemistry of astatine and implications for the development of radiopharmaceuticals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Maingueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounts of Chemical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (16), pp.3264. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.accounts.1c00327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03290202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose, proteins, starch and simple carbohydrates molecules control the hydrogen exchange capacity of bio-indicators and foodstuffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L. Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 269, pp.128676. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.128676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Radionucléides dans l'environnement. Enjeux sociétaux et défis scientifiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella del Nero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 460-461, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of thermodynamic data for aqueous Ca-U(VI)-CO3 species under conditions characteristic of geological clay formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia M.S. Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Grivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Madé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 124, pp.104844. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2020.104844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined DGT - DET approach for an in situ investigation of uranium resupply from large soil profiles in a wetland impacted by former mining activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Landesman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 279, pp.130526. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An expanded halogen bonding scale using astatine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyfeddine Rahali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Gomez Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (32), pp.10855-10861. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1sc02133h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive and reliable speciation of organically bound tritium in environmental matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 224, pp.121803. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astatine Facing Janus: Halogen Bonding vs. Charge-Shift Bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Questel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (15), pp.4568. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26154568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Stronger Halogen Bond Involving Astatine: Unexpected Adduct with Bu3PO Stabilized by Hydrogen Bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (17), pp.3713-3717. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201905389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Interplay between Charge‐Shift Bonding and Halogen Bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201901023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach combining soil profile, records and tree ring analysis to identify the origin of environmental contamination in a former uranium mine (Rophin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hassan-Loni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fichtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 747, pp.141295. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the Affinity of Electrophilic Astatine for Sulfur-containing Compounds: Unexpected Bindings Revealed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Bassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pardoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Seydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (19), pp.13923-13932. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche interdisciplinaire du risque environnemental. Le cas de l’uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bretesché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.58-65. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2020023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of polonium from bismuth and purification using TBP resin and Sr resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jafar Sunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Bonraisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mokili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 324 (2), pp.823-828. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10967-020-07109-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overlooked pool of hydrogen stored in humic matter revealed by isotopic exchange: implication for radioactive 3H contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L. Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thibault de Chanvalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (2), pp.475-481. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-019-00946-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel Retention on Callovo-Oxfordian Clay: Applicability of Existing Adsorption Models for Dilute Systems to Real Compact Rock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahaya Hassan-Loni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (19), pp.12226-12234. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.0c04381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium quantification of oak tree rings (Quercus petraea) from a former uranium mining site by High Resolution Inductively Coupled Plasma Mass spectrometry in Laser Ablation and Solution modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hassan Loni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 161, pp.105709. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sab.2019.105709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo resorption of injectable apatitic calcium phosphate cements: Critical role of the intergranular microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Le Ferrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boukhechba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108 (2), pp.367-376. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.b.34395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow period influence on uranium and trace elements release in water from the waste rock pile of the former La Commanderie uranium mine (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 208-209, pp.106010. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2019.106010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smectite fraction assessment in complex natural clay rocks from interlayer water content determined by thermogravimetric and thermoporometry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Grekov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Coll.Interface Sci.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 555, pp.157-165. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2019.07.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new rapid protocol for $^{226}$Ra separation and preconcentration in natural water samples using molecular recognition technology for ICP-MS analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Verlinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 202, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2019.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling a gamma-ray detector with asymmetrical flow field flow fractionation (AF4): Application to a drug-delivery system for alpha-therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Huclier-Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Grivaud-Le Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle N’tsiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mougin-Degraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1573, pp.107 - 114. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2018.08.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01900710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum calculations of At-mediated halogen bonds: on the influence of relativistic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Questel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Graton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (13), pp.10510-10517. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8NJ00484F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the Heaviest Expected Halide Species in Aqueous Solution, At − , by Electromobility Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aupiais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (9), pp.4926-4933. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b03003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02484777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards speciation of organically bound tritium and deuterium: Quantification of non-exchangeable forms in carbohydrate molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 196, pp.120 - 128. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01692191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin–orbit coupling as a probe to decipher halogen bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyfeddine Rahali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Questel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (47), pp.29616-29624. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CP05690K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and computational evidence of halogen bonds involving astatine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Teze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), pp.428 - 434. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41557-018-0011-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01769551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a new “N2S2O2” chelating agent with high Po(IV) affinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien G Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emy André-Joyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Peumery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (48), pp.6492-6495. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CC03198J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange Solvent Extraction of Polonium(IV) with Tributylphosphate (TBP) View supplementary material Solvent Extraction of Polonium(IV) with Tributylphosphate (TBP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mokili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2017.1279917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01500460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of carbonate minerals in the distribution of trace elements in marine clay formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Debure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.798-801. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2017.01.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted radionuclide therapy with astatine-211: Oxidative dehalogenation of astatobenzoate conjugates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Teze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Kalichuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-02614-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances on the determination of the astatine Pourbaix diagram: Predomination of AtO(OH)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt; over At&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt; in basic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Teze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22, pp.2964-2971. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201504403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01274072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface complexation modeling of U(VI) adsorption on granite at ambient/elevated temperature: Experimental and XPS study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongyuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhijun Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 433, pp.81-91. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">211 At-labeled agents for alpha-immunotherapy: On the in vivo stability of astatine-agent bonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahra F Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Teze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Bassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques F Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.156 - 164. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.03.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01414904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic tritium in the Loire River estuary, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.69-76. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2016.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01365268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the hydration-induced ground-state change of AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; by relativistic and multiconfigurational wave-function-based methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.32703-32712. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CP05028J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01447927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Heaviest Possible Ternary Trihalogen Species, IAtBr&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt;, Evidenced in Aqueous Solution: An Experimental Performance Driven by Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Teze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.15369-15372. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201608746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01405047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scrutinizing &amp;quot;invisible&amp;quot; astatine: A challenge for modern density functionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.1345-1354. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.24326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01312975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial mobilization of cesium from illite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 428, pp.8-14. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01365258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport properties of iodide in a sandy aquifer: Hydrogeological modelling and field tracer tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Razafindratsima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piscitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 520, pp.61-68. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01117601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective bond orders from two-step spin-orbit coupling approaches: The I&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, At&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; , IO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;, and AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142, pp.094305. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4913738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01123856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and properties of novel gallium-doped injectable apatitic cements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boukhechba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Leferrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24, pp.322 - 332. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2015.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can tell the quantum chemical topology on carbon–astatine bonds?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pilmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2015.1120361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention of iodide by the Callovo-Oxfordian formation: An experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sabatié-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bessaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87, pp.142-149. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2013.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00944913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium-82 and Future Germanium-68 Production at the ARRONAX Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sounalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Data Sheets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.261-266. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A route for polonium 210 production from alpha-particle irradiated bismuth-209 target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mokili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.77-90. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ract-2013-2171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01010060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key factors to understand in-situ behavior of Cs in Callovo-Oxfordian clay rock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 387, pp.47-58. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01154526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTAIM Analysis in the Context of Quasirelativistic Quantum Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pilme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Bassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (11), pp.4830-4841. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct500762n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface complexation modeling of Eu(III) and phosphate on Na-bentonite: Binary and ternary adsorption systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 256, pp.61-68. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2014.06.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01070026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface complexation modeling of Eu(III) adsorption on silica in the presence of fulvic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanlv Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhijun Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science China Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59, pp.1276-1282. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11426-014-5120-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01065811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches to surface complexation modeling of Ni(II) on Callovo-Oxfordian clayrock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Razafindratsima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101, pp.369-380. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2014.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Astatine(III) Hydrolyzed Species: Experiments and Relativistic Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sabatié-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117, pp.1983-1990. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp3099413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does the Solvation Unveil AtO+ Reactivity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117, pp.5206-5211. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp401759p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00840063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalization of the Solvation Effects on the AtO+ Ground-State Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahra Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117, pp.10589. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp406803e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of At- species in simple and biological media by high performance anion exchange chromatography coupled to gamma detector.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sabatié-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Huclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 721, pp.182. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2012.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00681129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the ELF topological analysis in the field of quasirelativistic quantum calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahra Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, pp.2985-2990. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct300558k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00758728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Chemical and Radiotoxicological Properties of Polonium for Internal Contamination Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ansoborlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Den Auwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Leggett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Menetrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Research in Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.1551−1564. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/tx300072w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00757351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is DTPA a good competing chelating agent for Th(IV) in human serum and suitable in targeted alpha therapy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sabatie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109, pp.82-89. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2011.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00677678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTPA complexation of bismuth in human blood serum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rabung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28, pp.8615-8623. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2DT30230F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00723533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of alendronate-doped Apatitic Cements as a Potential Technology for the Prevention of Osteoporotic Hip Fractures: Critical Influence of the Drug Introduction Mode on the In Vitro Cement Properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Despas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Khairoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.759-770. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2010.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of an effective quasirelativistic methodology designed to study astatine chemistry in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Seydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.14984-14992. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CP20512A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01586060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo 212Pb/212Bi generator using indium-DTPA-tagged liposomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mougin-Degraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Patrick Botosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Rauscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faivre-Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99, pp.743-749. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2011.1871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00617427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption Speciation of Nickel(II) onto Ca-Montmorillonite: Batch, EXAFS Techniques and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40, pp.10953-10960. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1dt10740b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00660910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of para-sulfonatocalix[n]arenes [n = 6, 8] as potential chelates for 230U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Repinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bruchertseifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal- Chemical Society Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39, pp.1366-1374. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b918426k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00450808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astatine Standard Redox Potentials and Speciation in Acidic Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mokili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114, pp.576-582. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp9077008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00450771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid microwave-assisted procedure for easy access to Nx polydentate ligands for potential application in α-RIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Bodio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Meslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.1215-1218. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0029-1219813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00611648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature effect on U(VI) sorption onto Na-bentonite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98, pp.785-791. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2010.1784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00611649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic study of the interaction of U(VI) with transferrin and albumin for speciation of U(VI) under blood serum conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bruchertseifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Repinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103, pp.1609-1616. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2009.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of Eu(III) on Attapulgite Studied by Batch, XPS and EXAFS Techniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.H. Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.L. Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.X. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.K. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.S. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43, pp.5776-5782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00437715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porosities accessible to HTO and iodide on water-saturated compacted clay materials and relation with the forms of water: A low field proton NMR study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (24), pp.7290-7302. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2009.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of astatine-211 in diisopropylether (DIPE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 97, pp.161-165. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2009.1590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00382729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of stability constants between complexing agents and At(I) and At(III) species present at ultra-trace concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Huclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Asfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 362, pp.2654-2661. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2008.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00382733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of selenite with MX-80 bentonite: Effect of minor phases, pH, selenite loading, solution composition and compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lützenkirchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alhajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A.M. Kedziorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 332, pp.71-77. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2008.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00369015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selenide retention onto pyrite under reducing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 96, pp.473-479. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2008.1514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00356707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative description and local structures of trivalent metal ions Eu(III) and Cm(III) complexed with polyacrylic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Huclier-Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Geckeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 327, pp.324-332. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2008.08.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00339580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of polymer-supported vinyltin reagents in the Stille cross-coupling reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mallinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Zammattio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Grognec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (10), pp.1781-1785. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2007.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the complexation properties of mineral-bound organic polyelectrolyte: An attempt at comprehension using the model system alumina/polyacrylic acid/M (M = Eu, Cm, Gd)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rabung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Geckeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 305, pp.32-39. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2006.09.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00128627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condensation mechanisms of tetravalent technetium in chloride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94, pp.291-299. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2006.94.5.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of complexed species of Eu in alumina-bound and free polyacrylic acid: A spectroscopic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 300, pp.482-490. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2006.04.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel phosphate-phosphonate hybrid nanomaterials applied to biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bujoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34, pp.257-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Interaction of Ni$^{2+}$ and Cs$^+$ on MX-80 Bentonite; Effect of Compaction Using the &amp;quot;Capillary Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alhajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40, pp.4672-4679. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es052483i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00097254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel phosphate-phosphonate hybrid nanomaterials applied to biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bujoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Roussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Laïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34, pp.257-266. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.progsolidstchem.2005.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel phosphate–phosphonate hybrid nanomaterials applied to biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bujoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Roussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Laïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34, pp.257-266. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.progsolidstchem.2005.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence for the influence of the excitation wavelength on the value of the equilibrium constant as determined by Time-Resolved Emission Spectroscopy (TRES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galindo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94, pp.275-282. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2006.94.5.275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00107386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid materials applied to biotechnologies: coating of calcium phosphates for the design of implants active against bone resorption disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15, pp.3869-3875. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b503680a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Supported Organotin Reagents for Regioselective Halogenation of Aromatic Amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zammattio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Grognec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cahingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70, pp.2870-2873. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo0480141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Eu(III)/Cm(III) with Alumina-Bound Poly(acrylic acid): Sorption, Desorption, and Spectroscopic Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rabung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Geckeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38, pp.4312-4318. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es0301626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the interaction between europium (III) and Bacillus subtilis: fixation sites, biosorption modeling and reversibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 262 (2), pp.351-361. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0021-9797(03)00096-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new experimental design to investigate the concentration dependent diffusion of Eu(III) in compacted bentonite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.K. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 257, pp.293-297. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1024771410467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of Eu(III) associated with polymaleic acid to Bacillus subtilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58, pp.161-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the reversibility of the interaction between Eu(III) and polyacrylic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27, pp.1344-1352. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b210466k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XAS study of technetium(IV) polymer formation in mixed sulphate/chloride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Musikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 90, pp.575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation studies of Eu(III) with polyacrylic acid either free in solution or adsorbed onto alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 90, pp.689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation Studies of Eu(III) with Alumina-Bound Polymaleic Acid: Effect of Organic Polymer Loading and Metal Ion Concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 36, pp.3303-3309. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es010312h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation and luminescence spectroscopic studies of europium (III) with polymaleic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 90, pp.289-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of uranium (VI) with humic acid at low metal ion concentrations by indirect speciation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mansel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Kratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 88, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent extraction of alkaline-earth ions by dicarboxylated calix[4]arenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Burgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Asfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vincens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17, pp.3649-3656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent extraction of sodium and potassium ions by dicarboxylated calix[4]arenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duplatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Burgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Asfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Molecular Recognition in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 27, pp.155-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent extraction of uranium (VI) and thorium (VI) with a tetra-carboxylated calix[4]arene and effect of alkali ions (Na+, K+)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duplatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Asfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vicens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 15, pp.169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent extraction of sodium and potassium ions by a tetra-carboxylated calix[4]arene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duplatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Asfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vicens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 20, pp.1061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00015283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of alkali ions (Na$^+$, K$^+$) on the solvent extraction of U(VI) with a di-carboxylated calix[4]arene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duplatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Asfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vicens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 210, pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00015284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (117)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of separation method for difficult-to-measure radionuclides from nuclear decommissioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eya Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illarion Dovhyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Isotopes (12ICI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-05562434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards radiolabeling using metallic astatine-211: evaluation of ligands for complexation of At+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Custodio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Danladi Mador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Radiopharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Broadbeach, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ligands for rational design of chelators for metallic astatine-211</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Custodio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Danladi Mador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Scientifiques 2025 du GDR AMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioactive Contaminants in the Environment: Isotope Geochemistry Unveiling Their Secrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Darricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jaegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2025 Conference, 6-11 July 2025, Prague, Tchéquie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, ONLINE (Prague), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal vectors of Uranium as determined by size-based fractionation techniques: case of the wetland from the former mining site of Rophin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration 2025 - 19th International Conference on Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données et l’importance des outils de modélisation pour les « DTS » (Difficult-to-Study radioelements): cas du Radium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamissou Mohaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du GDR SciNEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a separation method for difficult-to-measure radionuclides from nuclear decommissioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eya Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illarion Dovhyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Event 2 - Eurad 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-05562719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing environmental radionuclides tracking: High-resolution isotopic analysis using NanoSIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Darricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Verdier-Paoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garcia-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geochemistry (EAG); Geochemical Society (GS), Jul 2025, Prague, France. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2025.28439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes de séparation et de purification pour la quantification des radionucléides DTM dans l’acier activé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eya Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illarion Dovhyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Rencontres Jeunes Chercheur(e)s Energie Nucléaire &amp; Environnement GDR SciNEE et NEEDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-05562695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of halogen bonding on stability of astatine-211 labelled compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Danladi Mador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Yssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jy. Le Questel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées scientifiques du GDR Sigma-Hole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal migration of Uranium downstream of an old mining site, as determined by size-based fractionation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Rencontres Jeunes Chercheur(e)s Energie Nucléaire &amp; Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SciNEE et NEEDS, Jun 2025, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical speciation of radioelements at ultra-trace concentrations in solution: the cases of astatine and polonium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella del Nero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuklearchemie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourbaix diagram of astatine revisited: experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontres Rayonnement Radio-Chimie (R3C 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de modélisation moléculaire des radioéléments à Nantes : un reboot autour du radium ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamissou Mohaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Traces et ultra traces sortez du bois ! » du GDR SciNEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of stable lead isotopes for the identification of the sources and transport processes leading to the release of radioactive contaminants downstream of former uranium mine sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04169696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better understanding of radium lability in wetland soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Boudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gorny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference on Diffusive Gradients in Thin Films (DGT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Josselin Gorny; Hao Zhang, Oct 2023, Fontenay-aux-Roses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des paramètres chimiques et radiologiques mesurés dans les sources minérales d'Auvergne sur la fréquence de déformations du cavum de Planothidium fréquentissimum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kolovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41e colloque de l‘Association des Diatomistes de Langue Française (ADLAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-04264476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum chemical topology to rationalize the relativistic effects in molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVI International Congress of Theoretical Chemists of Latin Expression (Quitel 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring 226Ra concentration in soil pore waters by means of Diffusive Equilibrium in Thin-films: is it still an analytical challenge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Boudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gorny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delauney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference on Diffusive Gradients in Thin Films (DGT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Josselin Gorny; Hao Zhang, Oct 2023, Fontenay-aux-Roses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison halogène impliquant l’astate : échelle expérimentale de basicité et caractérisation théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jy. Le Questel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique autour de l'étude de liaisons non-covalentes impliquant un sigma-hole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo stability of 211At-radiopharmaceuticals: on the impact of halogen bond formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Yssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jy. Le Questel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Théorie, Modélisation et Simulations (JTMS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la radioactivité d’origine naturelle sur la structure de communautés bactériennes des sédiments de sources minérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Holub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Vesvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-A. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres Rayonnement Radio-Chimie (R3C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Chimie de Nice, Aug 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-04264466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mécanique quantique et relativiste en médecine nucléaire appliquée au radium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamissou Mohaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIèmes Rencontres des Chimistes Théoriciens Francophones (RCTF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial diversity characterization of naturally radioactive mineral springs: Role of these bacterial communities in uranium biogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Holub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Vesvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-A. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on High Level Environmental Radiation Areas (ICHLERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-04264424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT OF RADIOACTIVITY ON MICROORGANISMS LIVING IN MINERAL SPRINGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradeep Angia Siriam Ram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lory-Anne Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHLERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nc0000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation exposure of microorganisms living in radioactive mineral springs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Kolovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna-Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Lanouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Nuclear Physics Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. pp.04001, </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202226104001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of stable lead isotopes for the identification of the sources and transport processes leading to the release of radioactive contaminants downstream of former uranium mine sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille del Nero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Nuclear Chemistry Congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lanzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-03881271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium speciation and transport behavior in the wetland of the former extraction mine of Rophin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERPW-2022 European Radiation Protection Week 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation exposure of microorganisms living in radioactive mineral springs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kolovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-A. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on High Level Environmental Radiation Areas (ICHLERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-04264438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation exposure of microorganisms living in radioactive mineral springs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Kolovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna-Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Lanouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Symposium of the Hellenic Nuclear Physics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Athens, Greece. pp.68-74, </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/hnps.3585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halogen bond interactions involving 211At-radiopharmaceuticals: indications of influence on in vivo stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Yssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jy. Le Questel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du Pôle Ouest du Réseau Français de Chimie Théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a cost-effective methodology to study Ra(II) chemistry in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamissou Mohaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du Pôle Ouest du Réseau Français de Chimie Théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et bénéfices de l'eau sur un territoire uranifère; la nécessité de croiser les savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique 4 : Risques, Résilience et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academie 3: Espace, Environnement, Risques et Résilience, Dec 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of bacterial communities in several naturally radioactive mineral sources in Auvergne (Massif Central, France) and their role in uranium biogeochemistry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Holub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Vesvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lory-Anne Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5éme colloque des Zones Ateliers – CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En distanciel, cause Covid-19, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a stronger halogen bond involving At — Investigation of halogen-bonded adducts of AtI and Bu3PO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFP 2019 : 25ème Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02289765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a stronger halogen bond involving At — Investigation of halogen-bonded adducts of AtI and Bu3PO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANC 2019 : 2nd International Conference on Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02289745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new rapid protocol for $^{226}$Ra separation and preconcentration in natural water samples using molecular recognition technology for ICP-MS analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Verlinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Budapest, Hungary. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is old is new: production and purification of polonium from bismuth using TBP and TBP resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Younes,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Alliot,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ac Bonraisin,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mokili,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">257th National Meeting of the American-Chemical-Society (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">URANIUM BEHAVIOR IN CALLOVO-OXFORDIAN CLAY ROCK FORMATION; FROM LABORATORY-DERIVED MODELS TO IN-SITU KD VALUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2019 : 17th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a stronger halogen bond involving At — Investigation of halogen-bonded adducts of AtI and Bu3PO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02289757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchangeable and Non-Exchangeable Organically Bound Tritium (E-OBT and NE-OBT) forms exploration by isotopic exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Organically Bound Tritium (OBT) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Constanta, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02291294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium Lability in soils downstream a former mine (France) using a coupled DGT/DET approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Landesman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGT 2019 : 6th Conference on Diffusive Gradients in Thin Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la répartition du 210Po par extraction séquentielle dans des échantillons de sols miniers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Hong-Hanh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe den Auwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02289899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">210Po sequential extraction applied to uranium mining wetland soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Hong-Hanh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe den Auwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances Techniques in Actinides Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02289904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE Rophin SITE IN FRANCE - a PLACE To CONDUCT INTERDISCIPLINARY RESEARCH ON NORM/TeNORM-RELATED ISSUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Radiological Protection Rearch Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rovinj, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Polonium-210 a Good Indicator for Anthropogenic Radioactivity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mokili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hunter-College Symposium on Radiometals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, New-York, United States. pp.356-360, </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cbr.2018.2496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal uranium records of oak tree rings (QuercusPetraea) by(LA)-HR-ICP-MS from a former uranium mining site (Rophin,France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Loni Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECRRC 2018 : 1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal uranium records of oak tree rings (QuercusPetraea) by(LA)-HR-ICP-MS from a former uranium mining site (Rophin,France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hassan Loni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmist-2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs relativistes pour l'identification de nouvelles espèces chimiques aux ultra-traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Teze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Chimistes Théoriciens Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01949497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astatine: Halogen or Metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Radiochemical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Marianske Lazne, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Diffusive Gradients in Thin Films technique to the determination of polonium in natural water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Asia-Pacific Symposium on Radiochemistry (APSORC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02289880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of Organically Bound Tritium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gégout Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.H. Lethi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReiMEI workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled exchange of labile organic tritium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gégout Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.H. Lethi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th OBT Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of polonium in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mokili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference on Po and radioactive Pb isotope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Kusadasi, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01255475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the surface reactivity of mineral phases constituting the Callovo-Oxfordian argilite by isotope exchange method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REIMEI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01160716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic tritium in the Loire River estuary & hydrogen lability in matrices of interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REIMEI workshop 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01117621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MD simulations of Cs+ adsorption on hydrated surfaces of illite, smectite, and interstratified illite/smectite clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey G. Kalinichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Loganathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice F. Ngouana-Wakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongyuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroClay-2015 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clay Minerals Society, Jul 2015, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01577718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cs+-Na+ exchange on interstratified illite/smectite minerals: Experimental study and molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongyuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey G. Kalinichev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd REIMEI Workshop (International Workshop on Specific Behavior of Anthropogenic Radionuclides at Solid Solution Interface: Implication for Migration and Remediation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01577784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic tritium in the Loire River estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Landesman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEBS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01154168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurement of Am at ultra-trace concentrations in environnemental samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7emes Journées de l'Ecole Doctorale 3MPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01202050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of spin-orbit coupling on the chemical bonding in At&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;: analysis via effective bond orders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WATOC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Santiago de Chile, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de spéciation d'isotopes radioactifs innovants à l'échelle des ultra-traces pour la médecine nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de TOXICOLOGIE NUCLÉAIRE ENVIRONNEMENTALE &amp; HUMAINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01135543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of astatine chemistry in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Radiochemical Conference, (Radchem 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, marianske, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01159756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la chimie de l'astate à l'aide de la modélisation moléculaire quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Bassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillon Verne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVes journées nationales de radiochimie et de chimie nucléaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01064349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Astatine chemistry in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Bassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahra Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd edition of the Nuclear Technologies for Health Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01159745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of spin-orbit coupling on the chemical bonding in At2 and AtO+: analysis via effective bond orders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. P. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WATOC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01075926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cation exchange on interstratified illite/smectite minerals: Experimental study and molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongyuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narasimhan Loganathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey G. Kalinichev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">248th American Chemical Society National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Socienty, Aug 2014, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of astatine chemistry in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th conference on isotopes and expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01064213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Astatine chemistry in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sabatié-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassal Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Innovative Personalized Radioimmunotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01159740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroplating of gallium for the production of gallium 68 for the nuclear medicine at Arronax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokili Marcel Bandombele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIPR 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term fate and transport of fission products and actinides in geosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRIFTING TRACERS BEHAVIOR INTO THE GROUNDWATER OF A FRENCH NUCLEAR WASTE DISPOSAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Razafindratsima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piscitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2013 : 14th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00911305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow Processes in Close-to-equilibrium Conditions for Radionuclides in Water/solid Systems of Relevance to Nuclear Waste Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 th EC Conference on the Management of Radioactive Waste EURADWASTE '13 EURADWASTE '13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the nature of the bonding in AtO+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Seydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TACC-2012 : Theory and Applications of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Pavia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00758845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the metallic character of astatine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Sabatie-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahra Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NRC-8, EuCheMS International Conference on Nuclear and Radiochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01157250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of RN in blood serum: a key issue in alpha therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEA "speciation" seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00758741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new route for polonium-210 production from a bismuth-209 target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mokili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NRC-8, EuCheMS International Conference on Nuclear and Radiochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01159725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in ELF analysis using relativistic two-component approach: an application to astatine compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quitel 2011, XXXVII Congress of Theoretical Chemists of Latin Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Riviera Maya, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00663419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering clay rock heterogeneity in radionuclide retention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Giffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Altmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clays in Natural &amp; Engineered Barriers for Radioactive Waste Confinement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00611656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of Model Radionuclides on Callovian-Oxfordian Clayey Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2011 : 13th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00663418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alendronate-doped Apatitic Cements as a Potential Technology for the Prevention of Osteoporotic Hip Fractures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Despas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Khairoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS spring meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pourbaix diagram of Astatine in aqueous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sabatie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of Radiochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Marianske Lazne, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00611654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the development of Astatine-radiolabelling protocols: exploring the metallic character of astatine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Seydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Topical Meeting on Isotopes for Medicine and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00611653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labelling of peptides and antibodies with Bi-213 for targeted alpha-radionuclide therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bruchertseifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st TARCC International Workshop on Targeted Radionuclide Therapy, “Advances in targeted radionuclides therapy”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration of Uranium in the presence of Natural Organic Matter Colloids in a Sandy Aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Huclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Der Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2009 : 12th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How relativistic effects control elemental Astatine chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on the Applic. Of Density Functional Theory in Chemistry and Physics (DFT09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet &amp;quot;Radio-isotopes et Santé&amp;quot; à Subatech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Huclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aubreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Radiochimie et Chimie Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00421203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scandium-DOTA complexe for a new PET/3gamma camera for medical applications and radio labelling studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faivre-Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Nuclear and Radiochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00292040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of complexation constants between Inorganic ligands and At(I) and At(III) species present at ultra-trace concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Huclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on nuclear and radiochemistry (NRC7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of 2,9-Dicarboxy-1, 10-Phenanthroline as Potential Chelate for the Synthesis of 230U-labeled Radioconjugates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bruchertseifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Repinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EANM´08 Annual Congress of the European Association of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00421194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation approach to describe bi-213 radiolabelling on CHX-DTPA-IgG conjugate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bruchertseifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Repinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Huclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Nuclear and Radiochemistry (NRC-7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00421191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexes de scandium pour de nouvelles applications en imagerie médicale et pour le radiomarquage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Huclier-Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Radiochimie et Chimie Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00421200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of 2,9-Dicarboxy-1, 10-Phenanthroline as Potential Chelate for the Synthesis of 230U-labeled Radioconjugates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bruchertseifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Repinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th conference on cancer therapy with antibodies and immunoconjugates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Parsippany, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00421193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation properties of Natural Organic Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Nationales de la Radiochimie / Chimie Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00290011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scandium-DOTA complexe for a new PET/3gamma camera for medical applications and radio labelling studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faivre-Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isotopes for Medecine and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00292041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of complexation constants between inorganic ligands and At(I) and At(III) species present at ultra-trace concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Huclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isotopes for Medicine and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00292042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of new injectable biomaterials containing bisphosphonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bouler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guicheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Interdisciplinary Research Conference on Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Oxford, United Kingdom. pp.1391-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of Se(IV) on compacted clay materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alhajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Fission and Activation Products in Nuclear Waste Disposal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Eu(III)/Cm(III) with polyacrylic acids : effect of pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rabung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2007 : 11th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00292044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel phosphate – phosphonate hybrid materials, applied to biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bujoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bouler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of Cs, Ni, Pb, Eu(III), Am(III), Cm, Ac(III), Tc(IV), Th, Zr, and U(IV) on MX 80 bentonite: An experimental approach to assess model uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Giffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Avignon, France. pp.627-636, </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2006.94.9-11.627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00117310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of trivalent metal ions with polyacrylic acid : effect of pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Nationales de la Radiochimie / Chimie Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00290013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical basis properties of 211-astatine, a potential radionuclide in alpha-immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chérel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euchems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Interaction of $SeO_3^{2-}$, $I^-$, $Cs^+$ AND $Ni^{2+}$ on Consolidated Bentonite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alhajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Interaction of $SeO_3^{2-}$, $I^-$, $Cs^+$ AND $Ni^{2+}$ on Consolidated Bentonite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alhajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clays in Natural &amp; Engineering Barriers for Radioactive Waste Confinement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the complexation properties of soluble humic substances and mineral -bound humic substances identical? An attempt of understanding using the model system Alumina/Polyacrylic Acid/M(III) (M=Eu, Cm).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rabung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Geckeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOMM, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations of colloids and Eu(II)/Ni(II) adsorption properties of the Callovo-Oxfordian claystone from Bure (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Azouazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Meeting Clays in Natural &amp; Engineered Barriers for Radioactive Waste Confinement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation d'agents thérapeutiques sur des matrices phosphocalciques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bouler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques SFC Bretagne Pays de la Loire – Batz sur Mer (F) – 23-25 Mai 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Batz sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention of toxic substances on consolidated porous systems. Characterization of the state of water by means of low field proton NMR and determination of Kd values using capillaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alhajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on sorption processes at oxide and carbonate mineral water interfaces - SOPRO 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Karlsruhe, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Eu with alumina-bound polyacrylic acid. Sorption, desorption and spectroscopic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rabung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Geckeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00107950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of Eu(IIII) by polyacrylic acid either free in solution or sorbed onto alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Bregenz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the understanding of the transfer of Eu (III) between Bacteria and Humic Substances either free in solution or adsorbed onto a mineral phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Bregenz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a new experimental design to investigate the concentration dependent diffusion of radionuclides in compacted bentonite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Bregenz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of Eu(III) onto Polymaleic acid either free in solution or sorbed onto alumina.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Nuclear and Radiochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Switzerland. pp.656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of actinide cations by carboxylated calix[4]arenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duplatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Asfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vicens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NRC4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of actinide and alkali metal cations by carboxylated calix[4]arenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duplatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Asfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vicens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">extraction of U(VI) and Np(V) by a calix[4]arene bearing carboxylic groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duplatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Asfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vicens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on the Separation of Ionic Solutes, SIS'93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Stara Lesna, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal Vectors of Uranium in Aqueous Environments: Case of the Former Mining Site of Rophin (Puy-de-Dôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Radioecology &amp; Environmental Radioactivity - ICRER 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of analytical protocol for difficult to measure radionuclides in metallic matrix; example of Zr-93 in stainless steel and Inconel metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mokili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bessaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cassette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere – Migration23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Diversity Downstream from a Former Uranium mine and in Waters from Naturally Radioactive Mineral Sources: Potential Role on Uranium Migration in the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Holub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Vesvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-04264449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly sensitive quantification of aquatic nanoparticles by LIBD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piscitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere (MIGRATION 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la radioactivité naturellement renforcée (NOR) sur les peuplements de diatomées actuelles et passées des sources minérales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lory-Anne Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauger Aude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Kolovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Elisabeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque des Zones Ateliers – CNRS 2000-2020, 20 ans de recherche du Réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLLUSOLS: diffuse contamination from land to sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bretesché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConSoil 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Antwerp, Belgium. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tritium speciation in environmental matrices by isotopic exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2019: 17th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02291303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéciation du tritium dans les échantillons de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECRR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal uranium records of oak tree rings (QuercusPetraea) by(LA)-HR-ICP-MS from a former uranium mining site (Rophin,France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hassan Loni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Workshop on Laser Ablation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate and behavior of tritium in environmental carbohydrates matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gégout Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.H. Lethi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2017 : 16th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ultra-trace concentration of americium in sediments by HR-ICP-MS following a simple extraction chromatography separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouini Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gégout Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokili Marcel Bandombele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVèmes Journées Nationales de Rodiochimie et de Chimie Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01448141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie spatiale multi-élémentaire sur cernes d'arbre par ICP-MS-HR laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. D. Sharhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVèmes Journées Nationales de Radiochimie et de Chime Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01448208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cs+ adsorption on hydrated surfaces of illite, smectite, and interstratified illite/smectite clays: Molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey G. Kalinichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Loganathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice F. Ngouana-Wakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongyuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01577722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration of tritium in The Loire River estuary: highlight on organically bound tritium in the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gégout Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2015 : 15th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Santa Fé, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective bond orders from spin-orbit configuration interaction approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers of Relativistic Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01154147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroplating Of Gallium-Nickel Alloy For TheProduction Of Gallium 68 At Arronax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokili Marcel Bandombele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCEBS-14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Calcutta, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of water molecules of the first solvation shell in modelling ligand-exchange reactions leading to AtO+ hydrolyzed species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sabatie-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Y. Le Questel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WATOC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01075918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; hydrolyzed species in ligand-exchange reactions including solvation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sabatie-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Y. Le Questel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6emes Journées de l'Ecole Doctorale 3MPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01154127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental setup for the determination of exchangeable hydrogen in environmental samples using deuterium and tritium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRER 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01117610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation, detection and quantification of the actinides in an environmental matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gégout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6emes Journées de l'Ecole Doctorale 3MPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01202043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination and speciation of anthropogenic tritium in the Loire River estuary (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01045028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction behavior of polonium-210 from HCl and HNO3 solution using tributyl phosphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandombele Marcel Mokili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01159734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined experimental and theoretical investigations of the heavy highlight electromobility. (I- and At-)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Ferrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarah Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les XIIIèmes Journées Nationales de Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nantes, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new route of production of Polonium-210</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mokili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARC IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Kailua Kona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01157245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of At- and AtO+ species in simple media by high performance ion exchange chromatography coupled to gamma detector. Application to astatine speciation in human serum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Sabatie-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Huclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NRC-8, EuCheMS International Conference on Nuclear and Radiochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Como, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01159728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation study of trivalent metal ions with Polyacrylic acid using mass spectrometry and fluorescence spectroscopy as speciation tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées Françaises de Spectrométrie de Masse, 4èmes Journées de la Société Française des Isotopes Stables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00292098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigations of Colloids and EU(III)/NI(II) Adsorption Properties of the Cavallova-Oxfordian Claystone from Bure (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Azouazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clays in Natural &amp; Engineering Barriers for Radioactive Waste Confinement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tours, France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the complexation properties of soluble humic substances and mineral -bound humic substances identical? An attempt of understanding using the model system Alumina/Polyacrylic Acid/M(III) (M=Eu, Cm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rabung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Geckeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Organic Matter Modeling (WOMM'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Toulon, France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00107935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioelement solubility, speciation and solid-solution partitioning in clay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th FECS conference on chemistry and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Bordeaux, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZA Territoires Uranifères : un observatoire de la vie sous rayonnement ionisant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zones Ateliers - Un réseau de recherches collaboratives, situées et engagées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-255, 2026, </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9232.ch13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model ligands (PAA), ANNEX 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert views on the state-of-the-art on humate complexation processes with recommendations for future studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Buckau, pp.annex 10, 2010, KIT Report FZKA 7465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligands polydentates et complexes métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Bodio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3037955. SUBATECH-Radiochimie. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01255471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction liquide-liquide des ions U(VI), Np(V) et Th(IV) par deux calix[4]arenes carboxyles et effet des ions alcalins Na$^+$ et K$^+$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chemical Physics [physics.chem-ph]. Université Louis Pasteur - Strasbourg I, 1996. English. </w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00019170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chimie des radio-isotopes; développement de nouvelles connaissances et valorisation sociétale pour la santé et l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université de Nantes, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00611668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId852"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35A2932D"/>
+    <w:nsid w:val="767596F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-montavon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3049-0106" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149319711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558238v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengqi Xu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Khalfallah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Nivesse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Happel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2025-0096" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584227v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9232.ch13" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05387652v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Mador" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Yssartier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Questel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphyschemau.5c00091" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Geckeis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki-Muresan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gaona" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106608" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515571v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rossi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahaya Hassan-Loni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Holub" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thi-Hong-Hanh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170692" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246763v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ribet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bailly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hassan Loni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mad&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.107093" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033005v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory-Anne Baker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kolovi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162270" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna-Rosa Fois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Lanouar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0292608" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097200v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.106925" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04304828v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamissou Mohaman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nj02103c" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074724v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grangeon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beuzeval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2023.105586" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979377v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G Biron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-023-05146-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776952v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01918" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578836v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boudias" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cazala" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pichon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2022.106812" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578833v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyuan Gao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyuan Chen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongqi Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.133402" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623475v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hassan Loni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.134307" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139246v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Nivesse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baglan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P&#233;ron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128676" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375306v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. David" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ribet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106280" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03290202v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Maingueneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Eychenne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gestin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.1c00327" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452239v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella del Nero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178510v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Sarr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyfeddine Rahali" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP05840H" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137943v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via M.S. Maia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bailly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Griv&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mad&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104844" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233404v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130526" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312159v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gomez Pech" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02133h" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03346537v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26154568" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137938v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baglan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121803" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02444757v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201901023" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095946v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Bassal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pardoue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Seydou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01553" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095931v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hassan-Loni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fichtner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141295" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02907213v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2020023" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095955v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Guo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905389" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557734v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Younes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alliot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jafar Sunga" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Bonraisin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mokili" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-020-07109-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008427v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-019-00946-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095945v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c04381" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406118v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larrue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2019.105709" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008174v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Ferrec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mellier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lef&#232;vre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boukhechba" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Janvier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.34395" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317374v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;pinay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2019.106010" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340286v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Robinet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.07.076" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391116v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verlinde" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorny" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khalfallah" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2019.02.003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004385v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP05690K" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01692191v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourr&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastor" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;gout" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reeves" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.136" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9LDZC1N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02484777v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pottier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b03003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004380v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ00484F" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01900710v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier-Markai" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Grivaud-Le Du" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle N&#8217;tsiba" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mougin-Degraef" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2018.08.065" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01769551v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teze" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-018-0011-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01536735v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G Gouin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Andr&#233;-Joyaux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Peumery" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC03198J" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01500460v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Younes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alliot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mokili" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2017.1279917" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03346519v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru-Claudiu Sergentu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Kalichuk" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02614-2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01334149v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Debure" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2017.01.043" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274072v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504403" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-042R2B1V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891865v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Jin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Su" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijun Guo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.04.001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01414904v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra F Ayed" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques F Barbet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.082" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPR87LTW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01365268v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire G&#233;gout" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reeves" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Rousseau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.04.003" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01447927v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05028J" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01365258v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hazotte" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.02.024" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01312975v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24326" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RW14KSZQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01405047v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201608746" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GZ6P7G4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01123856v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913738" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391170v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verron" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Leferrec" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2015.05.027" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01117601v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Razafindratsima" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piscitelli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schneider" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.11.021" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHLP9FXG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258801v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amaouch" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1120361" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142154v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilme" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault Eric" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500762n" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01070026v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Jin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.06.096" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01010060v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2013-2171" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154526v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Robinet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.08.008" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206903v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sounalet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Audouin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.072" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204905v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Razafindratsima" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.07.034" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01065811v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanlv Ye" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Y. Chen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11426-014-5120-0" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00944913v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bailly" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bessaguet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.10.023" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTB9DTQW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804191v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ayed" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3099413" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00840063v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seydou" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;al" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galland" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp401759p" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231233v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra Ayed" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406803e" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677678v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Du" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabatie" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morgenstern" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2011.12.011" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00757351v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ansoborlo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Den Auwer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich Leggett" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Menetrier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx300072w" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00681129v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pottier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2012.01.052" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00758728v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct300558k" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723533v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rabung" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT30230F" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608513v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schnitzler" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Despas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Khairoun" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mellier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2010.09.017" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSGPF6DF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01586060v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP20512A" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00617427v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mougin-Degraef" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Patrick Botosoa" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rauscher" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faivre-Chauvet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2011.1871" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00660910v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tan" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1dt10740b" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00450808v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Repinc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Apostolidis" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruchertseifer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abbas" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b918426k" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DA5D087775D4BBB0374A296A78BEF021EF92B6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00450771v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renault" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mokili" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ch&#233;rel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9077008" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00611648v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;vel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Bodio" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grosjean" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Meslin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1219813" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00611649v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yang" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huang" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Y. Guo" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2010.1784" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00437715v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Fan" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Tan" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Li" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.K. Wang" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Wu" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450893v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2009.08.010" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00382729v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2009.1590" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450881v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.09.014" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00382733v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Asfari" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2008.12.005" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN7BRHVZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00369015v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#252;tzenkirchen" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alhajji" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.M. Kedziorek" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2008.09.014" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02VXSH5B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00356707v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fattahi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2008.1514" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00339580v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouby" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Geckeis" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.08.037" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008065v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Chretien" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mallinger" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Zammattio" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Grognec" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Paris" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.01.028" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7ZFM9F9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00128627v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Markai" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.09.037" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320894v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bujoli" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussiere" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laib" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janvier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069075v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poineau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.5.291" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110680v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennig" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.04.053" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092920v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bujoli" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussi&#232;re" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia La&#239;b" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsolidstchem.2005.11.039" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00097254v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es052483i" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022455v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00107386v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galindo" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.5.275" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017044v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussi&#232;re" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. La&#239;b" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alonso" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b503680a" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XG6M8VSN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025855v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chr&#233;tien" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zammattio" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Grognec" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cahingt" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0480141" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T5LN0X2W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025873v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0301626" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZPC46S4G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025910v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024771410467" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DTXLQTPH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025906v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Markai" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00096-1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FNGLZLC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021557v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025908v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b210466k" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025947v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vichot" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ouvrard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Musikas" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025940v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025948v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es010312h" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8R2Q9D4V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011803v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nehlig" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007471v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansel" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seibert" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Keller" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Kratz" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001254v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barakat" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burgard" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vincens" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005624v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duplatre" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vicens" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005143v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015283v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015284v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-05562434v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Abed" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illarion Dovhyi" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362647v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Custodio" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danladi Mador" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouanet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074717v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Darricau" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Geng" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jaegler" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05362175v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361633v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-05562719v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05424339v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Al&#233;on" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sellier" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Verdier-Paoletti" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.28439" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-05562695v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361583v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy. Le Questel" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120503v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaillou" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouby" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Geyer" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Muller" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367178v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367210v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367194v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692152v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04264476v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Baker" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Voldoire" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allain" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kolovi" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367579v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04169696v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692084v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delauney" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemet" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367575v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872622v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Angia Siriam Ram" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nc0000" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367595v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04264424v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Holub" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sergeant" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Vesvres" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallet" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-A. Baker" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367590v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04264466v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Vesvres" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A. Baker" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842676v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Nivesse" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Landesman" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martin" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Arnold" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sachs" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03881271v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille del Nero" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644991v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/hnps.3585" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04264438v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maigne" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauger" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Biron" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367592v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367597v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111684v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313886v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sergeant" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vesvres" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299327v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lerouge" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299370v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Younes," TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alliot," TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Bonraisin," TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mokili," TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992065v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289757v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289745v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289765v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297612v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02291294v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299243v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289904v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hong-Hanh Le" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michel" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289899v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299272v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Loni Hassan" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chardon" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391109v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cbr.2018.2496" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299252v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299246v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01949497v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289880v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419423v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;gout Claire" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Lethi" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pastor" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419415v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01255475v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01160716v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01117621v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154168v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01202050v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Jouini" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577784v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey G. Kalinichev" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577718v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loganathan" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice F. Ngouana-Wakou" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218767v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01135543v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01064349v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillon Verne" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159756v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159745v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01075926v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. P. Gomes" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vallet" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204893v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narasimhan Loganathan" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01064213v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373482v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokili Marcel Bandombele" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159740v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassal Fadel" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158682v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00911305v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piscitelli" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schneider" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158680v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vandenborre" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00758741v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00758845v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01157250v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabatie-Gogova" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159725v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00663419v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pilm&#233;" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00611656v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giffaut" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altmann" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00663418v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640846v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouillon" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00611654v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Julienne" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00611653v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451263v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450988v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cointe" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Der Lee" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451259v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451254v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292040v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faivre-Chauvet" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421200v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421194v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421191v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421203v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beasse" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubreton" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421193v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292042v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deniaud" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292041v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290011v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451324v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bouler" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guicheux" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450993v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450996v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bouler" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tellier" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292044v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00117310v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moisan" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.9-11.627" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290013v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110711v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110708v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110707v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450923v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022756v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azouazi" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079746v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bouler" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024106v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00107950v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110700v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110704v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110703v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450982v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451251v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451243v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451212v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04264449v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04217956v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verron" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Dia" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018019v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beauger Aude" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Elisabeth" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02049970v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besnard" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02291303v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419405v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299287v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419390v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01448141v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouini Ameur" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01448208v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Sharhom" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577722v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419368v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fourr&#233;" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154147v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154127v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabatie-Gogova" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Le Questel" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399735v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01075918v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01202043v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01117610v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siclet" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01045028v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159734v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bandombele Marcel Mokili" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273504v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Ferrec" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarah Ayed" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01157245v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159728v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292098v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monteau" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Bizec" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110698v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00107935v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110694v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450947v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01255471v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019170v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00611668v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-montavon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3049-0106" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149319711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558238v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengqi Xu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Khalfallah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Nivesse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Happel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2025-0096" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525517v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Darricau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Al&#233;on" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Verdier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ja00337g" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05387652v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Mador" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Yssartier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Questel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphyschemau.5c00091" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Geckeis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki-Muresan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gaona" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106608" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416206v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganlin Zu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zishuo Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Yao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c04623" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167661v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihua He" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Sushko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; H&#252;bner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Foerstendorf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Steudtner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-93350-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416214v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuro Arnold" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Sachs" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c04144" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Rivonkar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boss&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mokili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2024.102960" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515571v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rossi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahaya Hassan-Loni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Holub" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thi-Hong-Hanh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170692" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04304417v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pardoue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3md00579h" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574503v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Geng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suhard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134416" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656550v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boudias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Qu&#233;met" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delaunay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2024.110971" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747556v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2024.107547" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678626v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Ting-Shyang Wei" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindy Kluge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Flemming" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.116893" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sergeant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bailly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1423342" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033005v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory-Anne Baker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kolovi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162270" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246763v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ribet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bailly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hassan Loni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mad&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.107093" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195040v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna-Rosa Fois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Lanouar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0292608" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04304828v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamissou Mohaman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nj02103c" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097200v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.106925" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074724v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grangeon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beuzeval" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2023.105586" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979377v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G Biron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-023-05146-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776952v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01918" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578836v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cazala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pichon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2022.106812" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623475v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hassan Loni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.134307" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578833v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyuan Gao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyuan Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongqi Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.133402" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178510v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Sarr" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyfeddine Rahali" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP05840H" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375306v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. David" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ribet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106280" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03290202v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Maingueneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Eychenne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gestin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.1c00327" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139246v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Nivesse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baglan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P&#233;ron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128676" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452239v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella del Nero" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137943v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via M.S. Maia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Griv&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mad&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104844" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233404v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130526" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312159v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gomez Pech" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02133h" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137938v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baglan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121803" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03346537v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26154568" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095955v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Guo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905389" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02444757v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201901023" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095931v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hassan-Loni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fichtner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141295" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095946v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Bassal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Seydou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01553" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02907213v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2020023" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557734v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Younes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alliot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jafar Sunga" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Bonraisin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-020-07109-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008427v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-019-00946-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095945v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c04381" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406118v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larrue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2019.105709" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008174v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Ferrec" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mellier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lef&#232;vre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boukhechba" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Janvier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.34395" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317374v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;pinay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2019.106010" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340286v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Robinet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.07.076" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391116v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verlinde" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorny" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khalfallah" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2019.02.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01900710v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier-Markai" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Grivaud-Le Du" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle N&#8217;tsiba" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mougin-Degraef" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2018.08.065" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004380v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ00484F" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02484777v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pottier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b03003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01692191v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourr&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastor" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;gout" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reeves" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.136" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9LDZC1N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004385v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP05690K" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01769551v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teze" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-018-0011-1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01536735v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G Gouin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Andr&#233;-Joyaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Peumery" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC03198J" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01500460v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Younes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alliot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mokili" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2017.1279917" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01334149v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Debure" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2017.01.043" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03346519v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru-Claudiu Sergentu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Kalichuk" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02614-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274072v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504403" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-042R2B1V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891865v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Jin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Su" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijun Guo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.04.001" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45S2XM08-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01414904v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra F Ayed" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques F Barbet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.082" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPR87LTW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01365268v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire G&#233;gout" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reeves" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Rousseau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.04.003" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VJNKJ71-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01447927v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05028J" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01405047v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201608746" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GZ6P7G4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01312975v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24326" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RW14KSZQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01365258v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hazotte" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.02.024" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8S6G5CB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01117601v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Razafindratsima" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piscitelli" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schneider" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.11.021" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHLP9FXG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01123856v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913738" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391170v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verron" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Leferrec" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2015.05.027" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP5Z7909-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258801v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amaouch" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1120361" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00944913v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bailly" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bessaguet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.10.023" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTB9DTQW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206903v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sounalet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Audouin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.072" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01010060v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2013-2171" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154526v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Robinet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.08.008" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142154v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilme" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault Eric" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500762n" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01070026v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Jin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.06.096" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01065811v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanlv Ye" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Y. Chen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11426-014-5120-0" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204905v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Razafindratsima" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.07.034" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804191v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ayed" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3099413" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00840063v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seydou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;al" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galland" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp401759p" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231233v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra Ayed" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406803e" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00681129v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pottier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2012.01.052" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00758728v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct300558k" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00757351v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ansoborlo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Den Auwer" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich Leggett" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Menetrier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx300072w" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677678v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Du" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabatie" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morgenstern" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2011.12.011" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723533v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rabung" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT30230F" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608513v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schnitzler" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Despas" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Khairoun" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mellier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2010.09.017" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSGPF6DF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01586060v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP20512A" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00617427v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mougin-Degraef" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Patrick Botosoa" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rauscher" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faivre-Chauvet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2011.1871" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00660910v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tan" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1dt10740b" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00450808v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Repinc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Apostolidis" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruchertseifer" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abbas" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b918426k" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DA5D087775D4BBB0374A296A78BEF021EF92B6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00450771v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renault" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mokili" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ch&#233;rel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9077008" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00611648v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;vel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Bodio" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grosjean" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Meslin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1219813" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00611649v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yang" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huang" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Y. Guo" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2010.1784" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450893v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2009.08.010" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00437715v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Fan" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Tan" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Li" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.K. Wang" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Wu" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450881v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.09.014" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00382729v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherel" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2009.1590" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00382733v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Asfari" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2008.12.005" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN7BRHVZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00369015v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#252;tzenkirchen" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alhajji" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.M. Kedziorek" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2008.09.014" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02VXSH5B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00356707v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fattahi" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2008.1514" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00339580v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouby" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Geckeis" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.08.037" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008065v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Chretien" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mallinger" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Zammattio" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Grognec" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Paris" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.01.028" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7ZFM9F9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00128627v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Markai" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.09.037" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069075v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poineau" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.5.291" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110680v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennig" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janvier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.04.053" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320894v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bujoli" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussiere" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laib" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00097254v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es052483i" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092920v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bujoli" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussi&#232;re" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia La&#239;b" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsolidstchem.2005.11.039" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022455v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00107386v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billard" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galindo" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.5.275" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017044v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussi&#232;re" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. La&#239;b" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alonso" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b503680a" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XG6M8VSN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025855v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chr&#233;tien" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zammattio" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Grognec" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cahingt" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0480141" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T5LN0X2W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025873v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0301626" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZPC46S4G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025906v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Markai" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00096-1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FNGLZLC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025910v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024771410467" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DTXLQTPH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021557v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025908v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b210466k" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025947v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vichot" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ouvrard" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Musikas" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025940v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025948v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es010312h" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8R2Q9D4V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011803v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nehlig" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007471v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansel" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seibert" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Keller" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Kratz" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001254v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barakat" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burgard" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vincens" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005143v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duplatre" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005624v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vicens" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015283v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015284v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-05562434v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Abed" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illarion Dovhyi" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05362175v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Custodio" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danladi Mador" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouanet" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362647v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074717v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jaegler" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299678v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaillou" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouby" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Geyer" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia M&#252;ller" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361633v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-05562719v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05424339v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Verdier-Paoletti" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.28439" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-05562695v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361583v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy. Le Questel" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120503v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Muller" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367178v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367210v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367194v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04169696v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692152v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04264476v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Baker" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Voldoire" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allain" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kolovi" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367579v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692084v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delauney" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367575v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367590v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04264466v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Holub" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sergeant" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Vesvres" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallet" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A. Baker" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367595v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04264424v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Vesvres" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-A. Baker" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872622v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Angia Siriam Ram" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nc0000" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863954v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202226104001" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03881271v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille del Nero" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842676v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Nivesse" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Landesman" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martin" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Arnold" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sachs" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04264438v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maigne" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauger" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Biron" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644991v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/hnps.3585" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367592v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367597v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111684v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313886v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vesvres" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289765v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289745v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992065v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299370v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Younes," TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alliot," TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Bonraisin," TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mokili," TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299327v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lerouge" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289757v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02291294v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297612v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289899v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hong-Hanh Le" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michel" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289904v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299243v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391109v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cbr.2018.2496" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299272v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Loni Hassan" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chardon" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299252v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01949497v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299246v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289880v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419423v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;gout Claire" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Lethi" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pastor" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419415v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01255475v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01160716v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01117621v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577718v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey G. Kalinichev" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loganathan" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice F. Ngouana-Wakou" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577784v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154168v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01202050v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Jouini" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218767v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01135543v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159756v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01064349v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillon Verne" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159745v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01075926v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. P. Gomes" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vallet" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204893v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narasimhan Loganathan" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01064213v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159740v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassal Fadel" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373482v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokili Marcel Bandombele" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158682v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00911305v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piscitelli" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schneider" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158680v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vandenborre" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00758845v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01157250v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabatie-Gogova" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00758741v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159725v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00663419v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pilm&#233;" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00611656v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giffaut" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altmann" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00663418v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640846v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouillon" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00611654v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Julienne" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00611653v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451263v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450988v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cointe" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Der Lee" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451259v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421203v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beasse" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubreton" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292040v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faivre-Chauvet" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451254v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421194v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421191v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421200v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421193v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290011v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292041v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292042v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deniaud" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451324v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bouler" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guicheux" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450993v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292044v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450996v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bouler" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tellier" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00117310v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moisan" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.9-11.627" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290013v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110711v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110707v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110708v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450923v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022756v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azouazi" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079746v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bouler" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024106v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00107950v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110700v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110704v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110703v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450982v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451251v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451243v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451212v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935602v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590685v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessaguet" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassette" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04264449v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04217956v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verron" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Dia" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018019v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beauger Aude" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Elisabeth" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02049970v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besnard" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02291303v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419405v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299287v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419390v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01448141v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouini Ameur" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01448208v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Sharhom" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01577722v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419368v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fourr&#233;" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154147v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399735v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01075918v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabatie-Gogova" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Le Questel" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154127v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01117610v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siclet" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01202043v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01045028v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159734v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bandombele Marcel Mokili" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273504v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Ferrec" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarah Ayed" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01157245v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159728v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292098v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monteau" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Bizec" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110698v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00107935v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110694v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584227v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9232.ch13" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450947v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01255471v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019170v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00611668v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>