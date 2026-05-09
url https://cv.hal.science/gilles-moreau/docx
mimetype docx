--- v0 (2026-04-04)
+++ v1 (2026-05-09)
@@ -447,118 +447,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les images, un autre regard sur l’apprentissage et l’enseignement professionnel</w:t>
+                <w:t xml:space="preserve">Introduction. L’enseignement agricole, une mosaïque en recomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Lembré</w:t>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, L’apprentissage et l’enseignement professionnel en images, 9, </w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L'enseignement agricole, un chantier d'avenir, 3-2020 (151), pp.7-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/itti.425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.8382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04400953v1</w:t>
+                <w:t xml:space="preserve">hal-04293589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images de l’apprentissage, apprentissage du mirage ?</w:t>
               </w:r>
@@ -655,118 +655,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. L’enseignement agricole, une mosaïque en recomposition</w:t>
+                <w:t xml:space="preserve">Les images, un autre regard sur l’apprentissage et l’enseignement professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+                <w:t xml:space="preserve">Stéphane Lembré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, L'enseignement agricole, un chantier d'avenir, 3-2020 (151), pp.7-22. </w:t>
+              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L’apprentissage et l’enseignement professionnel en images, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.8382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/itti.425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04293589v1</w:t>
+                <w:t xml:space="preserve">halshs-04400953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Les défis de l’apprentissage en Allemagne</w:t>
               </w:r>
@@ -1378,51 +1378,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement agricole, un chantier d'avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2594,51 +2594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036439v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.281.0119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036754v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ger.005.0264" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046547v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.048.0198" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036467v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.046.0021" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400953v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lembr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.425" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825659v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pierrel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lamamra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Duc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.517" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293589v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Benet Rivi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8382" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597444v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Granato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.7326" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186322v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4636" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186745v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2692" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217009v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guyon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046650v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046725v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046768v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294904v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8377" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125878v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Depoilly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;gourdie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036351v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/catalogue/sasseoir-et-se-regarder-passer-itineraires-dun-sociologue-de-province/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/disp.morea.2022.01" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217006v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980880v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.depol.2023.01.0021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036639v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Salze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036712v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983908v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283605v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Michoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Douat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bof" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524986v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036439v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.281.0119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036754v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ger.005.0264" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046547v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.048.0198" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036467v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.046.0021" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Benet Rivi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8382" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825659v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pierrel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lamamra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Duc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.517" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400953v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lembr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.425" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597444v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Granato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.7326" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186322v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4636" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186745v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2692" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217009v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guyon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046650v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046725v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046768v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294904v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8377" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125878v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Depoilly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;gourdie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036351v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/catalogue/sasseoir-et-se-regarder-passer-itineraires-dun-sociologue-de-province/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/disp.morea.2022.01" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217006v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980880v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.depol.2023.01.0021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036639v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Salze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036712v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983908v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283605v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Michoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Douat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bof" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524986v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>