--- v0 (2026-03-09)
+++ v1 (2026-05-05)
@@ -720,572 +720,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uneven Terrain Mapping Using an Instrumented Reconfigurable Vineyard Harvester</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanny Stephant</w:t>
+                <w:t xml:space="preserve">Cartographie de terrain naturel par un tracteur vendangeur reconfigurable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanny Stéphant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mourioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.6</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918961v1</w:t>
+                <w:t xml:space="preserve">hal-03440624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de terrain naturel par un tracteur vendangeur reconfigurable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanny Stéphant</w:t>
+                <w:t xml:space="preserve">Uneven Terrain Mapping Using an Instrumented Reconfigurable Vineyard Harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanny Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mourioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">XXI Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440624v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the prediction of all-terrain vehicles rollover</w:t>
+                <w:t xml:space="preserve">A decoupled non-linear observer to estimate the 3D pose of a vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanny Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mourioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 9th France-Japan &amp; 7th Europe-Asia Congress on and Research and Education in Mechatronics (REM), 2012 13th Int'l Workshop on Mechatronics (MECATRONICS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MECATRONICS.2012.6450988⟩</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Communications, Computing and Control Applications (CCCA), 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Marseille, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCCA.2012.6417927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855493v1</w:t>
+                <w:t xml:space="preserve">hal-00855687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de terrain naturel par véhicule reconfigurable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">About the prediction of all-terrain vehicles rollover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Meizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanny Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mourioux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Meizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Automatique et Automobile</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 9th France-Japan &amp; 7th Europe-Asia Congress on and Research and Education in Mechatronics (REM), 2012 13th Int'l Workshop on Mechatronics (MECATRONICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France. pp.56-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MECATRONICS.2012.6450988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918970v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decoupled non-linear observer to estimate the 3D pose of a vehicle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartographie de terrain naturel par véhicule reconfigurable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanny Stephant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mourioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meizel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mourioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Communications, Computing and Control Applications (CCCA), 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Automatique et Automobile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Valenciennes, France. pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCCA.2012.6417927⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00855687v1</w:t>
+                <w:t xml:space="preserve">hal-00918970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du &amp;quot;Zero Moment point&amp;quot; pour le diagnostic de renversement de véhicules</w:t>
               </w:r>
@@ -1693,230 +1693,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-level architecture controlling robots from autonomy to teleoperation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A modular architecture for autonomus and tele-operated medical robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mourioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mourioux</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First National Workshop on Control Architectures of Robots : sofware approaches and issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Montpellier, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">MICCAI' 2006 - Medical robotics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Copenhagen, Denmark. pp.PP. 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00660388v1</w:t>
+                <w:t xml:space="preserve">hal-00659301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modular architecture for autonomus and tele-operated medical robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-level architecture controlling robots from autonomy to teleoperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mourioux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI' 2006 - Medical robotics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Copenhagen, Denmark. pp.PP. 1-8</w:t>
+              <w:t xml:space="preserve">First National Workshop on Control Architectures of Robots : sofware approaches and issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Montpellier, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659301v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omni-directional robot with spherical orthogonal wheels: concepts and analyses</w:t>
               </w:r>
@@ -1941,51 +1941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics and Automation, 2006. ICRA 2006. IEEE International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Orlando-Floride, United States. pp. 3374-3379, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2439,51 +2439,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fuseiller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourioux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Duno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-022-01221-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290404v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Han" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Stephant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.47.321-337" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A37FF90BA053E9CB145DFBE069B0B14110B18C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Novales" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poisson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.42.403-422" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939618v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290397v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meizel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.540" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918961v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440624v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny St&#233;phant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855493v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2012.6450988" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918970v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855687v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peyraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCCA.2012.6417927" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918951v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855665v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658637v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Josserand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659782v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couverture" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIG.2007.127" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00660388v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659301v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vieyres" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1642217" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659757v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotos Voskarides" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotoris Avgousti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Kassinopoulos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorges Florides" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Pattichis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060522-3-FR-2904.00059" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920627v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Canou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1302484" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fuseiller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourioux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Duno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-022-01221-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290404v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Han" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Stephant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.47.321-337" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A37FF90BA053E9CB145DFBE069B0B14110B18C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Novales" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poisson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.42.403-422" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939618v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290397v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meizel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.540" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440624v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny St&#233;phant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918961v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855687v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peyraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCCA.2012.6417927" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855493v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2012.6450988" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918970v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918951v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855665v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658637v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Josserand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659782v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couverture" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIG.2007.127" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659301v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vieyres" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00660388v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1642217" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659757v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotos Voskarides" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotoris Avgousti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Kassinopoulos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorges Florides" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Pattichis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060522-3-FR-2904.00059" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920627v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Canou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1302484" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>