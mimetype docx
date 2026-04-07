--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -248,222 +248,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans le labyrinthe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pourquoi ce dossier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Genel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kupiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Muhlmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astérion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/asterion.10408⟩</w:t>
+              <w:t xml:space="preserve">Prismes. Théorie critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 5 (1), pp.11-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/prism.005.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908432v1</w:t>
+                <w:t xml:space="preserve">hal-04907040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi ce dossier ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dans le labyrinthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Muhlmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prismes. Théorie critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Vol. 5 (1), pp.11-16. </w:t>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/prism.005.0011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/asterion.10408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907040v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rupture anthropologique liée à la pandémie de Covid-19</w:t>
               </w:r>
@@ -958,710 +958,710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Théorie critique et la question politique</w:t>
+                <w:t xml:space="preserve">Micrologie et “totalité sociale”. Adorno sociologue de l’intervalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prismes. Théorie critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 1, pp.51-69</w:t>
+              <w:t xml:space="preserve">, 2018, 1, pp.137-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529484v1</w:t>
+                <w:t xml:space="preserve">hal-02529496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health professionals prepared for the future. Why Social Sciences and Humanities teaching in Medical Faculties matter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trump le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedEdPublish</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Prismes. Théorie critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.251-256</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01908641v1</w:t>
+                <w:t xml:space="preserve">hal-02529503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trump le monde</w:t>
+                <w:t xml:space="preserve">La Théorie critique et la question politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prismes. Théorie critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 1, pp.251-256</w:t>
+              <w:t xml:space="preserve">, 2018, 1, pp.51-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529503v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’indirect libre. À partir de L’Utopie de Thomas More à Walter Benjamin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health professionals prepared for the future. Why Social Sciences and Humanities teaching in Medical Faculties matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lechopier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lefève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Poma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lignes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lignes.056.0079⟩</w:t>
+              <w:t xml:space="preserve">MedEdPublish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15694/mep.2018.0000195.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529437v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01908641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micrologie et “totalité sociale”. Adorno sociologue de l’intervalle</w:t>
+                <w:t xml:space="preserve">L’indirect libre. À partir de L’Utopie de Thomas More à Walter Benjamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prismes. Théorie critique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lignes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La sommation utopique, 56 (2), pp.79-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lignes.056.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529496v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adorno et le mythe du donné. Connaissance, expérience, société</w:t>
+                <w:t xml:space="preserve">Laïcité, éducations, diversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Zoïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825686v1</w:t>
+                <w:t xml:space="preserve">hal-02530672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vous avez dit : « Mettre en œuvre le principe de laïcité de manière éthique et responsable » ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adorno et le mythe du donné. Connaissance, expérience, société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Veran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tréma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/trema.2699⟩</w:t>
+              <w:t xml:space="preserve">Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 113 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/philo.113.0058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530721v1</w:t>
+                <w:t xml:space="preserve">hal-01825686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laïcité, éducations, diversité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vous avez dit : « Mettre en œuvre le principe de laïcité de manière éthique et responsable » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Véran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Zoïa</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Veran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tréma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 37, pp.1-4</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, Laïcité, éducations, diversité, 37, pp.22-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trema.2699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530672v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le souvenir de la nature dans le sujet ». Une actualité de La Dialectique de la raison</w:t>
               </w:r>
@@ -1820,312 +1820,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théorie critique de la nature</w:t>
+                <w:t xml:space="preserve">Enseigner les sciences humaines et sociales en faculté de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers une théorie éco-critique. Écologie, marxisme, Théorie critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH Sud, Nov 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Médecine, SHS et enseignement : une interdisciplinarité en pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIHM; Chaire SVT, Dec 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04944671v1</w:t>
+                <w:t xml:space="preserve">hal-04944674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parler de « totalité des expositions » a-t-il un sens ?</w:t>
+                <w:t xml:space="preserve">Théorie critique de la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire permanent de l’Institut ExposUM Axe « interface sciences-société »</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vers une théorie éco-critique. Écologie, marxisme, Théorie critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Sud, Nov 2024, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943296v1</w:t>
+                <w:t xml:space="preserve">hal-04944671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner les SHS en DFASM3</w:t>
+                <w:t xml:space="preserve">Parler de « totalité des expositions » a-t-il un sens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Congrès du Collège des humanités médicales : « Des airs, des eaux, des lieux au XXIe siècle. Enseigner les humanités médicales à l’ère de l’Anthropocène</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire permanent de l’Institut ExposUM Axe « interface sciences-société »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ExposUM, Oct 2024, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/7tsf-aa27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941341v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner les sciences humaines et sociales en faculté de santé</w:t>
+                <w:t xml:space="preserve">Enseigner les SHS en DFASM3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine, SHS et enseignement : une interdisciplinarité en pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIHM; Chaire SVT, Dec 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">10e Congrès du Collège des humanités médicales : « Des airs, des eaux, des lieux au XXIe siècle. Enseigner les humanités médicales à l’ère de l’Anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège des humanités médicales, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04944674v1</w:t>
+                <w:t xml:space="preserve">hal-04941341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimèsis, normativité, milieux. Digression à partir d’Adorno et de Canguilhem</w:t>
               </w:r>
@@ -2243,165 +2243,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ruses du matériau ou comment faire mauvais genre</w:t>
+                <w:t xml:space="preserve">Formes du dépaysement. Les opérations de la dialectique négative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ala frontière des arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Philarmonie de Paris; Université Paris I, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Dialectique et négativité. La Dialectique négative, 50 ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne; Maison Heinrich Heine et l’Université franco-allemande, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230103v1</w:t>
+                <w:t xml:space="preserve">hal-02530749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes du dépaysement. Les opérations de la dialectique négative</w:t>
+                <w:t xml:space="preserve">Les ruses du matériau ou comment faire mauvais genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialectique et négativité. La Dialectique négative, 50 ans après</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne; Maison Heinrich Heine et l’Université franco-allemande, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Ala frontière des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philarmonie de Paris; Université Paris I, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530749v1</w:t>
+                <w:t xml:space="preserve">hal-03230103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théologie inversée et interdit des images. Sur le concept adornien de dialectique négative</w:t>
               </w:r>
@@ -2977,436 +2977,436 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la médicalisation de la santé à la santé cosmopolitique?</w:t>
+                <w:t xml:space="preserve">Biopolitique et biopouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Visier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Bonah; Nils Kessel; Jean-Marc Mouillie; Gilles Moutot; Anne-Laurence Penchaud; Roberto Poma; Laurent Visier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine, santé et sciences humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Belles Lettres, pp.672-679, 2021, 9782251452067</w:t>
+              <w:t xml:space="preserve">Médecine, santé et sciences humaines. Manuel du Collège des humanités médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Belles Lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.641-657, 2021, 9782251452067</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954606v1</w:t>
+                <w:t xml:space="preserve">hal-03564156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la médicalisation de la société à la santé cosmopolitique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pauvreté et santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Birouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bonah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Kessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Mouillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...16 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine, santé et sciences humaines. Manuel du Collège des humanités médicales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+              <w:t xml:space="preserve">Médecine, santé et sciences humaines : Manuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Belles Lettres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.672-679, 2021, 9782251452067</w:t>
+              <w:t xml:space="preserve">, 2021, Médecine &amp; Sciences humaines, 978-2-251-45206-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564159v1</w:t>
+                <w:t xml:space="preserve">hal-03556273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauvreté et santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la médicalisation de la société à la santé cosmopolitique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Moutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Birouste</w:t>
-[...60 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laurent Visier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Bonah; Nils Kessel; Jean-Marc Mouillie; Gilles Moutot; Anne-Laurence Penchaud; Roberto Poma; Laurent Visier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine, santé et sciences humaines : Manuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+              <w:t xml:space="preserve">Médecine, santé et sciences humaines. Manuel du Collège des humanités médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Belles Lettres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Médecine &amp; Sciences humaines, 978-2-251-45206-7</w:t>
+              <w:t xml:space="preserve">, pp.672-679, 2021, 9782251452067</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03556273v1</w:t>
+                <w:t xml:space="preserve">hal-03564159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopolitique et biopouvoir</w:t>
+                <w:t xml:space="preserve">De la médicalisation de la santé à la santé cosmopolitique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Visier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Bonah; Nils Kessel; Jean-Marc Mouillie; Gilles Moutot; Anne-Laurence Penchaud; Roberto Poma; Laurent Visier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine, santé et sciences humaines. Manuel du Collège des humanités médicales</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.641-657, 2021, 9782251452067</w:t>
+              <w:t xml:space="preserve">Médecine, santé et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Belles Lettres, pp.672-679, 2021, 9782251452067</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564156v1</w:t>
+                <w:t xml:space="preserve">hal-04954606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anachronisme et teneur de vérité. À partir de Trauermarsch, d’Esteban Buch</w:t>
               </w:r>
@@ -3472,199 +3472,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire du lieu de nulle part son séjour</w:t>
+                <w:t xml:space="preserve">Les ruses du matériau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Manuel Cervera-Marzal; Nicolas Poirier. </w:t>
+              <w:t xml:space="preserve">Wilfried Laforge; Jacinto Lageira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Désir d'utopie : politique et émancipation avec Miguel Abensour</w:t>
+              <w:t xml:space="preserve">À la frontière des arts : lectures contemporaines de l'esthétique adornienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">l'Harmattan</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.93-105, 2018, 978-2-343-14225-8</w:t>
+                <w:t xml:space="preserve">Mimésis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-74, 2018, 978-88-6976-175-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529961v1</w:t>
+                <w:t xml:space="preserve">hal-02529946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ruses du matériau</w:t>
+                <w:t xml:space="preserve">Faire du lieu de nulle part son séjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Wilfried Laforge; Jacinto Lageira. </w:t>
+              <w:t xml:space="preserve">Manuel Cervera-Marzal; Nicolas Poirier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À la frontière des arts : lectures contemporaines de l'esthétique adornienne</w:t>
+              <w:t xml:space="preserve">Désir d'utopie : politique et émancipation avec Miguel Abensour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimésis</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.59-74, 2018, 978-88-6976-175-1</w:t>
+                <w:t xml:space="preserve">l'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-105, 2018, 978-2-343-14225-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529946v1</w:t>
+                <w:t xml:space="preserve">hal-02529961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théologie inversée et interdit des images. Sur le concept adornien de dialectique négative</w:t>
               </w:r>
@@ -3809,77 +3809,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles technologies et populations migrantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Birouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Moutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Visier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Adam; Vincent Faucherre; Pierre Micheletti; Gérard Pascal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé des populations vulnérables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4402,51 +4402,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3400964"/>
+    <w:nsid w:val="69760147"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4633,51 +4633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-moutot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908475v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moutot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tinland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908432v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.10408" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907040v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Genel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kupiec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Muhlmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/prism.005.0011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061225v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Peyrat-Apicella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grandazzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03264396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moutot-Narcisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/prism.003.0101" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H Miller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Zimmer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mesnard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chazal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112221" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529414v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.193.0087" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529484v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908641v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lef&#232;ve" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Poma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15694/mep.2018.0000195.1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529503v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529437v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes.056.0079" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529496v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01825686v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.113.0058" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02530721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre V&#233;ran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Veran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.2699" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02530672v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Zo&#239;a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.1622" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944671v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04943296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/7tsf-aa27" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941341v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944674v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02530749v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03352410v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03320931v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Kessel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mouillie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Penchaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524427v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529316v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Arnheim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Barthelemy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vandieren.com/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529257v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor W. Adorno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100716500&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529221v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.mouto.2004.01" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954606v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Visier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564159v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251452067/medecine-sante-et-sciences-humaines" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556273v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Birouste" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564156v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530092v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=4177" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529961v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59138" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529946v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr/catalogue/la-frontiere-des-arts/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529921v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/la-maison" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/492-10800-la-sante-des-populations-vulnerables-9782340017276.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02530626v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530188v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://levinas.fr/cahiers/philosopher/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530174v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530163v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=19482" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530153v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-moutot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908475v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moutot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tinland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907040v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Genel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kupiec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Muhlmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/prism.005.0011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908432v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.10408" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061225v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Peyrat-Apicella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grandazzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03264396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moutot-Narcisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/prism.003.0101" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H Miller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Zimmer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mesnard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chazal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112221" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529414v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.193.0087" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529496v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529503v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529484v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908641v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lef&#232;ve" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Poma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15694/mep.2018.0000195.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes.056.0079" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02530672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Zo&#239;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01825686v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.113.0058" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02530721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre V&#233;ran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Veran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.2699" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.1622" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944671v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04943296v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/7tsf-aa27" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941341v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02530749v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230103v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03352410v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03320931v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Kessel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mouillie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Penchaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524427v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529316v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Arnheim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Barthelemy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vandieren.com/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529257v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor W. Adorno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100716500&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529221v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.mouto.2004.01" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564156v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251452067/medecine-sante-et-sciences-humaines" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556273v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Birouste" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564159v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Visier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954606v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530092v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=4177" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529946v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr/catalogue/la-frontiere-des-arts/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529961v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59138" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529921v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/la-maison" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/492-10800-la-sante-des-populations-vulnerables-9782340017276.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02530626v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530188v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://levinas.fr/cahiers/philosopher/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530174v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530163v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=19482" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530153v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>