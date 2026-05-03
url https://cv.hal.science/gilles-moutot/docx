--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -248,222 +248,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi ce dossier ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dans le labyrinthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Muhlmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prismes. Théorie critique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/prism.005.0011⟩</w:t>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.10408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907040v1</w:t>
+                <w:t xml:space="preserve">hal-04908432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans le labyrinthe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pourquoi ce dossier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Genel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kupiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Muhlmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astérion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29, </w:t>
+              <w:t xml:space="preserve">Prismes. Théorie critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 5 (1), pp.11-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/asterion.10408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/prism.005.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908432v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rupture anthropologique liée à la pandémie de Covid-19</w:t>
               </w:r>
@@ -958,710 +958,710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micrologie et “totalité sociale”. Adorno sociologue de l’intervalle</w:t>
+                <w:t xml:space="preserve">Trump le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prismes. Théorie critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 1, pp.137-163</w:t>
+              <w:t xml:space="preserve">, 2018, 1, pp.251-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529496v1</w:t>
+                <w:t xml:space="preserve">hal-02529503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trump le monde</w:t>
+                <w:t xml:space="preserve">La Théorie critique et la question politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prismes. Théorie critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 1, pp.251-256</w:t>
+              <w:t xml:space="preserve">, 2018, 1, pp.51-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529503v1</w:t>
+                <w:t xml:space="preserve">hal-02529484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Théorie critique et la question politique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health professionals prepared for the future. Why Social Sciences and Humanities teaching in Medical Faculties matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lechopier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lefève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Poma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prismes. Théorie critique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MedEdPublish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15694/mep.2018.0000195.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529484v1</w:t>
+                <w:t xml:space="preserve">halshs-01908641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health professionals prepared for the future. Why Social Sciences and Humanities teaching in Medical Faculties matter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’indirect libre. À partir de L’Utopie de Thomas More à Walter Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedEdPublish</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lignes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La sommation utopique, 56 (2), pp.79-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lignes.056.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15694/mep.2018.0000195.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01908641v1</w:t>
+                <w:t xml:space="preserve">hal-02529437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’indirect libre. À partir de L’Utopie de Thomas More à Walter Benjamin</w:t>
+                <w:t xml:space="preserve">Micrologie et “totalité sociale”. Adorno sociologue de l’intervalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lignes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Prismes. Théorie critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.137-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lignes.056.0079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02529437v1</w:t>
+                <w:t xml:space="preserve">hal-02529496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laïcité, éducations, diversité</w:t>
+                <w:t xml:space="preserve">Adorno et le mythe du donné. Connaissance, expérience, société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Zoïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tréma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 113 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/philo.113.0058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530672v1</w:t>
+                <w:t xml:space="preserve">hal-01825686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adorno et le mythe du donné. Connaissance, expérience, société</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vous avez dit : « Mettre en œuvre le principe de laïcité de manière éthique et responsable » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Véran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Veran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/philo.113.0058⟩</w:t>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Laïcité, éducations, diversité, 37, pp.22-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trema.2699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825686v1</w:t>
+                <w:t xml:space="preserve">hal-02530721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vous avez dit : « Mettre en œuvre le principe de laïcité de manière éthique et responsable » ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Véran</w:t>
+                <w:t xml:space="preserve">Laïcité, éducations, diversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Veran</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Zoïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tréma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Laïcité, éducations, diversité, 37, pp.22-41. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 37, pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530721v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le souvenir de la nature dans le sujet ». Une actualité de La Dialectique de la raison</w:t>
               </w:r>
@@ -1889,243 +1889,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04944674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théorie critique de la nature</w:t>
+                <w:t xml:space="preserve">Enseigner les SHS en DFASM3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers une théorie éco-critique. Écologie, marxisme, Théorie critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH Sud, Nov 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">10e Congrès du Collège des humanités médicales : « Des airs, des eaux, des lieux au XXIe siècle. Enseigner les humanités médicales à l’ère de l’Anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège des humanités médicales, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04944671v1</w:t>
+                <w:t xml:space="preserve">hal-04941341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parler de « totalité des expositions » a-t-il un sens ?</w:t>
+                <w:t xml:space="preserve">Théorie critique de la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire permanent de l’Institut ExposUM Axe « interface sciences-société »</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vers une théorie éco-critique. Écologie, marxisme, Théorie critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Sud, Nov 2024, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943296v1</w:t>
+                <w:t xml:space="preserve">hal-04944671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner les SHS en DFASM3</w:t>
+                <w:t xml:space="preserve">Parler de « totalité des expositions » a-t-il un sens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Congrès du Collège des humanités médicales : « Des airs, des eaux, des lieux au XXIe siècle. Enseigner les humanités médicales à l’ère de l’Anthropocène</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire permanent de l’Institut ExposUM Axe « interface sciences-société »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ExposUM, Oct 2024, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/7tsf-aa27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941341v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimèsis, normativité, milieux. Digression à partir d’Adorno et de Canguilhem</w:t>
               </w:r>
@@ -2977,436 +2977,436 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopolitique et biopouvoir</w:t>
+                <w:t xml:space="preserve">De la médicalisation de la santé à la santé cosmopolitique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Visier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Bonah; Nils Kessel; Jean-Marc Mouillie; Gilles Moutot; Anne-Laurence Penchaud; Roberto Poma; Laurent Visier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine, santé et sciences humaines. Manuel du Collège des humanités médicales</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.641-657, 2021, 9782251452067</w:t>
+              <w:t xml:space="preserve">Médecine, santé et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Belles Lettres, pp.672-679, 2021, 9782251452067</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564156v1</w:t>
+                <w:t xml:space="preserve">hal-04954606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauvreté et santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Birouste</w:t>
+                <w:t xml:space="preserve">De la médicalisation de la société à la santé cosmopolitique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...53 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Visier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Bonah; Nils Kessel; Jean-Marc Mouillie; Gilles Moutot; Anne-Laurence Penchaud; Roberto Poma; Laurent Visier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine, santé et sciences humaines : Manuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+              <w:t xml:space="preserve">Médecine, santé et sciences humaines. Manuel du Collège des humanités médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Belles Lettres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Médecine &amp; Sciences humaines, 978-2-251-45206-7</w:t>
+              <w:t xml:space="preserve">, pp.672-679, 2021, 9782251452067</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03556273v1</w:t>
+                <w:t xml:space="preserve">hal-03564159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la médicalisation de la société à la santé cosmopolitique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pauvreté et santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Birouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bonah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Kessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Mouillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...16 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine, santé et sciences humaines. Manuel du Collège des humanités médicales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+              <w:t xml:space="preserve">Médecine, santé et sciences humaines : Manuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Belles Lettres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.672-679, 2021, 9782251452067</w:t>
+              <w:t xml:space="preserve">, 2021, Médecine &amp; Sciences humaines, 978-2-251-45206-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564159v1</w:t>
+                <w:t xml:space="preserve">hal-03556273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la médicalisation de la santé à la santé cosmopolitique?</w:t>
+                <w:t xml:space="preserve">Biopolitique et biopouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Visier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Bonah; Nils Kessel; Jean-Marc Mouillie; Gilles Moutot; Anne-Laurence Penchaud; Roberto Poma; Laurent Visier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine, santé et sciences humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Belles Lettres, pp.672-679, 2021, 9782251452067</w:t>
+              <w:t xml:space="preserve">Médecine, santé et sciences humaines. Manuel du Collège des humanités médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Belles Lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.641-657, 2021, 9782251452067</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954606v1</w:t>
+                <w:t xml:space="preserve">hal-03564156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anachronisme et teneur de vérité. À partir de Trauermarsch, d’Esteban Buch</w:t>
               </w:r>
@@ -3809,77 +3809,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles technologies et populations migrantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Birouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Visier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Adam; Vincent Faucherre; Pierre Micheletti; Gérard Pascal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé des populations vulnérables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4402,51 +4402,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69760147"/>
+    <w:nsid w:val="18247D6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4633,51 +4633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-moutot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908475v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moutot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tinland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907040v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Genel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kupiec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Muhlmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/prism.005.0011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908432v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.10408" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061225v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Peyrat-Apicella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grandazzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03264396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moutot-Narcisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/prism.003.0101" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H Miller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Zimmer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mesnard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chazal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112221" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529414v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.193.0087" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529496v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529503v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529484v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908641v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lef&#232;ve" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Poma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15694/mep.2018.0000195.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes.056.0079" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02530672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Zo&#239;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01825686v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.113.0058" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02530721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre V&#233;ran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Veran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.2699" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.1622" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944671v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04943296v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/7tsf-aa27" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941341v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02530749v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230103v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03352410v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03320931v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Kessel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mouillie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Penchaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524427v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529316v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Arnheim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Barthelemy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vandieren.com/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529257v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor W. Adorno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100716500&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529221v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.mouto.2004.01" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564156v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251452067/medecine-sante-et-sciences-humaines" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556273v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Birouste" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564159v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Visier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954606v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530092v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=4177" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529946v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr/catalogue/la-frontiere-des-arts/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529961v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59138" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529921v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/la-maison" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/492-10800-la-sante-des-populations-vulnerables-9782340017276.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02530626v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530188v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://levinas.fr/cahiers/philosopher/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530174v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530163v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=19482" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530153v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-moutot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908475v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moutot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tinland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908432v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.10408" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907040v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Genel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kupiec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Muhlmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/prism.005.0011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061225v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Peyrat-Apicella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grandazzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03264396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moutot-Narcisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/prism.003.0101" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H Miller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Zimmer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mesnard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chazal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112221" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529414v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.193.0087" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529503v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529484v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908641v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lef&#232;ve" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Poma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15694/mep.2018.0000195.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529437v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes.056.0079" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529496v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01825686v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.113.0058" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02530721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre V&#233;ran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Veran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.2699" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02530672v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Zo&#239;a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.1622" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944671v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04943296v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/7tsf-aa27" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02530749v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230103v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03352410v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03320931v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Kessel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mouillie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Penchaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524427v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529316v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Arnheim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Barthelemy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vandieren.com/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529257v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor W. Adorno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100716500&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529221v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.mouto.2004.01" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954606v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Visier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564159v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251452067/medecine-sante-et-sciences-humaines" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556273v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Birouste" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564156v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530092v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=4177" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529946v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr/catalogue/la-frontiere-des-arts/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529961v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59138" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529921v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/la-maison" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/492-10800-la-sante-des-populations-vulnerables-9782340017276.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02530626v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530188v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://levinas.fr/cahiers/philosopher/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530174v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530163v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=19482" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530153v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>