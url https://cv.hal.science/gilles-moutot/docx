--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -248,222 +248,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans le labyrinthe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pourquoi ce dossier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Genel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kupiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Muhlmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astérion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/asterion.10408⟩</w:t>
+              <w:t xml:space="preserve">Prismes. Théorie critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 5 (1), pp.11-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/prism.005.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908432v1</w:t>
+                <w:t xml:space="preserve">hal-04907040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi ce dossier ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dans le labyrinthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Muhlmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prismes. Théorie critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Vol. 5 (1), pp.11-16. </w:t>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/prism.005.0011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/asterion.10408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907040v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rupture anthropologique liée à la pandémie de Covid-19</w:t>
               </w:r>
@@ -958,710 +958,710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trump le monde</w:t>
+                <w:t xml:space="preserve">Micrologie et “totalité sociale”. Adorno sociologue de l’intervalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prismes. Théorie critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 1, pp.251-256</w:t>
+              <w:t xml:space="preserve">, 2018, 1, pp.137-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529503v1</w:t>
+                <w:t xml:space="preserve">hal-02529496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Théorie critique et la question politique</w:t>
+                <w:t xml:space="preserve">Trump le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prismes. Théorie critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 1, pp.51-69</w:t>
+              <w:t xml:space="preserve">, 2018, 1, pp.251-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529484v1</w:t>
+                <w:t xml:space="preserve">hal-02529503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health professionals prepared for the future. Why Social Sciences and Humanities teaching in Medical Faculties matter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Théorie critique et la question politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedEdPublish</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Prismes. Théorie critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.51-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01908641v1</w:t>
+                <w:t xml:space="preserve">hal-02529484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’indirect libre. À partir de L’Utopie de Thomas More à Walter Benjamin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health professionals prepared for the future. Why Social Sciences and Humanities teaching in Medical Faculties matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lechopier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lefève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Poma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lignes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lignes.056.0079⟩</w:t>
+              <w:t xml:space="preserve">MedEdPublish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15694/mep.2018.0000195.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529437v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01908641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micrologie et “totalité sociale”. Adorno sociologue de l’intervalle</w:t>
+                <w:t xml:space="preserve">L’indirect libre. À partir de L’Utopie de Thomas More à Walter Benjamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prismes. Théorie critique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lignes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La sommation utopique, 56 (2), pp.79-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lignes.056.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529496v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adorno et le mythe du donné. Connaissance, expérience, société</w:t>
+                <w:t xml:space="preserve">Laïcité, éducations, diversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Zoïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825686v1</w:t>
+                <w:t xml:space="preserve">hal-02530672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vous avez dit : « Mettre en œuvre le principe de laïcité de manière éthique et responsable » ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adorno et le mythe du donné. Connaissance, expérience, société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Veran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tréma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/trema.2699⟩</w:t>
+              <w:t xml:space="preserve">Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 113 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/philo.113.0058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530721v1</w:t>
+                <w:t xml:space="preserve">hal-01825686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laïcité, éducations, diversité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vous avez dit : « Mettre en œuvre le principe de laïcité de manière éthique et responsable » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Véran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Zoïa</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Veran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tréma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 37, pp.1-4</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, Laïcité, éducations, diversité, 37, pp.22-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trema.2699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530672v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le souvenir de la nature dans le sujet ». Une actualité de La Dialectique de la raison</w:t>
               </w:r>
@@ -1820,312 +1820,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner les sciences humaines et sociales en faculté de santé</w:t>
+                <w:t xml:space="preserve">Théorie critique de la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine, SHS et enseignement : une interdisciplinarité en pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIHM; Chaire SVT, Dec 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Vers une théorie éco-critique. Écologie, marxisme, Théorie critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Sud, Nov 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04944674v1</w:t>
+                <w:t xml:space="preserve">hal-04944671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner les SHS en DFASM3</w:t>
+                <w:t xml:space="preserve">Parler de « totalité des expositions » a-t-il un sens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Congrès du Collège des humanités médicales : « Des airs, des eaux, des lieux au XXIe siècle. Enseigner les humanités médicales à l’ère de l’Anthropocène</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire permanent de l’Institut ExposUM Axe « interface sciences-société »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ExposUM, Oct 2024, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/7tsf-aa27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941341v1</w:t>
+                <w:t xml:space="preserve">hal-04943296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théorie critique de la nature</w:t>
+                <w:t xml:space="preserve">Enseigner les sciences humaines et sociales en faculté de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers une théorie éco-critique. Écologie, marxisme, Théorie critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH Sud, Nov 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Médecine, SHS et enseignement : une interdisciplinarité en pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIHM; Chaire SVT, Dec 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04944671v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parler de « totalité des expositions » a-t-il un sens ?</w:t>
+                <w:t xml:space="preserve">Enseigner les SHS en DFASM3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire permanent de l’Institut ExposUM Axe « interface sciences-société »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10e Congrès du Collège des humanités médicales : « Des airs, des eaux, des lieux au XXIe siècle. Enseigner les humanités médicales à l’ère de l’Anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège des humanités médicales, Jun 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60527/7tsf-aa27⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04943296v1</w:t>
+                <w:t xml:space="preserve">hal-04941341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimèsis, normativité, milieux. Digression à partir d’Adorno et de Canguilhem</w:t>
               </w:r>
@@ -2243,165 +2243,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes du dépaysement. Les opérations de la dialectique négative</w:t>
+                <w:t xml:space="preserve">Les ruses du matériau ou comment faire mauvais genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialectique et négativité. La Dialectique négative, 50 ans après</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne; Maison Heinrich Heine et l’Université franco-allemande, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Ala frontière des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philarmonie de Paris; Université Paris I, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530749v1</w:t>
+                <w:t xml:space="preserve">hal-03230103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ruses du matériau ou comment faire mauvais genre</w:t>
+                <w:t xml:space="preserve">Formes du dépaysement. Les opérations de la dialectique négative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ala frontière des arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Philarmonie de Paris; Université Paris I, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Dialectique et négativité. La Dialectique négative, 50 ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne; Maison Heinrich Heine et l’Université franco-allemande, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230103v1</w:t>
+                <w:t xml:space="preserve">hal-02530749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théologie inversée et interdit des images. Sur le concept adornien de dialectique négative</w:t>
               </w:r>
@@ -2977,436 +2977,436 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la médicalisation de la santé à la santé cosmopolitique?</w:t>
+                <w:t xml:space="preserve">Biopolitique et biopouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Visier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Bonah; Nils Kessel; Jean-Marc Mouillie; Gilles Moutot; Anne-Laurence Penchaud; Roberto Poma; Laurent Visier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine, santé et sciences humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Belles Lettres, pp.672-679, 2021, 9782251452067</w:t>
+              <w:t xml:space="preserve">Médecine, santé et sciences humaines. Manuel du Collège des humanités médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Belles Lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.641-657, 2021, 9782251452067</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954606v1</w:t>
+                <w:t xml:space="preserve">hal-03564156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la médicalisation de la société à la santé cosmopolitique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pauvreté et santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Birouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bonah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Kessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Mouillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...16 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine, santé et sciences humaines. Manuel du Collège des humanités médicales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+              <w:t xml:space="preserve">Médecine, santé et sciences humaines : Manuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Belles Lettres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.672-679, 2021, 9782251452067</w:t>
+              <w:t xml:space="preserve">, 2021, Médecine &amp; Sciences humaines, 978-2-251-45206-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564159v1</w:t>
+                <w:t xml:space="preserve">hal-03556273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauvreté et santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la médicalisation de la santé à la santé cosmopolitique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Moutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Birouste</w:t>
-[...60 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laurent Visier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Bonah; Nils Kessel; Jean-Marc Mouillie; Gilles Moutot; Anne-Laurence Penchaud; Roberto Poma; Laurent Visier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine, santé et sciences humaines : Manuel</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Médecine &amp; Sciences humaines, 978-2-251-45206-7</w:t>
+              <w:t xml:space="preserve">Médecine, santé et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Belles Lettres, pp.672-679, 2021, 9782251452067</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03556273v1</w:t>
+                <w:t xml:space="preserve">hal-04954606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopolitique et biopouvoir</w:t>
+                <w:t xml:space="preserve">De la médicalisation de la société à la santé cosmopolitique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Moutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Visier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Bonah; Nils Kessel; Jean-Marc Mouillie; Gilles Moutot; Anne-Laurence Penchaud; Roberto Poma; Laurent Visier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine, santé et sciences humaines. Manuel du Collège des humanités médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Belles Lettres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.641-657, 2021, 9782251452067</w:t>
+              <w:t xml:space="preserve">, pp.672-679, 2021, 9782251452067</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564156v1</w:t>
+                <w:t xml:space="preserve">hal-03564159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anachronisme et teneur de vérité. À partir de Trauermarsch, d’Esteban Buch</w:t>
               </w:r>
@@ -3809,77 +3809,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles technologies et populations migrantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Birouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Moutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Visier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Adam; Vincent Faucherre; Pierre Micheletti; Gérard Pascal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé des populations vulnérables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4402,51 +4402,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18247D6F"/>
+    <w:nsid w:val="70C0BCEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4633,51 +4633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-moutot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908475v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moutot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tinland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908432v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.10408" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907040v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Genel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kupiec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Muhlmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/prism.005.0011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061225v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Peyrat-Apicella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grandazzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03264396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moutot-Narcisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/prism.003.0101" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H Miller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Zimmer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mesnard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chazal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112221" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529414v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.193.0087" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529503v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529484v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908641v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lef&#232;ve" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Poma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15694/mep.2018.0000195.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529437v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes.056.0079" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529496v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01825686v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.113.0058" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02530721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre V&#233;ran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Veran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.2699" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02530672v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Zo&#239;a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.1622" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944671v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04943296v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/7tsf-aa27" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02530749v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230103v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03352410v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03320931v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Kessel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mouillie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Penchaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524427v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529316v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Arnheim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Barthelemy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vandieren.com/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529257v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor W. Adorno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100716500&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529221v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.mouto.2004.01" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954606v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Visier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564159v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251452067/medecine-sante-et-sciences-humaines" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556273v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Birouste" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564156v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530092v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=4177" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529946v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr/catalogue/la-frontiere-des-arts/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529961v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59138" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529921v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/la-maison" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/492-10800-la-sante-des-populations-vulnerables-9782340017276.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02530626v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530188v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://levinas.fr/cahiers/philosopher/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530174v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530163v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=19482" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530153v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-moutot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908475v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moutot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tinland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907040v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Genel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kupiec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Muhlmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/prism.005.0011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908432v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.10408" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061225v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Peyrat-Apicella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grandazzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03264396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moutot-Narcisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/prism.003.0101" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H Miller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Zimmer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mesnard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chazal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112221" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529414v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.193.0087" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529496v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529503v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529484v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908641v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lef&#232;ve" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Poma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15694/mep.2018.0000195.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes.056.0079" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02530672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Zo&#239;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01825686v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.113.0058" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02530721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre V&#233;ran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Veran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.2699" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.1622" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944671v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04943296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/7tsf-aa27" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944674v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941341v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02530749v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03352410v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03320931v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Kessel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mouillie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Penchaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524427v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529316v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Arnheim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Barthelemy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vandieren.com/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529257v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor W. Adorno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100716500&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529221v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.mouto.2004.01" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564156v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251452067/medecine-sante-et-sciences-humaines" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556273v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Birouste" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954606v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Visier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564159v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530092v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=4177" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529946v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr/catalogue/la-frontiere-des-arts/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529961v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59138" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529921v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/la-maison" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/492-10800-la-sante-des-populations-vulnerables-9782340017276.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02530626v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530188v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://levinas.fr/cahiers/philosopher/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530174v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530163v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=19482" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530153v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>