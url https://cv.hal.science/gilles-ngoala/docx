--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -181,356 +181,356 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social acceptability of innovation: A systematic literature review and future research directions</w:t>
+                <w:t xml:space="preserve">La revue Décisions Marketing en chiffres : une analyse sur la période 2020-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Jammes</w:t>
+                <w:t xml:space="preserve">Rémi Mencarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Folcher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles N'Goala</w:t>
+                <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2025.124131⟩</w:t>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 117 (1), pp.5-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dm.117.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403338v1</w:t>
+                <w:t xml:space="preserve">hal-05488555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La revue Décisions Marketing en chiffres : une analyse sur la période 2020-2024</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le marketing ou la science des rêves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mencarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 117 (1), pp.5-14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dm.117.0005⟩</w:t>
+              <w:t xml:space="preserve">, 2025, n° 119 (3), pp.5-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dm.119.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05488555v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le marketing ou la science des rêves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social acceptability of innovation: A systematic literature review and future research directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles N’goala</w:t>
+                <w:t xml:space="preserve">Julie Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 119 (3), pp.5-12. </w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 216, pp.124131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dm.119.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2025.124131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05488539v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis du marketing face à la vie chère : vers une soutenabilité des prix pour les consommateurs et les entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mencarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 118 (2), pp.5-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -558,252 +558,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing inclusif : entre universalisme et communautarisme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Marketing et politique : un mariage heureux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mencarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n° 115 (3), pp.5-12. </w:t>
+              <w:t xml:space="preserve">, 2024, N° 113 (1), pp.5-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dm.115.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dm.113.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783920v1</w:t>
+                <w:t xml:space="preserve">hal-04783929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing et politique : un mariage heureux ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Marketing inclusif : entre universalisme et communautarisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mencarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, N° 113 (1), pp.5-16. </w:t>
+              <w:t xml:space="preserve">, 2024, n° 115 (3), pp.5-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dm.113.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dm.115.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783929v1</w:t>
+                <w:t xml:space="preserve">hal-04783920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les 40 ans de l’Association Française de Marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mencarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Hors-série, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -837,64 +837,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalies et dysfonctionnements : une voie à explorer pour la recherche en marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mencarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 114 (2), pp.5-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -922,334 +922,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing Decisions: 30 years of research into marketing decisions: assessment and prospects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles N'Goala</w:t>
+                <w:t xml:space="preserve">Place et nature des contributions managériales dans la recherche en marketing : le cas de Décisions Marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mencarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 110</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, N° 111 (3), pp.5-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dm.111.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239794v1</w:t>
+                <w:t xml:space="preserve">hal-05490875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyage incongru au Consumer Electronic Show (CES) de Las Vegas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Marketing Decisions: 30 years of research into marketing decisions: assessment and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, N° 109 (1), pp.5-12. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023, 110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533036v1</w:t>
+                <w:t xml:space="preserve">hal-04239794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place et nature des contributions managériales dans la recherche en marketing : le cas de Décisions Marketing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Voyage incongru au Consumer Electronic Show (CES) de Las Vegas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N’goala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, N° 111 (3), pp.5-10. </w:t>
+              <w:t xml:space="preserve">, 2023, N° 109 (1), pp.5-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dm.111.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dm.109.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490875v1</w:t>
+                <w:t xml:space="preserve">hal-04533036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketing et influence : à la recherche d’une légitimité perdue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 105 (1), pp.5-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1283,64 +1283,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il et peut-on contrôler la communication ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 106 (2), pp.5-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1374,64 +1374,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme de service communautaire ou comment améliorer l’expérience contributeur à Décisions Marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 107 (3), pp.5-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1478,51 +1478,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inclusion numérique : se rapprocher de l’usager pour des stratégies plus efficaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Cauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N° 13 (2), pp.171-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1556,64 +1556,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketing et bien (re)-vivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N° 103 (3), pp.5-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1641,1004 +1641,1004 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital transparency: Dimensions, antecedents and consequences on the quality of customer relationships</w:t>
+                <w:t xml:space="preserve">Les Français sous l’influence des autres ... ou comment les normes sociales impactent notre respect des gestes barrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Portes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles N’goala</w:t>
+                <w:t xml:space="preserve">G. N’goala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Billet de Blog sur la plateforme Datacovid.org</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533084v1</w:t>
+                <w:t xml:space="preserve">hal-04817186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville intelligente D'une approche basée sur la technologie à une approche centrée sur les citoyens ?</w:t>
+                <w:t xml:space="preserve">Digital transparency: Dimensions, antecedents and consequences on the quality of customer relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aït-Yahia Ghidouche Kamila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles N'Goala</w:t>
+                <w:t xml:space="preserve">Audrey Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles N’goala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (4), pp.72-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2051570720973548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404749v1</w:t>
+                <w:t xml:space="preserve">hal-03513422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le respect des gestes barrières face à l’épidémie de Covid 19 : une explication par le modèle des croyances envers la santé</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
+                <w:t xml:space="preserve">Digital transparency: Dimensions, antecedents and consequences on the quality of customer relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles N’goala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Billet de Blog sur la plateforme Datacovid.org</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (4), pp.72-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2051570720973548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817189v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand culpabilisation et infantilisation diminuent l’efficacité de l’appel à la responsabilité individuelle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
+                <w:t xml:space="preserve">La ville intelligente D'une approche basée sur la technologie à une approche centrée sur les citoyens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aït-Yahia Ghidouche Kamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Billet de Blog sur la plateforme Datacovid.org</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (11), pp.119-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817187v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’efficacité mitigée des appels à la peur dans les communications Covid 19</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Le respect des gestes barrières face à l’épidémie de Covid 19 : une explication par le modèle des croyances envers la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. N’goala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Billet de Blog sur la plateforme Datacovid.org</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817188v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transparence numérique : dimensions, antécédents et conséquences sur la qualité des relations clients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand culpabilisation et infantilisation diminuent l’efficacité de l’appel à la responsabilité individuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Portes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
+                <w:t xml:space="preserve">G. N’goala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Billet de Blog sur la plateforme Datacovid.org</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511367v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placer le citoyen au cœur de la Smart City</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles N'Goala</w:t>
+                <w:t xml:space="preserve">L’efficacité mitigée des appels à la peur dans les communications Covid 19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. N’goala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.14-33</w:t>
+              <w:t xml:space="preserve">Billet de Blog sur la plateforme Datacovid.org</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041780v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liberté sous contrainte des Français déconfinés : entre réactance psychologique et soumission par la peur</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. N’goala</w:t>
+                <w:t xml:space="preserve">La transparence numérique : dimensions, antécédents et conséquences sur la qualité des relations clients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles N’goala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Billet de Blog sur la plateforme Datacovid.org</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (4), pp.73-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0767370120935734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817185v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital transparency: Dimensions, antecedents and consequences on the quality of customer relationships</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
+                <w:t xml:space="preserve">Placer le citoyen au cœur de la Smart City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Kolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.14-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513422v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Français sous l’influence des autres ... ou comment les normes sociales impactent notre respect des gestes barrières</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">La liberté sous contrainte des Français déconfinés : entre réactance psychologique et soumission par la peur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. N’goala</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Billet de Blog sur la plateforme Datacovid.org</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817186v1</w:t>
+                <w:t xml:space="preserve">hal-04817185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It's MY health care program: Enhancing patient adherence through psychological ownership</w:t>
               </w:r>
@@ -2650,64 +2650,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mifsud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 232, pp.307-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2766,51 +2766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Customer Psychological Empowerment as a Critical Source of Customer Engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Morrongiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kreziak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2857,77 +2857,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une définition de la transparence perçue de la relation client sur les canaux digitaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, N° 94 (4), pp.105-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2961,51 +2961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marketing dans un monde connecté, un monde de paradoxes…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 84 (4), pp.5-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3043,64 +3043,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service appropriation: how do customers make the service their own?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mifsud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26 (5), pp.706-725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3134,51 +3134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Converting Opinion Seekers in Opinion Givers in the Tourism Industry: Building Trust is Critical!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Morrongiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3219,603 +3219,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piloter la relation client dans I'e-commerce: quels leviers et quelles incidences sur les comportements d'achat ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Monitoring Customer Relationship in E-Commerce: Which Drivers and Which Effects on Buying Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 27 (4), pp.95-119. </w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (4), pp.95-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/076737011202700405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/205157071202700404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055381v1</w:t>
+                <w:t xml:space="preserve">hal-04533126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piloter la relation client dans I'e-commerce: quels leviers et quelles incidences sur les comportements d'achat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (4), pp.95-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/076737011202700405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533129v1</w:t>
+                <w:t xml:space="preserve">hal-02055381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does expertise influence the impact of overconfidence on judgment, valuation and investment decision?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles N’goala</w:t>
+                <w:t xml:space="preserve">Piloter la relation client dans I'e-commerce: quels leviers et quelles incidences sur les comportements d'achat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles N'Goala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.joep.2012.07.007⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (4), pp.95-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737011202700405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05492984v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Customer Relationship in E-Commerce: Which Drivers and Which Effects on Buying Behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
+                <w:t xml:space="preserve">Does expertise influence the impact of overconfidence on judgment, valuation and investment decision?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 27 (4), pp.95-117. </w:t>
+              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (6), pp.1115-1128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/205157071202700404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.joep.2012.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533126v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la découverte du côté sombre des relations de service … ou pourquoi les relations durables et exclusives s'autodétruisent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles N'Goala</w:t>
+                <w:t xml:space="preserve">Les effets de rupture liés aux incidents critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 25 (1), pp.3-31. </w:t>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, XV (36), pp.309-333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/076737011002500101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rips.036.0309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055238v1</w:t>
+                <w:t xml:space="preserve">hal-04533138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de rupture liés aux incidents critiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles N’goala</w:t>
+                <w:t xml:space="preserve">À la découverte du côté sombre des relations de service … ou pourquoi les relations durables et exclusives s'autodétruisent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, XV (36), pp.309-333. </w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (1), pp.3-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rips.036.0309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/076737011002500101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533138v1</w:t>
+                <w:t xml:space="preserve">hal-02055238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The differing and mediating roles of trust and relationship commitment in service relationship maintenance and development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Academy of Marketing Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 38 (3), pp.303-325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3874,51 +3874,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la satisfaction, de la confiance et de l'engagement vis-à-vis d'une marque sur la participation des consommateurs à un boycott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cissé-Depardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (1), pp.43-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3952,51 +3952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Customer switching resistance (CSR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Service Industry Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18 (5), pp.510-533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4042,51 +4042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une nouvelle génération de CRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 45, pp.35-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4146,51 +4146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 19 (3), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4216,497 +4216,497 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et formaliser l'acceptabilité de l'innovation technologique du point de vue des porteurs de projets du secteur du tourisme</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Commute time on fare-free public transport: a time for self-reflection? Influence of introspective value on satisfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Bouragba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de l'Association Française de Management du Tourisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFMAT, May 2025, Saint Denis de La Réunion, France</w:t>
+              <w:t xml:space="preserve">Actes du French-Austrian-German (FAG) Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488599v1</w:t>
+                <w:t xml:space="preserve">hal-05292932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commute time on fare-free public transport: a time for self-reflection? Influence of introspective value on satisfaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comprendre et formaliser l'acceptabilité de l'innovation technologique du point de vue des porteurs de projets du secteur du tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du French-Austrian-German (FAG) Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de l'Association Française de Management du Tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFMAT, May 2025, Saint Denis de La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05292932v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptualizing social acceptability of technological innovation in frontline service experiences: a qualitative study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’acceptabilité sociale de l’innovation technologique : vers une opérationnalisation du construit pour la recherche en marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Folcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Research Conference in Service Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lalonde Les Maures, France</w:t>
+              <w:t xml:space="preserve">40ème Congrès International de l’Association Française du Marketing,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris Dauphine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643340v1</w:t>
+                <w:t xml:space="preserve">hal-04643346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acceptabilité sociale de l’innovation technologique : vers une opérationnalisation du construit pour la recherche en marketing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Conceptualizing social acceptability of technological innovation in frontline service experiences: a qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles N'Goala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème Congrès International de l’Association Française du Marketing,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris Dauphine, France</w:t>
+              <w:t xml:space="preserve">18th International Research Conference in Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lalonde Les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643346v1</w:t>
+                <w:t xml:space="preserve">hal-04643340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité gratuite dans une ville voulue intelligente : analyse du discours de la presse – Le cas de la ville de Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Bouragba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Bouragba</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ARIHME (Association pour la recherche interdisciplinaire sur le management des entreprises), Les mutations urbaines et territoriales, comprendre pour agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4757,51 +4757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Gambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Munzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Research Conference in Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Aix en Provence, May 2024, Porquerolles (Hyères), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4820,1472 +4820,1554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User facing a digital service: how digital self-inclusion influences users' attitudes during the customer journey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Social Responsibility, Sustainability, Policy and Consumer Culture Theory: TOWARD A ZERO-WASTE LIFESTYLE: HOW CONSUMERS’ MOTIVATION SHAPES THEIR PERCEIVED VALUE?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Kolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th La Londe Conference on service management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE Aix en Provence, Jun 2022, Porquerolles (Hyères), France</w:t>
+              <w:t xml:space="preserve">AMA Summer Academic Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Marketing Association, Aug 2023, San Francisco, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490898v1</w:t>
+                <w:t xml:space="preserve">hal-05556890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acceptabilité sociale de l’innovation : un essai de modélisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">User facing a digital service: how digital self-inclusion influences users' attitudes during the customer journey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’association française du marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Marketing, May 2021, Angers (France), France</w:t>
+              <w:t xml:space="preserve">17th La Londe Conference on service management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Aix en Provence, Jun 2022, Porquerolles (Hyères), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490912v1</w:t>
+                <w:t xml:space="preserve">hal-05490898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fear appeal in prevention communication - The COVID Case</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. N'Goala</w:t>
+                <w:t xml:space="preserve">L’acceptabilité sociale de l’innovation : un essai de modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GovComs Festival</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Canberra (On-line Festival), Unknown Region</w:t>
+              <w:t xml:space="preserve">Congrès de l’association française du marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Marketing, May 2021, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817195v1</w:t>
+                <w:t xml:space="preserve">hal-05490912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should digital marketing practices be more transparent? An empirical investigation on the roles of consumer digital literacy and privacy concerns in self-service technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Research Conference in Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, La Londe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il se soumettre à la dictature de la transparence ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fear appeal in prevention communication - The COVID Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles N'Goala</w:t>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">GovComs Festival</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Canberra (On-line Festival), Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563084v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engagement économique et préoccupations socio-environnementales dans l’achat « Made in France »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Faut-il se soumettre à la dictature de la transparence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02101155v1</w:t>
+                <w:t xml:space="preserve">hal-02563084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une définition de la transparence perçue de la relation client sur les canaux digitaux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Engagement économique et préoccupations socio-environnementales dans l’achat « Made in France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ISTEC La transformation marketing et digitale de l’entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144824v1</w:t>
+                <w:t xml:space="preserve">hal-02101155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Gestion de Relation Client non éthique en pratique: Un agenda pour la recherche future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles N’goala</w:t>
+                <w:t xml:space="preserve">Vers une définition de la transparence perçue de la relation client sur les canaux digitaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Congrès de l’Association Française du Marketing - AFM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">Colloque ISTEC La transformation marketing et digitale de l’entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057343v1</w:t>
+                <w:t xml:space="preserve">hal-02144824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptualisation et mesure de la Responsabilité Economique du Consommateur</w:t>
+                <w:t xml:space="preserve">La Gestion de Relation Client non éthique en pratique: Un agenda pour la recherche future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Folcher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles N'Goala</w:t>
+                <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Congrès de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">31ème Congrès de l’Association Française du Marketing - AFM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089091v1</w:t>
+                <w:t xml:space="preserve">hal-02057343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive framework for service appropriation: An exploratory study in the health sector</w:t>
+                <w:t xml:space="preserve">Comprendre l’appropriation d’un service par les clients : une étude dans le secteur de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mifsud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Research Conference in Service Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, La Londe les Maures, France</w:t>
+              <w:t xml:space="preserve">30ème Congrès de l’Association Française du Marketing - AFM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093985v1</w:t>
+                <w:t xml:space="preserve">hal-02095213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hospitalité locale, vectrice de fidélisation envers une destination touristique ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A comprehensive framework for service appropriation: An exploratory study in the health sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mifsud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Congrès de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13th International Research Conference in Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089074v1</w:t>
+                <w:t xml:space="preserve">hal-02093985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l’appropriation d’un service par les clients : une étude dans le secteur de la santé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Conceptualisation et mesure de la Responsabilité Economique du Consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Congrès de l’Association Française du Marketing - AFM 2014</w:t>
+              <w:t xml:space="preserve">30ème Congrès de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hospitalité locale, vectrice de fidélisation envers une destination touristique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095213v1</w:t>
+                <w:t xml:space="preserve">Saloua Touil-Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Zine-Danguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles N'Goala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30ème Congrès de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Smart and Resilient City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Paulhiac Scherrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiley, 1, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394393541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville intelligente ou vies intelligentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Paulhiac Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Group, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9781836120155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie clients augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pez Virginie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE, pp.326, 2019, ISBN 978-1-78405-586-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmented customer strategy – CRM in the digital age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pez Virginie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE, 2019, 978-1-78630-372-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6295,1172 +6377,1172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rassurer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La smart culture : immersion, co-création et engagement des publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ville intelligente ou vies intelligentes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1 (Chapitre 4), pp.69-90, 2025, 9781836120155</w:t>
+              <w:t xml:space="preserve">In Smart-city : la ville intelligente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05488673v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La smart culture : immersion, co-création et engagement des publics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Rassurer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Smart-city : la ville intelligente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">Ville intelligente ou vies intelligentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (Chapitre 4), pp.69-90, 2025, 9781836120155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05485233v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impliquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville intelligente ou vies intelligentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.93-107, 2024, 978-1-83612-015-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51926/ISTE.9781836120155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inclusion numérique : se rapprocher de l’usager pour des stratégies plus efficaces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Cauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand Mocquet; Chrysta Pélissier; Sabine Cotreaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impacts sociétaux et développements du management des technologies organisationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.171-181, 2021, MTO - Management des technologies organisationnelles, 978-2-35671-639-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postface. Le marketing de la valeur, une question de valeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La valeur perçue en marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, pp.219-224, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.32838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies clients face aux nouveaux défis technologiques, sociaux et environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégie clients augmentée: la relation client réinventée à l’ère du tout numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-32, 2019, 9781784055868. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9781784055868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser le client dans un monde connecté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégie clients augmentée: la relation client réinventée à l’ère du tout numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.107-128, 2019, 9781784055868. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51926/ISTE.9781784055868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart city of Algiers: defining its context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Ghidouche Aït-Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Ghidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart City Emergence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.391-405, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-816169-2.00019-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunism, Transparency, Manipulation, Deception and Exploitation of Customers’ Vulnerabilities in CRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Dark Side of CRM: Customers, Relationships and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.322, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériter la confiance des clients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gauzente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Julienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Volle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégie clients : points de vue d'experts sur le management de la relation client</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pearson, pp.en ligne, 2013, Management en action, 978-2-7440-7612-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser le portefeuille de clients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Julienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Volle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégie clients : point de vue d'experts sur le management de la relation client</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pearson, pp.101-125, 2013, Management en action, 978-2-7440-7612-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluidifier les parcours clients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Pez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pearson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégie Clients : points de vue d’experts sur le management de la relation client</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.155-189, 2012, 978-2744076121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7470,167 +7552,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’omni-client face à l’omni-entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.22-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience de consommation : Cahier #1 : Les vacances d’été</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId176"/>
+      <w:footerReference w:type="default" r:id="rId177"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7698,51 +7780,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE8D65A8"/>
+    <w:nsid w:val="3CB78A15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7929,51 +8011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-ngoala" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1250-003X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160262488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403338v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jammes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folcher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Goala" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2025.124131" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488555v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mencarelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N&#8217;goala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.117.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488539v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.119.0005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418678v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.118.0005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783920v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.115.0005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.113.0005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783994v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.hs.0001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783940v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.114.0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239794v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin-Lachaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533036v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.109.0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490875v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.111.0005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533055v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.105.0005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533044v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.106.0005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490888v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.107.0005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cauchard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mto.013.0171" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533060v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.103.0005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533084v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Portes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cases" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570720973548" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404749v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;t-Yahia Ghidouche Kamila" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817189v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N&#8217;goala" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gavard-Perret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Marie-Claire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817187v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Wilhelm" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817188v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511367v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370120935734" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041780v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Kolli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Laurent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cohard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817185v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513422v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817186v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533098v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mifsud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Molines" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.05.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KZDXVH3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01591617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morrongiello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kreziak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00208825.2017.1241089" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533109v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.094.0105" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418652v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02011212v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOSM-04-2015-0136" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492971v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/KSP/1000038784/10" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055381v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011202700405" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533129v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492984v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bessi&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2012.07.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533126v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157071202700404" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055238v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011002500101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533138v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.036.0309" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533142v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aurier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11747-009-0163-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BHK8228H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055030v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ciss&#233;-Depardon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010902400103" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533152v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09564230710826278" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-D61FSH6H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914872v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.045.35.46" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023028v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Evrard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010401900301" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488599v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292932v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouragba" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643340v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643346v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681977v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488649v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Gambin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Munzel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490898v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490912v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817195v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N'Goala" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502389v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563084v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101155v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057343v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089091v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02093985v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089074v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Touil-Maherzi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Zine-Danguir" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095213v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403377v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paulhiac Scherrer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durif" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394393541" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403356v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120155" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758947v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pez Virginie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758962v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488673v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485233v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gon&#231;alves" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492682v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544579v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/impacts-societaux-et-developpements-du-management-des-technologies-organisationnelles/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533079v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.32838" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492710v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781784055868" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492733v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mussol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305200v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Ghidouche A&#239;t-Yahia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Ghidouche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816169-2.00019-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130093v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492826v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Julienne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stevens" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492787v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492804v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151120v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284207v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-ngoala" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1250-003X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160262488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488555v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mencarelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N&#8217;goala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.117.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488539v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.119.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403338v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jammes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folcher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Goala" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2025.124131" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418678v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.118.0005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783929v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.113.0005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783920v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.115.0005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783994v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.hs.0001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783940v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.114.0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490875v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.111.0005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239794v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin-Lachaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533036v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.109.0005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533055v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.105.0005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533044v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.106.0005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490888v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.107.0005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cauchard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mto.013.0171" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533060v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.103.0005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817186v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N&#8217;goala" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gavard-Perret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Marie-Claire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513422v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Portes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cases" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570720973548" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533084v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404749v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;t-Yahia Ghidouche Kamila" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817189v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817187v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Wilhelm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817188v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511367v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370120935734" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041780v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Kolli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cohard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817185v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533098v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mifsud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Molines" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.05.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KZDXVH3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01591617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morrongiello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kreziak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00208825.2017.1241089" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533109v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.094.0105" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418652v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02011212v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOSM-04-2015-0136" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492971v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/KSP/1000038784/10" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533126v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157071202700404" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055381v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011202700405" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533129v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492984v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bessi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2012.07.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533138v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.036.0309" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055238v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011002500101" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533142v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aurier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11747-009-0163-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BHK8228H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055030v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ciss&#233;-Depardon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010902400103" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533152v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09564230710826278" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-D61FSH6H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914872v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.045.35.46" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023028v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Evrard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010401900301" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292932v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouragba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488599v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643346v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643340v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681977v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488649v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Gambin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Munzel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556890v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490898v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490912v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502389v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817195v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N'Goala" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101155v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144824v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057343v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095213v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02093985v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089091v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089074v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Touil-Maherzi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Zine-Danguir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403377v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paulhiac Scherrer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durif" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394393541" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403356v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120155" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758947v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pez Virginie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758962v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485233v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gon&#231;alves" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488673v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492682v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544579v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/impacts-societaux-et-developpements-du-management-des-technologies-organisationnelles/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533079v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.32838" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492710v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781784055868" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492733v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mussol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305200v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Ghidouche A&#239;t-Yahia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Ghidouche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816169-2.00019-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130093v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492826v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Julienne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stevens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492787v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492804v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151120v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284207v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>