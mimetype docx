--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -147,481 +147,481 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La revue Décisions Marketing en chiffres : une analyse sur la période 2020-2024</w:t>
+                <w:t xml:space="preserve">Les défis du marketing face à la vie chère : vers une soutenabilité des prix pour les consommateurs et les entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gilles N’goala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rémi Mencarelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 117 (1), pp.5-14. </w:t>
+              <w:t xml:space="preserve">, 2025, n° 118 (2), pp.5-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dm.117.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dm.118.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488555v1</w:t>
+                <w:t xml:space="preserve">hal-05418678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le marketing ou la science des rêves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles N’goala</w:t>
+                <w:t xml:space="preserve">Social acceptability of innovation: A systematic literature review and future research directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dm.119.0005⟩</w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 216, pp.124131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2025.124131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488539v1</w:t>
+                <w:t xml:space="preserve">hal-05403338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social acceptability of innovation: A systematic literature review and future research directions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles N'Goala</w:t>
+                <w:t xml:space="preserve">Le marketing ou la science des rêves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mencarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 216, pp.124131. </w:t>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 119 (3), pp.5-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2025.124131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dm.119.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403338v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les défis du marketing face à la vie chère : vers une soutenabilité des prix pour les consommateurs et les entreprises</w:t>
+                <w:t xml:space="preserve">La revue Décisions Marketing en chiffres : une analyse sur la période 2020-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rémi Mencarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gilles N’goala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Mencarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 118 (2), pp.5-12. </w:t>
+              <w:t xml:space="preserve">, 2025, n° 117 (1), pp.5-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dm.118.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dm.117.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418678v1</w:t>
+                <w:t xml:space="preserve">hal-05488555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketing et politique : un mariage heureux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles N’goala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mencarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 113 (1), pp.5-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -649,252 +649,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing inclusif : entre universalisme et communautarisme</w:t>
+                <w:t xml:space="preserve">Les 40 ans de l’Association Française de Marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rémi Mencarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gilles N’goala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Mencarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n° 115 (3), pp.5-12. </w:t>
+              <w:t xml:space="preserve">, 2024, Hors-série, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dm.115.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dm.hs.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783920v1</w:t>
+                <w:t xml:space="preserve">hal-04783994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les 40 ans de l’Association Française de Marketing</w:t>
+                <w:t xml:space="preserve">Marketing inclusif : entre universalisme et communautarisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gilles N’goala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rémi Mencarelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Hors-série, pp.1-4. </w:t>
+              <w:t xml:space="preserve">, 2024, n° 115 (3), pp.5-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dm.hs.0001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dm.115.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783994v1</w:t>
+                <w:t xml:space="preserve">hal-04783920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalies et dysfonctionnements : une voie à explorer pour la recherche en marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mencarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 114 (2), pp.5-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -928,64 +928,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place et nature des contributions managériales dans la recherche en marketing : le cas de Décisions Marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mencarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 111 (3), pp.5-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1032,51 +1032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketing Decisions: 30 years of research into marketing decisions: assessment and prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1101,51 +1101,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage incongru au Consumer Electronic Show (CES) de Las Vegas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1192,51 +1192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketing et influence : à la recherche d’une légitimité perdue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1283,51 +1283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il et peut-on contrôler la communication ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1387,51 +1387,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme de service communautaire ou comment améliorer l’expérience contributeur à Décisions Marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 107 (3), pp.5-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1459,2780 +1459,2305 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inclusion numérique : se rapprocher de l’usager pour des stratégies plus efficaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Marketing et bien (re)-vivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mto.013.0171⟩</w:t>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 103 (3), pp.5-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dm.103.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533068v1</w:t>
+                <w:t xml:space="preserve">hal-04533060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing et bien (re)-vivre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’inclusion numérique : se rapprocher de l’usager pour des stratégies plus efficaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, N° 103 (3), pp.5-7. </w:t>
+              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 13 (2), pp.171-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dm.103.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mto.013.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533060v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Français sous l’influence des autres ... ou comment les normes sociales impactent notre respect des gestes barrières</w:t>
+                <w:t xml:space="preserve">Digital transparency: Dimensions, antecedents and consequences on the quality of customer relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. N’goala</w:t>
+                <w:t xml:space="preserve">Audrey Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Billet de Blog sur la plateforme Datacovid.org</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (4), pp.72-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2051570720973548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817186v1</w:t>
+                <w:t xml:space="preserve">hal-03513422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital transparency: Dimensions, antecedents and consequences on the quality of customer relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 35 (4), pp.72-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/2051570720973548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513422v1</w:t>
+                <w:t xml:space="preserve">hal-04533084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital transparency: Dimensions, antecedents and consequences on the quality of customer relationships</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La ville intelligente D'une approche basée sur la technologie à une approche centrée sur les citoyens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
+                <w:t xml:space="preserve">Aït-Yahia Ghidouche Kamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (11), pp.119-137</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533084v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville intelligente D'une approche basée sur la technologie à une approche centrée sur les citoyens ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles N'Goala</w:t>
+                <w:t xml:space="preserve">La transparence numérique : dimensions, antécédents et conséquences sur la qualité des relations clients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles N’goala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (4), pp.73-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0767370120935734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404749v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le respect des gestes barrières face à l’épidémie de Covid 19 : une explication par le modèle des croyances envers la santé</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
+                <w:t xml:space="preserve">Placer le citoyen au cœur de la Smart City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Kolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Billet de Blog sur la plateforme Datacovid.org</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.14-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817189v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand culpabilisation et infantilisation diminuent l’efficacité de l’appel à la responsabilité individuelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">It's MY health care program: Enhancing patient adherence through psychological ownership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mifsud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Billet de Blog sur la plateforme Datacovid.org</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 232, pp.307-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817187v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’efficacité mitigée des appels à la peur dans les communications Covid 19</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+                <w:t xml:space="preserve">Customer Psychological Empowerment as a Critical Source of Customer Engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Morrongiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles N'Goala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kreziak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Billet de Blog sur la plateforme Datacovid.org</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Studies of Management and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (1), pp.61-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00208825.2017.1241089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817188v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transparence numérique : dimensions, antécédents et conséquences sur la qualité des relations clients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Vers une définition de la transparence perçue de la relation client sur les canaux digitaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N’goala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0767370120935734⟩</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° 94 (4), pp.105-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.094.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511367v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placer le citoyen au cœur de la Smart City</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Le marketing dans un monde connecté, un monde de paradoxes…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.14-33</w:t>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84 (4), pp.5-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041780v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liberté sous contrainte des Français déconfinés : entre réactance psychologique et soumission par la peur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
+                <w:t xml:space="preserve">Service appropriation: how do customers make the service their own?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mifsud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. N’goala</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Billet de Blog sur la plateforme Datacovid.org</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (5), pp.706-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JOSM-04-2015-0136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817185v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">It's MY health care program: Enhancing patient adherence through psychological ownership</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Converting Opinion Seekers in Opinion Givers in the Tourism Industry: Building Trust is Critical!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Morrongiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.05.015⟩</w:t>
+              <w:t xml:space="preserve">Customer &amp; service systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (1), pp.77-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5445/KSP/1000038784/10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04533098v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Customer Psychological Empowerment as a Critical Source of Customer Engagement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Monitoring Customer Relationship in E-Commerce: Which Drivers and Which Effects on Buying Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Kreziak</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Studies of Management and Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 47 (1), pp.61-87. </w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (4), pp.95-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00208825.2017.1241089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/205157071202700404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591617v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une définition de la transparence perçue de la relation client sur les canaux digitaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Piloter la relation client dans I'e-commerce: quels leviers et quelles incidences sur les comportements d'achat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles N'Goala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, N° 94 (4), pp.105-129. </w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (4), pp.95-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.094.0105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/076737011202700405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533109v1</w:t>
+                <w:t xml:space="preserve">hal-02055381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le marketing dans un monde connecté, un monde de paradoxes…</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Piloter la relation client dans I'e-commerce: quels leviers et quelles incidences sur les comportements d'achat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (4), pp.95-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737011202700405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418652v1</w:t>
+                <w:t xml:space="preserve">hal-04533129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service appropriation: how do customers make the service their own?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles N'Goala</w:t>
+                <w:t xml:space="preserve">Does expertise influence the impact of overconfidence on judgment, valuation and investment decision?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Service Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JOSM-04-2015-0136⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (6), pp.1115-1128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joep.2012.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011212v1</w:t>
+                <w:t xml:space="preserve">hal-05492984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Converting Opinion Seekers in Opinion Givers in the Tourism Industry: Building Trust is Critical!</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Morrongiello</w:t>
+                <w:t xml:space="preserve">Les effets de rupture liés aux incidents critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Customer &amp; service systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5445/KSP/1000038784/10⟩</w:t>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, XV (36), pp.309-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rips.036.0309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05492971v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Customer Relationship in E-Commerce: Which Drivers and Which Effects on Buying Behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">À la découverte du côté sombre des relations de service … ou pourquoi les relations durables et exclusives s'autodétruisent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/205157071202700404⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (1), pp.3-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737011002500101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533126v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piloter la relation client dans I'e-commerce: quels leviers et quelles incidences sur les comportements d'achat ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
+                <w:t xml:space="preserve">The differing and mediating roles of trust and relationship commitment in service relationship maintenance and development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/076737011202700405⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Academy of Marketing Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (3), pp.303-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11747-009-0163-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055381v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piloter la relation client dans I'e-commerce: quels leviers et quelles incidences sur les comportements d'achat ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les effets de la satisfaction, de la confiance et de l'engagement vis-à-vis d'une marque sur la participation des consommateurs à un boycott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cissé-Depardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 27 (4), pp.95-119. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/076737011202700405⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 24 (1), pp.43-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737010902400103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533129v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does expertise influence the impact of overconfidence on judgment, valuation and investment decision?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles N’goala</w:t>
+                <w:t xml:space="preserve">Customer switching resistance (CSR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.joep.2012.07.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Service Industry Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (5), pp.510-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/09564230710826278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05492984v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de rupture liés aux incidents critiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles N’goala</w:t>
+                <w:t xml:space="preserve">Vers une nouvelle génération de CRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rips.036.0309⟩</w:t>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45, pp.35-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.045.35.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533138v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02914872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la découverte du côté sombre des relations de service … ou pourquoi les relations durables et exclusives s'autodétruisent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comprendre et mesurer la valeur du point de vue du consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 25 (1), pp.3-31. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/076737011002500101⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 19 (3), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737010401900301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...89 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...373 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4242,1730 +3767,1730 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commute time on fare-free public transport: a time for self-reflection? Influence of introspective value on satisfaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Bouragba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du French-Austrian-German (FAG) Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05292932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et formaliser l'acceptabilité de l'innovation technologique du point de vue des porteurs de projets du secteur du tourisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de l'Association Française de Management du Tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFMAT, May 2025, Saint Denis de La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acceptabilité sociale de l’innovation technologique : vers une opérationnalisation du construit pour la recherche en marketing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conceptualizing social acceptability of technological innovation in frontline service experiences: a qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Jammes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Gilles N'Goala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème Congrès International de l’Association Française du Marketing,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris Dauphine, France</w:t>
+              <w:t xml:space="preserve">18th International Research Conference in Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lalonde Les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643346v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptualizing social acceptability of technological innovation in frontline service experiences: a qualitative study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’acceptabilité sociale de l’innovation technologique : vers une opérationnalisation du construit pour la recherche en marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Jammes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Folcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Research Conference in Service Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lalonde Les Maures, France</w:t>
+              <w:t xml:space="preserve">40ème Congrès International de l’Association Française du Marketing,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris Dauphine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643340v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité gratuite dans une ville voulue intelligente : analyse du discours de la presse – Le cas de la ville de Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Bouragba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ARIHME (Association pour la recherche interdisciplinaire sur le management des entreprises), Les mutations urbaines et territoriales, comprendre pour agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of fake news on electric vehicles perception online: Comparing the effectiveness of prebunking and debunking messages on social media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Gambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Munzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Research Conference in Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Aix en Provence, May 2024, Porquerolles (Hyères), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Responsibility, Sustainability, Policy and Consumer Culture Theory: TOWARD A ZERO-WASTE LIFESTYLE: HOW CONSUMERS’ MOTIVATION SHAPES THEIR PERCEIVED VALUE?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Kolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMA Summer Academic Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Marketing Association, Aug 2023, San Francisco, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User facing a digital service: how digital self-inclusion influences users' attitudes during the customer journey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Cauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th La Londe Conference on service management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Aix en Provence, Jun 2022, Porquerolles (Hyères), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acceptabilité sociale de l’innovation : un essai de modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’association française du marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française du Marketing, May 2021, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should digital marketing practices be more transparent? An empirical investigation on the roles of consumer digital literacy and privacy concerns in self-service technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Research Conference in Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, La Londe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fear appeal in prevention communication - The COVID Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GovComs Festival</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Canberra (On-line Festival), Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il se soumettre à la dictature de la transparence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagement économique et préoccupations socio-environnementales dans l’achat « Made in France »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une définition de la transparence perçue de la relation client sur les canaux digitaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ISTEC La transformation marketing et digitale de l’entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Gestion de Relation Client non éthique en pratique: Un agenda pour la recherche future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Congrès de l’Association Française du Marketing - AFM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l’appropriation d’un service par les clients : une étude dans le secteur de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mifsud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème Congrès de l’Association Française du Marketing - AFM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive framework for service appropriation: An exploratory study in the health sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mifsud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Research Conference in Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptualisation et mesure de la Responsabilité Economique du Consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème Congrès de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hospitalité locale, vectrice de fidélisation envers une destination touristique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Touil-Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Zine-Danguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème Congrès de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5975,399 +5500,399 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Smart and Resilient City</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ville intelligente ou vies intelligentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Paulhiac Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Wiley, 1, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781394393541⟩</w:t>
+              <w:t xml:space="preserve">ISTE Group, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9781836120155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403377v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ville intelligente ou vies intelligentes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The Smart and Resilient City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Paulhiac Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ISTE Group, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51926/ISTE.9781836120155⟩</w:t>
+              <w:t xml:space="preserve">Wiley, 1, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394393541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403356v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie clients augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pez Virginie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE, pp.326, 2019, ISBN 978-1-78405-586-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmented customer strategy – CRM in the digital age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pez Virginie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE, 2019, 978-1-78630-372-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6377,1178 +5902,1650 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La smart culture : immersion, co-création et engagement des publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Smart-city : la ville intelligente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rassurer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville intelligente ou vies intelligentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (Chapitre 4), pp.69-90, 2025, 9781836120155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impliquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville intelligente ou vies intelligentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.93-107, 2024, 978-1-83612-015-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51926/ISTE.9781836120155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inclusion numérique : se rapprocher de l’usager pour des stratégies plus efficaces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Cauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand Mocquet; Chrysta Pélissier; Sabine Cotreaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impacts sociétaux et développements du management des technologies organisationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.171-181, 2021, MTO - Management des technologies organisationnelles, 978-2-35671-639-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postface. Le marketing de la valeur, une question de valeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La valeur perçue en marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, pp.219-224, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pup.32838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stratégies clients face aux nouveaux défis technologiques, sociaux et environnementaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Repenser le client dans un monde connecté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégie clients augmentée: la relation client réinventée à l’ère du tout numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.9-32, 2019, 9781784055868. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+              <w:t xml:space="preserve">, pp.107-128, 2019, 9781784055868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51926/ISTE.9781784055868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05492710v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser le client dans un monde connecté</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les stratégies clients face aux nouveaux défis technologiques, sociaux et environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégie clients augmentée: la relation client réinventée à l’ère du tout numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.107-128, 2019, 9781784055868. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+              <w:t xml:space="preserve">, pp.9-32, 2019, 9781784055868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51926/ISTE.9781784055868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05492733v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart city of Algiers: defining its context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Ghidouche Aït-Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Ghidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart City Emergence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.391-405, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-816169-2.00019-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunism, Transparency, Manipulation, Deception and Exploitation of Customers’ Vulnerabilities in CRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Dark Side of CRM: Customers, Relationships and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.322, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériter la confiance des clients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gauzente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Julienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Volle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégie clients : points de vue d'experts sur le management de la relation client</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pearson, pp.en ligne, 2013, Management en action, 978-2-7440-7612-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser le portefeuille de clients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Julienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Volle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégie clients : point de vue d'experts sur le management de la relation client</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pearson, pp.101-125, 2013, Management en action, 978-2-7440-7612-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluidifier les parcours clients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Pez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pearson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégie Clients : points de vue d’experts sur le management de la relation client</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.155-189, 2012, 978-2744076121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Français sous l’influence des autres ... ou comment les normes sociales impactent notre respect des gestes barrières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. N’goala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’efficacité mitigée des appels à la peur dans les communications Covid 19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. N’goala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le respect des gestes barrières face à l’épidémie de Covid 19 : une explication par le modèle des croyances envers la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. N’goala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05492804v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand culpabilisation et infantilisation diminuent l’efficacité de l’appel à la responsabilité individuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. N’goala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté sous contrainte des Français déconfinés : entre réactance psychologique et soumission par la peur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. N’goala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7566,51 +7563,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’omni-client face à l’omni-entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.22-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7628,51 +7625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience de consommation : Cahier #1 : Les vacances d’été</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7780,51 +7777,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CB78A15"/>
+    <w:nsid w:val="E6CF810A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8011,51 +8008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-ngoala" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1250-003X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160262488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488555v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mencarelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N&#8217;goala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.117.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488539v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.119.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403338v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jammes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folcher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Goala" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2025.124131" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418678v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.118.0005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783929v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.113.0005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783920v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.115.0005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783994v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.hs.0001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783940v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.114.0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490875v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.111.0005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239794v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin-Lachaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533036v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.109.0005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533055v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.105.0005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533044v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.106.0005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490888v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.107.0005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cauchard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mto.013.0171" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533060v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.103.0005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817186v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N&#8217;goala" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gavard-Perret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Marie-Claire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513422v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Portes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cases" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570720973548" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533084v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404749v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;t-Yahia Ghidouche Kamila" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817189v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817187v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Wilhelm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817188v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511367v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370120935734" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041780v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Kolli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cohard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817185v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533098v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mifsud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Molines" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.05.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KZDXVH3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01591617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morrongiello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kreziak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00208825.2017.1241089" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533109v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.094.0105" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418652v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02011212v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOSM-04-2015-0136" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492971v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/KSP/1000038784/10" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533126v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157071202700404" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055381v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011202700405" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533129v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492984v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bessi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2012.07.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533138v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.036.0309" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055238v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011002500101" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533142v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aurier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11747-009-0163-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BHK8228H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055030v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ciss&#233;-Depardon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010902400103" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533152v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09564230710826278" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-D61FSH6H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914872v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.045.35.46" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023028v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Evrard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010401900301" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292932v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouragba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488599v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643346v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643340v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681977v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488649v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Gambin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Munzel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556890v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490898v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490912v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502389v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817195v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N'Goala" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101155v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144824v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057343v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095213v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02093985v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089091v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089074v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Touil-Maherzi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Zine-Danguir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403377v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paulhiac Scherrer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durif" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394393541" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403356v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120155" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758947v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pez Virginie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758962v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485233v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gon&#231;alves" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488673v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492682v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544579v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/impacts-societaux-et-developpements-du-management-des-technologies-organisationnelles/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533079v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.32838" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492710v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781784055868" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492733v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mussol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305200v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Ghidouche A&#239;t-Yahia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Ghidouche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816169-2.00019-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130093v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492826v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Julienne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stevens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492787v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492804v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151120v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284207v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-ngoala" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1250-003X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160262488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418678v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N&#8217;goala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mencarelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.118.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403338v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jammes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folcher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Goala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2025.124131" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488539v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.119.0005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488555v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.117.0005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783929v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.113.0005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783994v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.hs.0001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783920v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.115.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783940v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.114.0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490875v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.111.0005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239794v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin-Lachaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533036v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.109.0005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533055v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.105.0005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533044v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.106.0005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490888v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.107.0005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.103.0005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533068v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cauchard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mto.013.0171" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513422v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Portes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cases" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570720973548" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533084v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404749v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;t-Yahia Ghidouche Kamila" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511367v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370120935734" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041780v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Kolli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Laurent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cohard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533098v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mifsud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Molines" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.05.015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KZDXVH3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01591617v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morrongiello" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kreziak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00208825.2017.1241089" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533109v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.094.0105" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418652v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02011212v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOSM-04-2015-0136" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492971v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/KSP/1000038784/10" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533126v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157071202700404" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055381v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011202700405" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533129v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492984v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bessi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2012.07.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533138v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.036.0309" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055238v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011002500101" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533142v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aurier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11747-009-0163-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BHK8228H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055030v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ciss&#233;-Depardon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010902400103" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533152v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09564230710826278" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-D61FSH6H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914872v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.045.35.46" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023028v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Evrard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010401900301" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292932v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouragba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488599v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643340v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643346v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681977v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488649v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Gambin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Munzel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556890v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490898v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490912v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502389v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817195v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gavard-Perret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Marie-Claire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N'Goala" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563084v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101155v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144824v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057343v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095213v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02093985v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089091v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089074v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Touil-Maherzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Zine-Danguir" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403356v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paulhiac Scherrer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durif" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120155" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403377v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394393541" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758947v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pez Virginie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758962v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485233v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gon&#231;alves" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488673v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492682v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544579v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/impacts-societaux-et-developpements-du-management-des-technologies-organisationnelles/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533079v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.32838" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492733v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mussol" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781784055868" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492710v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305200v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Ghidouche A&#239;t-Yahia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Ghidouche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816169-2.00019-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130093v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492826v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Julienne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stevens" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492804v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817186v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N&#8217;goala" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Wilhelm" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817189v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817187v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817185v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151120v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284207v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>