--- v0 (2026-03-22)
+++ v1 (2026-05-08)
@@ -368,191 +368,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai de nourrissage sur une courte période avec des feuilles de plantes méditerranéennes du phasme Medauroidea extradentata (Brunner von Wattenwyl 1907)</w:t>
+                <w:t xml:space="preserve">Test de résistance au froid modéré des oeufs du phasme Medauroidea extradentata (Brunner von Wattenwyl, 1907)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société royale belge d'Entomologie/Bulletin van de Koninklijke Belgische Vereniging voor Entomologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 153 (2), pp.172-174</w:t>
+              <w:t xml:space="preserve">, 2017, 153 (3), pp.237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592433v1</w:t>
+                <w:t xml:space="preserve">hal-01696510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test de résistance au froid modéré des oeufs du phasme Medauroidea extradentata (Brunner von Wattenwyl, 1907)</w:t>
+                <w:t xml:space="preserve">Essai de nourrissage sur une courte période avec des feuilles de plantes méditerranéennes du phasme Medauroidea extradentata (Brunner von Wattenwyl 1907)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société royale belge d'Entomologie/Bulletin van de Koninklijke Belgische Vereniging voor Entomologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 153 (3), pp.237</w:t>
+              <w:t xml:space="preserve">, 2017, 153 (2), pp.172-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696510v1</w:t>
+                <w:t xml:space="preserve">hal-01592433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure impact of two galactomannan fractions on their viscosity properties in dilute solution, unperturbed state and gel state</w:t>
               </w:r>
@@ -2125,463 +2125,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zwitterionic (pyrrolidine-2,2-diyl)bisphosphonic acid at 100, 150 and 293K</w:t>
+                <w:t xml:space="preserve">ONE-STEP GEM-DIPHOSPHORYLATION OF AMIDES AND LACTAMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane D. Ellis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Siri</w:t>
+                <w:t xml:space="preserve">François Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Le Moigne</w:t>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Lutz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Tordo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, C56 (6), pp.720-722</w:t>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 30 (4), pp.619-627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662589v1</w:t>
+                <w:t xml:space="preserve">hal-01334812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ONE-STEP GEM-DIPHOSPHORYLATION OF AMIDES AND LACTAMS</w:t>
+                <w:t xml:space="preserve">2-ethoxycarbonyl-2-methyl-3,4-dihydro-2H-pyrrole-1-oxide: evaluation of the spin trapping properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antal Rockenbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tordo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 30 (4), pp.619-627</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 28 (3), pp.403-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334812v1</w:t>
+                <w:t xml:space="preserve">hal-00660680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 1H, 13C, 31P and 15N NMR study of (pyrrolidine-2,2-diyl)bisphosphonic acid, tetraalkyl(pyrrolidine-2,2-diyl)bisphosphonates and acyclic tetraethyl bisphosphonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel H.P. van Genderen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 38 (5), pp.379-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-ethoxycarbonyl-2-methyl-3,4-dihydro-2H-pyrrole-1-oxide: evaluation of the spin trapping properties</w:t>
+                <w:t xml:space="preserve">Zwitterionic (pyrrolidine-2,2-diyl)bisphosphonic acid at 100, 150 and 293K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane D. Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Siri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 28 (3), pp.403-408</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, C56 (6), pp.720-722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660680v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3091,77 +3091,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 2-Diethoxyphosphoryl-2-Methyl-5-Phenyl-3,4-Dihydro-2H-Pyrrole-1-Oxide (DEPMPO-Ph): a New Radical Spin-Trap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Le Moigne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tordo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Drug Discovery Strategies: from Leads to Drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Louvain-la-Neuve, Belgium. pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4330,234 +4330,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paints based on renewable materials</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of bio-based additives in architectural paints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Wenkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Helen Delvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline de Lame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lourtie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pirmez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e symposium national on Applied Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Gembloux, Belgium. pp.SP-P24, 94, 2014</w:t>
+              <w:t xml:space="preserve">2nd European Technical Coatings Congress "New Functions and Sustainability - Drivers for Future Coatings"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cologne, Germany. , pp.P24 (165), 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945024v1</w:t>
+                <w:t xml:space="preserve">hal-01120705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of bio-based additives in architectural paints</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paints based on renewable materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Richel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Technical Coatings Congress "New Functions and Sustainability - Drivers for Future Coatings"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Cologne, Germany. , pp.P24 (165), 2014</w:t>
+              <w:t xml:space="preserve">19e symposium national on Applied Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Gembloux, Belgium. pp.SP-P24, 94, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120705v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Old inks: pigments extracted from plants</w:t>
               </w:r>
@@ -4662,238 +4662,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-based paints</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Old inks: plant-based inks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Wymeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Despy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Destree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Burette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10es rencontres de la Biomasse "Hiérarchisation des utilisations de la biomasse"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Gembloux, Belgium. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910853v1</w:t>
+                <w:t xml:space="preserve">hal-00910849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Old inks: plant-based inks</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bio-based paints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Richel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valbiom. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10es rencontres de la Biomasse "Hiérarchisation des utilisations de la biomasse"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Gembloux, Belgium. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910849v1</w:t>
+                <w:t xml:space="preserve">hal-00910853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encres anciennes: l'encre ferro-gallique</w:t>
               </w:r>
@@ -5673,51 +5673,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="97234104"/>
+    <w:nsid w:val="1C3C732F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5904,51 +5904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-olive" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6142-5673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069586357" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345366v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Olive" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL1952" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Olive" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592433v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696510v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429483v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Aguedo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Petrut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Anastas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2016.12.057" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Zimmer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826664v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724542v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoussou Karamoko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Danthine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blecker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-012-0916-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Torezan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688323v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.4189" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2012.09.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602675v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495880v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667321v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riffont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Rockenbauer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rozanska" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peeters" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459841v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Gaudel-Siri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Siri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berchadsky" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemoigne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0213351" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F9FNR3PG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660754v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660631v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Smulders" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton German" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662589v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Ellis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Moigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lutz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334812v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tordo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660649v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel H.P. van Genderen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660680v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390159v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33803.08489" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179345v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Wenkin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Lame" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Helen Delvaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lourtie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pirmez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916443v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Wymeersch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Bchir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Destree" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741358v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633370v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610457v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795057v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Haumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Traina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bruy&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795047v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Waelkens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Romnee" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Fern&#225;ndez Pierna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Miserez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795058v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Mineur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795053v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jet van de Steene" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464024v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anciaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Colot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705420v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705485v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fernandez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Malumba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roiseux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464677v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408357v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139167v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Ben Hamouda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139160v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945024v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Richel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120705v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945017v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Despy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910853v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910849v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741365v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Henry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741370v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Warzee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Iseux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guyon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167894v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277035v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628982v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003786v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003872v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-olive" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6142-5673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069586357" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345366v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Olive" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL1952" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Olive" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696510v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592433v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429483v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Aguedo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Petrut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Anastas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2016.12.057" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Zimmer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826664v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724542v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoussou Karamoko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Danthine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blecker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-012-0916-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Torezan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688323v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.4189" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2012.09.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602675v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495880v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667321v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riffont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Rockenbauer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rozanska" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peeters" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459841v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Gaudel-Siri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Siri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berchadsky" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemoigne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0213351" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F9FNR3PG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660754v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660631v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Smulders" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton German" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334812v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Moigne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tordo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660680v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660649v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel H.P. van Genderen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662589v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Ellis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lutz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390159v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33803.08489" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179345v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Wenkin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Lame" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Helen Delvaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lourtie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pirmez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916443v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Wymeersch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Bchir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Destree" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741358v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633370v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610457v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795057v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Haumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Traina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bruy&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795047v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Waelkens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Romnee" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Fern&#225;ndez Pierna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Miserez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795058v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Mineur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795053v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jet van de Steene" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464024v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anciaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Colot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705420v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705485v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fernandez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Malumba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roiseux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464677v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408357v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139167v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Ben Hamouda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139160v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120705v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945024v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Richel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945017v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Despy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910849v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910853v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741365v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Henry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741370v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Warzee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Iseux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guyon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167894v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277035v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628982v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003786v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003872v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>