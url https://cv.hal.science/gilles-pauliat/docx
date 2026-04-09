--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -1812,298 +1812,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of an asymmetry in the thermal hysteresis loop at the scale of a single spin-crossover particle</w:t>
+                <w:t xml:space="preserve">Design and Simulation of Next-Generation High-Power, High-Brightness Laser Diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Arnaud</w:t>
+                <w:t xml:space="preserve">Jun Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Forestier</w:t>
+                <w:t xml:space="preserve">Slawomir Sujecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Daro</w:t>
+                <w:t xml:space="preserve">Lei Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Freysz</w:t>
+                <w:t xml:space="preserve">Zhichao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Letard</w:t>
+                <w:t xml:space="preserve">David Pabœuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (3), pp.993-1008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374226v1</w:t>
+                <w:t xml:space="preserve">hal-00528924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Simulation of Next-Generation High-Power, High-Brightness Laser Diodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of an asymmetry in the thermal hysteresis loop at the scale of a single spin-crossover particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Lim</w:t>
+                <w:t xml:space="preserve">Nathalie Daro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slawomir Sujecki</w:t>
+                <w:t xml:space="preserve">Eric Freysz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Lang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Pabœuf</w:t>
+                <w:t xml:space="preserve">Jean-François Letard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 470 (1-3), pp.131-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2009.01.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528924v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Lippmann interference photography to data storage</w:t>
               </w:r>
@@ -2115,51 +2115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2232,51 +2232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bream</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2370,51 +2370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2795,268 +2795,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homodyne detection readout for bit-oriented holographic memories</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High power multimode fiber amplifier with wavefront reshaping for high beam quality recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Huignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.233-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2006.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856081v1</w:t>
+                <w:t xml:space="preserve">hal-00709947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High power multimode fiber amplifier with wavefront reshaping for high beam quality recovery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homodyne detection readout for bit-oriented holographic memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (2), pp.175-177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00709947v1</w:t>
+                <w:t xml:space="preserve">hal-00856081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-induced transverse mode selection in a photorefractive extended cavity laser diode</w:t>
               </w:r>
@@ -3288,90 +3288,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction limited polarized emission from a multimode Yb fiber amplifier after nonlinear beam converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Brignon</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Huignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Huignard</w:t>
+                <w:t xml:space="preserve">Eric Lallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 29 (9), pp.989-991</w:t>
@@ -6036,51 +6036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delboulbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Huignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 3 (2), pp.306-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6131,51 +6131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Herriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delboulbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Huignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7085,247 +7085,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile strain dependence of Brillouin scattering in tapered optical</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Sylvestre</w:t>
+                <w:t xml:space="preserve">Nanofibres optiques pour la réalisation d'une source de photons corrélés (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Azzoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
+              <w:t xml:space="preserve">INNOV-FIBRE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392609v1</w:t>
+                <w:t xml:space="preserve">hal-01622369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanofibres optiques pour la réalisation d'une source de photons corrélés (Poster)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Azzoune</w:t>
+                <w:t xml:space="preserve">Tensile strain dependence of Brillouin scattering in tapered optical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INNOV-FIBRE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Fréjus, France</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622369v1</w:t>
+                <w:t xml:space="preserve">hal-02392609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrology of optical microwires by Brillouin spectroscopy</w:t>
               </w:r>
@@ -8380,532 +8380,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical generation of surface acoustic waves in a silica optical microwire (Orale)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
+                <w:t xml:space="preserve">Stimulated Raman scattering with large Raman shifts with liquid core Kagome fibers (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Châu Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laude</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe, Nonlinear Optics and Its Applications VIII; and Quantum Optics III</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EOS Annual meeting "EOS Topical meeting on Nonlinear Optics and Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690552v1</w:t>
+                <w:t xml:space="preserve">hal-01069915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulated Raman scattering with large Raman shifts with liquid core Kagome fibers (Orale)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delaye</w:t>
+                <w:t xml:space="preserve">All-optical generation of surface acoustic waves in a silica optical microwire (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Beugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herv Maillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual meeting "EOS Topical meeting on Nonlinear Optics and Photonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe, Nonlinear Optics and Its Applications VIII; and Quantum Optics III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Brussels, Belgium. pp.91360E, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2051388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069915v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of phase- and frequency-modulated optical signals using dynamic space-charge gratings in GaAs, Bi12TiO20 and SiC crystals (poster)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sokolov I</w:t>
+                <w:t xml:space="preserve">Optimization of liquid filled hollow core photonic fibers for nonlinear applications (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th edition of the International Conference on New Developments In Photodetection - NDIP 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Tours, France</w:t>
+              <w:t xml:space="preserve">ICO-23 (23rd Congress of the International Commission for Optics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690663v1</w:t>
+                <w:t xml:space="preserve">hal-01068206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of liquid filled hollow core photonic fibers for nonlinear applications (Orale)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Barbier</w:t>
+                <w:t xml:space="preserve">Detection of phase- and frequency-modulated optical signals using dynamic space-charge gratings in GaAs, Bi12TiO20 and SiC crystals (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bryushinin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kulikov V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhov E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokolov I</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICO-23 (23rd Congress of the International Commission for Optics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Santiago de Compostela, Spain</w:t>
+              <w:t xml:space="preserve">7th edition of the International Conference on New Developments In Photodetection - NDIP 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068206v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of surface acoustic wave Brillouin scattering in optical microfibers</w:t>
               </w:r>
@@ -9010,273 +9010,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental demonstration of stimulated Raman scattering in the evanescent field of a tapered nanofiber immersed in a liquid (poster)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of surface acoustic wave Brillouin scattering in optical microfibers (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Beugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Maillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and the International Quantum Electronics Conference (CLEO/Europe-IQEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Proceedings of Workshop on Specialty Optical Fibers and their Applications (WSOF) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Sigtuna, Sweden. pp.W3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903398v1</w:t>
+                <w:t xml:space="preserve">hal-00949670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of surface acoustic wave Brillouin scattering in optical microfibers (Orale)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental demonstration of stimulated Raman scattering in the evanescent field of a tapered nanofiber immersed in a liquid (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liye Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Workshop on Specialty Optical Fibers and their Applications (WSOF) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Sigtuna, Sweden. pp.W3</w:t>
+              <w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and the International Quantum Electronics Conference (CLEO/Europe-IQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949670v1</w:t>
+                <w:t xml:space="preserve">hal-00903398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération optique d'ondes acoustiques de surface dans une microfibre de silice (Orale)</w:t>
               </w:r>
@@ -10335,191 +10335,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High density “Lippmann” data storage in thick holographic materials</w:t>
+                <w:t xml:space="preserve">Recording high-resolution wavelength-multiplexed data pages in a Lippmann data storage system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Contreras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Optical, Optoelectronic and Photonic Materials and Applications, ICOOPMA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. pp.A-047</w:t>
+              <w:t xml:space="preserve">International workshop on holographic memories &amp; display 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Tokyo, Japan. pp.16D-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554774v1</w:t>
+                <w:t xml:space="preserve">hal-00554789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recording high-resolution wavelength-multiplexed data pages in a Lippmann data storage system</w:t>
+                <w:t xml:space="preserve">High density “Lippmann” data storage in thick holographic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Contreras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on holographic memories &amp; display 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Tokyo, Japan. pp.16D-5</w:t>
+              <w:t xml:space="preserve">Fourth International Conference on Optical, Optoelectronic and Photonic Materials and Applications, ICOOPMA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. pp.A-047</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554789v1</w:t>
+                <w:t xml:space="preserve">hal-00554774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro et nano-structuration par la lumière de matériaux photopolymères</w:t>
               </w:r>
@@ -11166,51 +11166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11399,51 +11399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11494,51 +11494,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo evaluation of the maximum data capacity of holographic memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11615,51 +11615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zian Izri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11805,51 +11805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12081,103 +12081,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin transition : observation of a phase transition of a individual micro-particle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOLMAT2008, International Symposium on Molecular Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Toulouse, France</w:t>
@@ -12206,90 +12206,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de particules à tranistion de spin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Letard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Freysz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12353,51 +12353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12586,51 +12586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guattari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12711,51 +12711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guattari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12935,51 +12935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">observation of a phase transition of a single sub-micrometer spin transition particle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guattari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12987,51 +12987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Topical Meeting on Nonlinear Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, paris, France</w:t>
@@ -13099,51 +13099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13224,51 +13224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13349,51 +13349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14333,51 +14333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Brignon, Jean-Pierre Huignard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phase conjugate laser optics</w:t>
@@ -15400,51 +15400,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Azzoune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pauliat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.418661" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280377v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.024403" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326736v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Phan Huy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lebrun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.006892" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Godet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ndao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sylvestre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pecheur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.001232" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01626731v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41476-017-0059-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222008v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Beugnot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maillotte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6242" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00997138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bryushinin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kulikov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sokolov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.000723" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192669v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bryushinin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kulikov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sokolov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/105/64003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9F8LCS89-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192677v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783414060092" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00825652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liye Shan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vienne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Tong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807170" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00632339v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Contreras" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lesvigne-Buy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00551750v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larkins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Kent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374226v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Forestier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Freysz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Letard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.01.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QMH1M5B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00528924v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Sujecki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pab&#339;uf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00581186v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Roosen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2008.08020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00551762v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bream" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181708v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guattari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575759v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reboud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2603-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF3896D9E3EFDC60244BD3FE3DFACAFC3A7A583F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875697v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P. Georges" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Pedrini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2006.06024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856108v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856081v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709947v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brignon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lallier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lucas-Leclin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.02.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W2L51SK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00867480v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00866991v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ducloux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701599v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575763v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maerten" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(02)00304-X" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWBV8LR3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575768v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rytz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)01591-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V37B04GS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856146v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frauel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Villing" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575769v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meilhac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00126-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPTB6VM4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875421v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Graindorge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.26.001955" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118141v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jonathan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00180619v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00180621v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118157v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673979v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856691v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Mercier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856958v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labrunie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Launay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00861435v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Alves" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mager" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laquarnoy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark H. Garrett" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249274v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phannara Aing" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994288" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/72AD32D8078979043BD472C96F8D8AABF6B8585A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875938v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Denz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tschudi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.31.005700" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856163v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boj" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856179v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856195v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856738v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856623v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Besson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245675v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Saux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198700220100125300" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0B359B24A538E0E34A750FF2BD840A95848CCF1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00867496v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Herriau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delboulb&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00866464v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delboulbe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326903v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bouhadida" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166791v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183043v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788151v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868379v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beugnot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Divay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01639180v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591076v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392609v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01622369v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392618v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609135v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Godet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndao" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sylvestre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591081v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01429818v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2245431" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01429835v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Barbier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01707602v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01186640v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Debord" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01186642v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hasting" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Laursen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225289v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690552v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv Maillotte" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051388" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01069915v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690663v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kulikov V." TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhov E" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokolov I" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01068206v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223546v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903398v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949670v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903404v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Beugnot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maillote" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903411v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903402v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00741044v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00741040v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00724635v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00741032v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00621037v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00635809v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00624882v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554909v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554774v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554789v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491169v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Chevallier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554896v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554750v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572401v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572399v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572397v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554734v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554803v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554822v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554857v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554702v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zian Izri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554816v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554712v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00582813v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grelu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coillet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuang Li" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Men" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00582779v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553299v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00587848v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554689v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554832v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201850v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176455v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117344v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Jradi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201881v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185036v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185074v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185029v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186488v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saint-Georges" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185935v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Remenyi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326882v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor de La Gorce" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129105v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2019.JTh2A.102" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326787v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897955v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575836v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9780387344430" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118216v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118218v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575985v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575986v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118173v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00624871v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00583644v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00583640v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00583636v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00716185v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Azzoune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pauliat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.418661" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280377v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.024403" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326736v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Phan Huy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lebrun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.006892" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Godet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ndao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sylvestre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pecheur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.001232" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01626731v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41476-017-0059-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222008v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Beugnot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maillotte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6242" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00997138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bryushinin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kulikov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sokolov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.000723" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192669v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bryushinin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kulikov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sokolov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/105/64003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9F8LCS89-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192677v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783414060092" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00825652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liye Shan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vienne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Tong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807170" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00632339v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Contreras" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lesvigne-Buy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00551750v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larkins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Kent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00528924v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Sujecki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Zhang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pab&#339;uf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Forestier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Freysz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Letard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.01.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QMH1M5B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00581186v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Roosen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2008.08020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00551762v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bream" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181708v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guattari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575759v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reboud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2603-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF3896D9E3EFDC60244BD3FE3DFACAFC3A7A583F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875697v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P. Georges" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Pedrini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2006.06024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856108v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709947v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brignon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lallier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lucas-Leclin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.02.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W2L51SK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856081v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00867480v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00866991v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ducloux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701599v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575763v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maerten" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(02)00304-X" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWBV8LR3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575768v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rytz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)01591-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V37B04GS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856146v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frauel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Villing" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575769v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meilhac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00126-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPTB6VM4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875421v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Graindorge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.26.001955" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118141v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jonathan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00180619v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00180621v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118157v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673979v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856691v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Mercier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856958v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labrunie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Launay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00861435v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Alves" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mager" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laquarnoy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark H. Garrett" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249274v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phannara Aing" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994288" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/72AD32D8078979043BD472C96F8D8AABF6B8585A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875938v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Denz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tschudi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.31.005700" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856163v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boj" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856179v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856195v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856738v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856623v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Besson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245675v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Saux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198700220100125300" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0B359B24A538E0E34A750FF2BD840A95848CCF1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00867496v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Herriau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delboulb&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00866464v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delboulbe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326903v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bouhadida" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166791v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183043v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788151v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868379v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beugnot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Divay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01639180v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591076v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01622369v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392609v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392618v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609135v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Godet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndao" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sylvestre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591081v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01429818v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2245431" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01429835v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Barbier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01707602v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01186640v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Debord" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01186642v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hasting" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Laursen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225289v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01069915v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690552v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv Maillotte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051388" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01068206v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690663v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kulikov V." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhov E" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokolov I" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223546v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949670v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903398v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903404v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Beugnot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maillote" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903411v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903402v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00741044v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00741040v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00724635v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00741032v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00621037v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00635809v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00624882v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554909v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554789v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554774v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491169v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Chevallier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554896v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554750v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572401v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572399v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572397v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554734v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554803v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554822v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554857v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554702v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zian Izri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554816v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554712v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00582813v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grelu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coillet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuang Li" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Men" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00582779v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553299v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00587848v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554689v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554832v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201850v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176455v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117344v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Jradi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201881v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185036v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185074v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185029v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186488v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saint-Georges" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185935v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Remenyi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326882v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor de La Gorce" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129105v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2019.JTh2A.102" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326787v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897955v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575836v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9780387344430" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118216v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118218v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575985v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575986v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118173v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00624871v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00583644v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00583640v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00583636v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00716185v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>