--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -693,563 +693,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brillouin light scattering from surface acoustic waves in a sub-wavelength diameter optical fibre</w:t>
+                <w:t xml:space="preserve">Non-steady-state photoelectromotive force and two-wave mixing in photorefractive crystals under frequency modulated illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Beugnot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
+                <w:t xml:space="preserve">M. Bryushinin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kulikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, pp.5242 (6). </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (4), pp.723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms6242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.31.000723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222008v1</w:t>
+                <w:t xml:space="preserve">hal-00997138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-steady-state photoelectromotive force and two-wave mixing in photorefractive crystals under frequency modulated illumination</w:t>
+                <w:t xml:space="preserve">Brillouin light scattering from surface acoustic waves in a sub-wavelength diameter optical fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bryushinin</w:t>
+                <w:t xml:space="preserve">Jean-Charles Beugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Kulikov</w:t>
+                <w:t xml:space="preserve">Hervé Maillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Sokolov</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 31 (4), pp.723. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.5242 (6). </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.31.000723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms6242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00997138v1</w:t>
+                <w:t xml:space="preserve">hal-03222008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-steady-state photo-EMF in semi-insulating GaAs under frequency-modulated illumination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-diffraction of frequency modulated light in the Bi12TiO20 crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bryushinin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bryushinin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V Kulikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I Sokolov</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/105/64003⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Solid State</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56, pp.1206-1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063783414060092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192669v1</w:t>
+                <w:t xml:space="preserve">hal-01192677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-diffraction of frequency modulated light in the Bi12TiO20 crystal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Non-steady-state photo-EMF in semi-insulating GaAs under frequency-modulated illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bryushinin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Kulikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Sokolov</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Solid State</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105, pp.64003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/105/64003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1063783414060092⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01192677v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulated Raman scattering in the evanescent field of liquid immersed tapered nanofibers</w:t>
               </w:r>
@@ -2083,269 +2083,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Lippmann interference photography to data storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Contreras</w:t>
+                <w:t xml:space="preserve">Numerical modeling of high-power self-organizing external cavity lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Arnaud</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Roosen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Bream</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (14-15), pp.1117-1121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581186v1</w:t>
+                <w:t xml:space="preserve">hal-00551762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of high-power self-organizing external cavity lasers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhen Zhang</w:t>
+                <w:t xml:space="preserve">Application of Lippmann interference photography to data storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.08020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2971/jeos.2008.08020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551762v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balanced homodyne detection of Bragg microhologramms in photopolymer for data storage</w:t>
               </w:r>
@@ -2508,51 +2508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 87, pp.233-237. </w:t>
@@ -2615,51 +2615,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive introduction of carrier fringes in real time photorefractive interferometers for single interferogram analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc P. Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2732,51 +2732,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous monitoring of a surface slope by real-time shearing interferometry with a photorefractive crystal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 45 (5), pp.993-999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2795,268 +2795,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High power multimode fiber amplifier with wavefront reshaping for high beam quality recovery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homodyne detection readout for bit-oriented holographic memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (2), pp.175-177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709947v1</w:t>
+                <w:t xml:space="preserve">hal-00856081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homodyne detection readout for bit-oriented holographic memories</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High power multimode fiber amplifier with wavefront reshaping for high beam quality recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Huignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.233-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2006.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856081v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-induced transverse mode selection in a photorefractive extended cavity laser diode</w:t>
               </w:r>
@@ -3094,51 +3094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 14 (7), pp.2735-2743</w:t>
@@ -3193,51 +3193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ducloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3288,90 +3288,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction limited polarized emission from a multimode Yb fiber amplifier after nonlinear beam converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Huignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 29 (9), pp.989-991</w:t>
@@ -3400,51 +3400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organization of laser cavities using dynamic holograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3585,51 +3585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rytz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3686,264 +3686,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-capacity photorefractive neural network implementing a Kohonen topological map</w:t>
+                <w:t xml:space="preserve">Modeling of laser mode self-adapted filtering by photorefractive Fabry–Perot interferometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Frauel</w:t>
+                <w:t xml:space="preserve">Laurent Meilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 18, pp.37-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-3467(01)00126-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856146v1</w:t>
+                <w:t xml:space="preserve">hal-01575769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of laser mode self-adapted filtering by photorefractive Fabry–Perot interferometers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+                <w:t xml:space="preserve">High-capacity photorefractive neural network implementing a Kohonen topological map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Frauel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Villing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 40 (29), pp.5162-5169</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01575769v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation of the alignment tolerances of a 1.55 µm extended-cavity semiconductor laser by use of an intracavity photorefractive filter.</w:t>
               </w:r>
@@ -3955,51 +3955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4236,51 +4236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rytz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 3491, pp.683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4357,51 +4357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rytz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 3470, pp.8-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4478,51 +4478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rytz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 135, pp.133-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4586,51 +4586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Jonathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Optics Journal of the European Optical Society Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 5, pp.541-559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4694,51 +4694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4802,51 +4802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labrunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4878,316 +4878,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic phase-encoding storage of 64 images in a BaTiO3 photorefractive crystal</w:t>
+                <w:t xml:space="preserve">High-quality self-pumped pahse conjugation of nanosecond pulses at 532 nm using photorefractive BaTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Alves</w:t>
+                <w:t xml:space="preserve">Loic Mager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laquarnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rytz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark H. Garrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 19 (22), pp.1894-1896</w:t>
+              <w:t xml:space="preserve">, 1994, 19 (19), pp.1508-1510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861435v1</w:t>
+                <w:t xml:space="preserve">hal-00856876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-quality self-pumped pahse conjugation of nanosecond pulses at 532 nm using photorefractive BaTiO3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laquarnoy</w:t>
+                <w:t xml:space="preserve">Dynamic phase-encoding storage of 64 images in a BaTiO3 photorefractive crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 19 (19), pp.1508-1510</w:t>
+              <w:t xml:space="preserve">, 1994, 19 (22), pp.1894-1896</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856876v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the density of photorefractive centers on volume holographic capacity storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phannara Aing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 4 (12), pp.2427-2440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5259,51 +5259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornélia Denz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Tschudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5376,51 +5376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Boj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 17 (6), pp.438-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5471,51 +5471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 8 (9), pp.1942-1946</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5553,51 +5553,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photorefractive effect generated in sillenite crystals by picosecond pulses and comparison with the quasi continuous regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 7 (12), pp.2259-2267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5648,51 +5648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 7 (8), pp.1481-1486</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5743,77 +5743,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Jonathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Villing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 14 (24), pp.1359-1361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5838,51 +5838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet photoréfractif dans les cristaux d'oxyde de bismuth et de silicium (Bi12SiO20) ou de germanium (Bi12GeO20)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6023,64 +6023,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Herriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delboulbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Huignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 3 (2), pp.306-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6131,64 +6131,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Herriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delboulbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Huignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6710,622 +6710,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and opto-acoustical metrology of silica tapered fibers for nonlinear applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tensile strain dependence of Brillouin scattering in tapered optical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Larat</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics &amp; Photonics Japan 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868379v1</w:t>
+                <w:t xml:space="preserve">hal-02392609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and opto-acoustical metrology of silica tapered fibers for nonlinear applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduction of Brillouin scattering for the optimization of liquid-core Raman wavelength converters (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Divay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Larat</w:t>
+                <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics &amp; Photonics Japan 2017, OPJ-OSA Joint Symposia on Nanophotonics and Digital Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Tokyo, Japan. pp.PL3, ⟨https://www.osapublishing.org/abstract.cfm?uri=OPJ-2017-PL3⟩</w:t>
+              <w:t xml:space="preserve">Conference on Laser and Electro-Optics /Europe (CLEO/Europe-EQEC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01639180v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of Brillouin scattering for the optimization of liquid-core Raman wavelength converters (Orale)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delaye</w:t>
+                <w:t xml:space="preserve">Nanofibres optiques pour la réalisation d'une source de photons corrélés (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Azzoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Laser and Electro-Optics /Europe (CLEO/Europe-EQEC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
+              <w:t xml:space="preserve">INNOV-FIBRE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591076v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanofibres optiques pour la réalisation d'une source de photons corrélés (Poster)</w:t>
+                <w:t xml:space="preserve">Optical and opto-acoustical metrology of silica tapered fibers for nonlinear applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Azzoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Beugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INNOV-FIBRE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Fréjus, France</w:t>
+              <w:t xml:space="preserve">Optics &amp; Photonics Japan 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622369v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile strain dependence of Brillouin scattering in tapered optical</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical and opto-acoustical metrology of silica tapered fibers for nonlinear applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Azzoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Beugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Optics &amp; Photonics Japan 2017, OPJ-OSA Joint Symposia on Nanophotonics and Digital Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Tokyo, Japan. pp.PL3, ⟨https://www.osapublishing.org/abstract.cfm?uri=OPJ-2017-PL3⟩</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392609v1</w:t>
+                <w:t xml:space="preserve">hal-01639180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrology of optical microwires by Brillouin spectroscopy</w:t>
               </w:r>
@@ -7561,51 +7561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convertisseurs de longueur d’onde RAMBIO, principe et applications (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7682,51 +7682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient stimulated Raman scattering in hybrid liquid-silica fibers for wavelength conversion (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7812,51 +7812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7946,51 +7946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Annual Symposium IEEE Benelux Chapter </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8015,51 +8015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission raman stimulée dans des fibres kagome à coeur liquide (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8192,51 +8192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Laursen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Bretagne 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
@@ -8317,51 +8317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics &amp; Photonics Japan 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8380,798 +8380,798 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulated Raman scattering with large Raman shifts with liquid core Kagome fibers (Orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of phase- and frequency-modulated optical signals using dynamic space-charge gratings in GaAs, Bi12TiO20 and SiC crystals (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bryushinin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh-Châu Phan Huy</w:t>
+                <w:t xml:space="preserve">Kulikov V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhov E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokolov I</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual meeting "EOS Topical meeting on Nonlinear Optics and Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">7th edition of the International Conference on New Developments In Photodetection - NDIP 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069915v1</w:t>
+                <w:t xml:space="preserve">hal-01690663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical generation of surface acoustic waves in a silica optical microwire (Orale)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Beugnot</w:t>
+                <w:t xml:space="preserve">Optimization of liquid filled hollow core photonic fibers for nonlinear applications (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe, Nonlinear Optics and Its Applications VIII; and Quantum Optics III</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICO-23 (23rd Congress of the International Commission for Optics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Santiago de Compostela, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2051388⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01690552v1</w:t>
+                <w:t xml:space="preserve">hal-01068206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of liquid filled hollow core photonic fibers for nonlinear applications (Orale)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delaye</w:t>
+                <w:t xml:space="preserve">All-optical generation of surface acoustic waves in a silica optical microwire (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Beugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herv Maillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICO-23 (23rd Congress of the International Commission for Optics)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe, Nonlinear Optics and Its Applications VIII; and Quantum Optics III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Brussels, Belgium. pp.91360E, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2051388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068206v1</w:t>
+                <w:t xml:space="preserve">hal-01690552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of phase- and frequency-modulated optical signals using dynamic space-charge gratings in GaAs, Bi12TiO20 and SiC crystals (poster)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stimulated Raman scattering with large Raman shifts with liquid core Kagome fibers (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sokolov I</w:t>
+                <w:t xml:space="preserve">Minh-Châu Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th edition of the International Conference on New Developments In Photodetection - NDIP 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Tours, France</w:t>
+              <w:t xml:space="preserve">EOS Annual meeting "EOS Topical meeting on Nonlinear Optics and Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690663v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of surface acoustic wave Brillouin scattering in optical microfibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Beugnot</w:t>
+                <w:t xml:space="preserve">Génération optique d'ondes acoustiques de surface dans une microfibre de silice (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Beugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Maillote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Specialty Optical Fibers and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Sigtuna, Sweden</w:t>
+              <w:t xml:space="preserve">33ème Journées Nationales d'Optique Guidée (JNOG), Optique Paris 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03223546v1</w:t>
+                <w:t xml:space="preserve">hal-00903404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of surface acoustic wave Brillouin scattering in optical microfibers (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Beugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Maillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Workshop on Specialty Optical Fibers and their Applications (WSOF) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Sigtuna, Sweden. pp.W3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental demonstration of stimulated Raman scattering in the evanescent field of a tapered nanofiber immersed in a liquid (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9226,264 +9226,264 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and the International Quantum Electronics Conference (CLEO/Europe-IQEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération optique d'ondes acoustiques de surface dans une microfibre de silice (Orale)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Beugnot</w:t>
+                <w:t xml:space="preserve">Observation of surface acoustic wave Brillouin scattering in optical microfibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Beugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Maillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laude</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Maillote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Journées Nationales d'Optique Guidée (JNOG), Optique Paris 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">Workshop on Specialty Optical Fibers and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Sigtuna, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903404v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of surface acoustic wave Brillouin scattering in optical microfibers (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Beugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Maillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Workshop on Specialty Optical Fibers and their Applications (WSOF) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Stockholm, Sweden</w:t>
@@ -9627,273 +9627,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified architectures with homodyne detection for high capacity Lippmann data storage</w:t>
+                <w:t xml:space="preserve">High Capacity Data Storage Inspired from Lippmann Interference Photography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Aberdeen, United Kingdom. pp.TOM6_6030_017</w:t>
+              <w:t xml:space="preserve">Optical Data Storage Workshop (ODS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Tucson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741044v1</w:t>
+                <w:t xml:space="preserve">hal-00724635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of stimulated Raman scattering in the evanescent field of a tapered nanofiber</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simplified architectures with homodyne detection for high capacity Lippmann data storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Aberdeen, United Kingdom. pp.6433 Postdeadline</w:t>
+              <w:t xml:space="preserve">, Sep 2012, Aberdeen, United Kingdom. pp.TOM6_6030_017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741040v1</w:t>
+                <w:t xml:space="preserve">hal-00741044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Capacity Data Storage Inspired from Lippmann Interference Photography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demonstration of stimulated Raman scattering in the evanescent field of a tapered nanofiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liye Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Data Storage Workshop (ODS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Tucson, United States</w:t>
+              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Aberdeen, United Kingdom. pp.6433 Postdeadline</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724635v1</w:t>
+                <w:t xml:space="preserve">hal-00741040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal nanofiber dimensions for stimulated Raman scattering in the evanescent field</w:t>
               </w:r>
@@ -10253,273 +10253,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of a page-oriented Lippmann &amp;quot;holographic&amp;quot; data storage system</w:t>
+                <w:t xml:space="preserve">High density “Lippmann” data storage in thick holographic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Contreras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Data Storage 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Boulder, United States. pp.773004</w:t>
+              <w:t xml:space="preserve">Fourth International Conference on Optical, Optoelectronic and Photonic Materials and Applications, ICOOPMA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. pp.A-047</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554909v1</w:t>
+                <w:t xml:space="preserve">hal-00554774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recording high-resolution wavelength-multiplexed data pages in a Lippmann data storage system</w:t>
+                <w:t xml:space="preserve">Experimental investigation of a page-oriented Lippmann &amp;quot;holographic&amp;quot; data storage system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Contreras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on holographic memories &amp; display 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Tokyo, Japan. pp.16D-5</w:t>
+              <w:t xml:space="preserve">Optical Data Storage 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Boulder, United States. pp.773004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554789v1</w:t>
+                <w:t xml:space="preserve">hal-00554909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High density “Lippmann” data storage in thick holographic materials</w:t>
+                <w:t xml:space="preserve">Recording high-resolution wavelength-multiplexed data pages in a Lippmann data storage system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Contreras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Optical, Optoelectronic and Photonic Materials and Applications, ICOOPMA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. pp.A-047</w:t>
+              <w:t xml:space="preserve">International workshop on holographic memories &amp; display 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Tokyo, Japan. pp.16D-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554774v1</w:t>
+                <w:t xml:space="preserve">hal-00554789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro et nano-structuration par la lumière de matériaux photopolymères</w:t>
               </w:r>
@@ -10892,172 +10892,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00572401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances et caractérisations optiques d'un générateur Raman à base d'une fibre à cristal photonique à cœur creux remplie d'éthanol</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical modeling of photorefractive crystals for self-adapting external cavity laser mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Larkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Kent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLOQ'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, x, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Numerical Simulation of Optoelectronics Devices, NUSOD 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Gwangju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572399v1</w:t>
+                <w:t xml:space="preserve">hal-00554803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Générateur Raman utilisant une fibre à cristal photonique à coeur creux remplie de liquide</w:t>
+                <w:t xml:space="preserve">Performances et caractérisations optiques d'un générateur Raman à base d'une fibre à cristal photonique à cœur creux remplie d'éthanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Buy</w:t>
@@ -11071,323 +11075,319 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, x, France. pp.30</w:t>
+              <w:t xml:space="preserve">COLOQ'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, x, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572397v1</w:t>
+                <w:t xml:space="preserve">hal-00572399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal for a high capacity memory based on Lippmann interference photography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Contreras</w:t>
+                <w:t xml:space="preserve">Générateur Raman utilisant une fibre à cristal photonique à coeur creux remplie de liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Buy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting, 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.TOM 6</w:t>
+              <w:t xml:space="preserve">JNOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, x, France. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554734v1</w:t>
+                <w:t xml:space="preserve">hal-00572397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of photorefractive crystals for self-adapting external cavity laser mirrors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proposal for a high capacity memory based on Lippmann interference photography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Numerical Simulation of Optoelectronics Devices, NUSOD 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Gwangju, South Korea</w:t>
+              <w:t xml:space="preserve">EOS Annual Meeting, 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.TOM 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554803v1</w:t>
+                <w:t xml:space="preserve">hal-00554734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical data storage based on the Lippmann photography</w:t>
               </w:r>
@@ -11412,51 +11412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Alban Conference'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11520,51 +11520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topical Meeting Photorefractive Materials, Effects, and Devices Control of Light and Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Bad Honnef, Germany. pp.P2-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11641,51 +11641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics (CLEO/Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.CC2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11818,51 +11818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons de l'Optique 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Lille, France. pp.166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11881,575 +11881,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfiber Resonators in the Linear and the Nonlinear Regimes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stockage holographique de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Topical Conference on Nanophotonics (NANO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Nanjing, China</w:t>
+              <w:t xml:space="preserve">Holographie, état de l'art et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00582813v1</w:t>
+                <w:t xml:space="preserve">hal-00582779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stockage holographique de l'information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin transition : observation of a phase transition of a individual micro-particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holographie, état de l'art et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">MOLMAT2008, International Symposium on Molecular Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00582779v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin transition : observation of a phase transition of a individual micro-particle</w:t>
+                <w:t xml:space="preserve">Caractérisation de particules à tranistion de spin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Letard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Freysz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOLMAT2008, International Symposium on Molecular Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées du Groupe Français de Photochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553299v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de particules à tranistion de spin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wavelength multiplexed memories based on Lippmann interference photography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe Français de Photochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Brest, France</w:t>
+              <w:t xml:space="preserve">International workshop on holographic memories, 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Aichi, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00587848v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength multiplexed memories based on Lippmann interference photography</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microfiber Resonators in the Linear and the Nonlinear Regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Coillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Men</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on holographic memories, 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Aichi, Japan</w:t>
+              <w:t xml:space="preserve">The Topical Conference on Nanophotonics (NANO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554689v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00582813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of high-power self-organizing external cavity lasers</w:t>
               </w:r>
@@ -12474,51 +12474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bream</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12804,301 +12804,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux polymères pour le stockage des données</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Safi Jradi</w:t>
+                <w:t xml:space="preserve">observation of a phase transition of a single sub-micrometer spin transition particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guattari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. SFO - Méthodes et Techniques Optiques pour l'Industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, xx, France. pp.CD</w:t>
+              <w:t xml:space="preserve">EOS Topical Meeting on Nonlinear Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00117344v1</w:t>
+                <w:t xml:space="preserve">hal-00201881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">observation of a phase transition of a single sub-micrometer spin transition particle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homodyne detection of microholograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guattari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Topical Meeting on Nonlinear Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, paris, France</w:t>
+              <w:t xml:space="preserve">Final workshop Cost P8 -Materials and Systems for Optical Data Storage and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Loutraki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00201881v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homodyne detection of microholograms</w:t>
+                <w:t xml:space="preserve">Caractérisation d'un photopolymère pour le stockage de données par microréseaux de Lippman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guattari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maire</w:t>
@@ -13133,198 +13133,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final workshop Cost P8 -Materials and Systems for Optical Data Storage and Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Loutraki, Greece</w:t>
+              <w:t xml:space="preserve">Colloque FOCALE - Photostucturation de matériaux organiques : effets optiques et électroniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185036v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'un photopolymère pour le stockage de données par microréseaux de Lippman</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matériaux polymères pour le stockage des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guattari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque FOCALE - Photostucturation de matériaux organiques : effets optiques et électroniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Rennes, France</w:t>
+              <w:t xml:space="preserve">Proc. SFO - Méthodes et Techniques Optiques pour l'Industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, xx, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185074v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00117344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photopolymer characterization for Lippmann microholographic storage</w:t>
               </w:r>
@@ -13435,51 +13435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photopolymerizable materials for data storage : from photochemical investigation to customization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saint-Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13543,77 +13543,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a confocal DIC microscope to follow the kinetics of photopolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Remenyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting Cost P8 (Materials and Systems for Optical Data Storage and Processing)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14195,51 +14195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Günter, Jean Pierre Huignard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photorefractive Materials and Applications 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -14320,64 +14320,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Jonathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Brignon, Jean-Pierre Huignard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phase conjugate laser optics</w:t>
@@ -14449,51 +14449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Jonathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">par S. Yin et F.T.S. Yu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photorefractive optics: materials, properties and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, New York Ac. Press, chap. 14, 2000</w:t>
@@ -14580,51 +14580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 2892239. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14668,51 +14668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 2869162. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14769,51 +14769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Jonathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14936,151 +14936,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical non linearities in structured materials</w:t>
+                <w:t xml:space="preserve">Optical non linearities in structured materials: Raman converters in microstructured fibers and non linearities enhancement in semiconductor waveguides and photonic bandgap devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583644v1</w:t>
+                <w:t xml:space="preserve">hal-00583640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical non linearities in structured materials: Raman converters in microstructured fibers and non linearities enhancement in semiconductor waveguides and photonic bandgap devices</w:t>
+                <w:t xml:space="preserve">Optical non linearities in structured materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583640v1</w:t>
+                <w:t xml:space="preserve">hal-00583644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photorefractive self-organized laser cavities</w:t>
               </w:r>
@@ -15400,51 +15400,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Azzoune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pauliat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.418661" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280377v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.024403" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326736v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Phan Huy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lebrun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.006892" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Godet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ndao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sylvestre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pecheur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.001232" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01626731v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41476-017-0059-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222008v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Beugnot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maillotte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6242" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00997138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bryushinin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kulikov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sokolov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.000723" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192669v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bryushinin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kulikov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sokolov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/105/64003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9F8LCS89-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192677v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783414060092" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00825652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liye Shan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vienne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Tong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807170" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00632339v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Contreras" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lesvigne-Buy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00551750v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larkins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Kent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00528924v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Sujecki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Zhang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pab&#339;uf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Forestier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Freysz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Letard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.01.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QMH1M5B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00581186v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Roosen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2008.08020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00551762v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bream" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181708v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guattari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575759v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reboud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2603-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF3896D9E3EFDC60244BD3FE3DFACAFC3A7A583F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875697v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P. Georges" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Pedrini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2006.06024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856108v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709947v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brignon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lallier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lucas-Leclin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.02.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W2L51SK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856081v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00867480v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00866991v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ducloux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701599v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575763v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maerten" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(02)00304-X" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWBV8LR3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575768v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rytz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)01591-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V37B04GS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856146v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frauel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Villing" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575769v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meilhac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00126-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPTB6VM4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875421v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Graindorge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.26.001955" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118141v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jonathan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00180619v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00180621v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118157v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673979v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856691v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Mercier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856958v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labrunie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Launay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00861435v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Alves" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mager" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laquarnoy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark H. Garrett" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249274v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phannara Aing" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994288" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/72AD32D8078979043BD472C96F8D8AABF6B8585A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875938v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Denz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tschudi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.31.005700" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856163v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boj" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856179v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856195v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856738v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856623v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Besson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245675v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Saux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198700220100125300" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0B359B24A538E0E34A750FF2BD840A95848CCF1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00867496v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Herriau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delboulb&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00866464v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delboulbe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326903v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bouhadida" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166791v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183043v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788151v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868379v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beugnot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Divay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01639180v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591076v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01622369v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392609v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392618v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609135v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Godet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndao" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sylvestre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591081v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01429818v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2245431" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01429835v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Barbier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01707602v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01186640v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Debord" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01186642v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hasting" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Laursen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225289v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01069915v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690552v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv Maillotte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051388" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01068206v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690663v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kulikov V." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhov E" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokolov I" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223546v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949670v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903398v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903404v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Beugnot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maillote" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903411v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903402v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00741044v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00741040v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00724635v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00741032v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00621037v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00635809v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00624882v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554909v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554789v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554774v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491169v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Chevallier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554896v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554750v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572401v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572399v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572397v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554734v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554803v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554822v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554857v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554702v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zian Izri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554816v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554712v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00582813v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grelu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coillet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuang Li" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Men" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00582779v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553299v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00587848v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554689v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554832v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201850v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176455v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117344v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Jradi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201881v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185036v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185074v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185029v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186488v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saint-Georges" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185935v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Remenyi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326882v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor de La Gorce" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129105v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2019.JTh2A.102" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326787v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897955v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575836v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9780387344430" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118216v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118218v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575985v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575986v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118173v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00624871v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00583644v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00583640v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00583636v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00716185v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Azzoune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pauliat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.418661" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280377v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.024403" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326736v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Phan Huy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lebrun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.006892" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Godet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ndao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sylvestre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pecheur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.001232" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01626731v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41476-017-0059-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00997138v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bryushinin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kulikov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sokolov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.000723" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222008v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Beugnot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maillotte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6242" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192677v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kulikov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783414060092" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192669v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bryushinin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sokolov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/105/64003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9F8LCS89-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00825652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liye Shan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vienne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Tong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807170" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00632339v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Contreras" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lesvigne-Buy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00551750v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larkins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Kent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00528924v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Sujecki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Zhang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pab&#339;uf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Forestier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Freysz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Letard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.01.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QMH1M5B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00551762v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bream" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00581186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Roosen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2008.08020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181708v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guattari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575759v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reboud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2603-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF3896D9E3EFDC60244BD3FE3DFACAFC3A7A583F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875697v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P. Georges" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Pedrini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2006.06024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856108v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856081v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709947v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brignon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lallier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lucas-Leclin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.02.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W2L51SK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00867480v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00866991v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ducloux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701599v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575763v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maerten" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(02)00304-X" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWBV8LR3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575768v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rytz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)01591-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V37B04GS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575769v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meilhac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00126-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPTB6VM4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856146v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frauel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Villing" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875421v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Graindorge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.26.001955" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118141v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jonathan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00180619v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00180621v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118157v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673979v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856691v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Mercier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856958v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labrunie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Launay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856876v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mager" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laquarnoy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark H. Garrett" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00861435v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Alves" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249274v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phannara Aing" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994288" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/72AD32D8078979043BD472C96F8D8AABF6B8585A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875938v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Denz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tschudi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.31.005700" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856163v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boj" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856179v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856195v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856738v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856623v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Besson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245675v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Saux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198700220100125300" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0B359B24A538E0E34A750FF2BD840A95848CCF1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00867496v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Herriau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delboulb&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00866464v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delboulbe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326903v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bouhadida" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166791v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183043v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788151v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392609v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591076v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01622369v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868379v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beugnot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Divay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01639180v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392618v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609135v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Godet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndao" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sylvestre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591081v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01429818v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2245431" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01429835v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Barbier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01707602v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01186640v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Debord" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01186642v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hasting" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Laursen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225289v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690663v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kulikov V." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhov E" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokolov I" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01068206v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690552v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv Maillotte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051388" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01069915v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903404v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Beugnot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maillote" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949670v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903398v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223546v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903411v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903402v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00724635v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00741044v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00741040v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00741032v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00621037v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00635809v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00624882v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554774v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554909v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554789v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491169v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Chevallier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554896v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554750v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572401v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554803v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572399v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572397v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554734v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554822v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554857v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554702v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zian Izri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554816v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554712v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00582779v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553299v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00587848v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554689v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00582813v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grelu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coillet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuang Li" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Men" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554832v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201850v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176455v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201881v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185036v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Jradi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185074v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117344v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185029v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186488v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saint-Georges" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185935v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Remenyi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326882v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor de La Gorce" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129105v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2019.JTh2A.102" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326787v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897955v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575836v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9780387344430" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118216v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118218v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575985v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575986v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118173v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00624871v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00583640v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00583644v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00583636v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00716185v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>