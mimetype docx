--- v2 (2026-05-02)
+++ v3 (2026-05-27)
@@ -693,563 +693,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-steady-state photoelectromotive force and two-wave mixing in photorefractive crystals under frequency modulated illumination</w:t>
+                <w:t xml:space="preserve">Brillouin light scattering from surface acoustic waves in a sub-wavelength diameter optical fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bryushinin</w:t>
+                <w:t xml:space="preserve">Jean-Charles Beugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Kulikov</w:t>
+                <w:t xml:space="preserve">Hervé Maillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Sokolov</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 31 (4), pp.723. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.5242 (6). </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.31.000723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms6242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00997138v1</w:t>
+                <w:t xml:space="preserve">hal-03222008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brillouin light scattering from surface acoustic waves in a sub-wavelength diameter optical fibre</w:t>
+                <w:t xml:space="preserve">Non-steady-state photoelectromotive force and two-wave mixing in photorefractive crystals under frequency modulated illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Beugnot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
+                <w:t xml:space="preserve">M. Bryushinin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kulikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, pp.5242 (6). </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (4), pp.723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms6242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.31.000723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222008v1</w:t>
+                <w:t xml:space="preserve">hal-00997138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-diffraction of frequency modulated light in the Bi12TiO20 crystal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-steady-state photo-EMF in semi-insulating GaAs under frequency-modulated illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M Bryushinin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">V Kulikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Sokolov</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Solid State</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1063783414060092⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105, pp.64003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/105/64003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192677v1</w:t>
+                <w:t xml:space="preserve">hal-01192669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-steady-state photo-EMF in semi-insulating GaAs under frequency-modulated illumination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Self-diffraction of frequency modulated light in the Bi12TiO20 crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bryushinin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Kulikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I Sokolov</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of the Solid State</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56, pp.1206-1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063783414060092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/105/64003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01192669v1</w:t>
+                <w:t xml:space="preserve">hal-01192677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulated Raman scattering in the evanescent field of liquid immersed tapered nanofibers</w:t>
               </w:r>
@@ -2596,467 +2596,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive introduction of carrier fringes in real time photorefractive interferometers for single interferogram analysis</w:t>
+                <w:t xml:space="preserve">Continuous monitoring of a surface slope by real-time shearing interferometry with a photorefractive crystal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giancarlo Pedrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (5), pp.993-999</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875697v1</w:t>
+                <w:t xml:space="preserve">hal-00856108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous monitoring of a surface slope by real-time shearing interferometry with a photorefractive crystal.</w:t>
+                <w:t xml:space="preserve">Passive introduction of carrier fringes in real time photorefractive interferometers for single interferogram analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc P. Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Pedrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.06024-06026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2971/jeos.2006.06024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856108v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homodyne detection readout for bit-oriented holographic memories</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High power multimode fiber amplifier with wavefront reshaping for high beam quality recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Huignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.233-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2006.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856081v1</w:t>
+                <w:t xml:space="preserve">hal-00709947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High power multimode fiber amplifier with wavefront reshaping for high beam quality recovery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homodyne detection readout for bit-oriented holographic memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (2), pp.175-177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00709947v1</w:t>
+                <w:t xml:space="preserve">hal-00856081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-induced transverse mode selection in a photorefractive extended cavity laser diode</w:t>
               </w:r>
@@ -3288,90 +3288,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction limited polarized emission from a multimode Yb fiber amplifier after nonlinear beam converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Brignon</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Huignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Huignard</w:t>
+                <w:t xml:space="preserve">Eric Lallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 29 (9), pp.989-991</w:t>
@@ -3686,264 +3686,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of laser mode self-adapted filtering by photorefractive Fabry–Perot interferometers</w:t>
+                <w:t xml:space="preserve">High-capacity photorefractive neural network implementing a Kohonen topological map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Meilhac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+                <w:t xml:space="preserve">Yann Frauel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Villing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 40 (29), pp.5162-5169</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575769v1</w:t>
+                <w:t xml:space="preserve">hal-00856146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-capacity photorefractive neural network implementing a Kohonen topological map</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Frauel</w:t>
+                <w:t xml:space="preserve">Modeling of laser mode self-adapted filtering by photorefractive Fabry–Perot interferometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Meilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Villing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 18, pp.37-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-3467(01)00126-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856146v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation of the alignment tolerances of a 1.55 µm extended-cavity semiconductor laser by use of an intracavity photorefractive filter.</w:t>
               </w:r>
@@ -4878,290 +4878,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-quality self-pumped pahse conjugation of nanosecond pulses at 532 nm using photorefractive BaTiO3</w:t>
+                <w:t xml:space="preserve">Dynamic phase-encoding storage of 64 images in a BaTiO3 photorefractive crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Mager</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laquarnoy</w:t>
+                <w:t xml:space="preserve">Clara Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 19 (19), pp.1508-1510</w:t>
+              <w:t xml:space="preserve">, 1994, 19 (22), pp.1894-1896</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856876v1</w:t>
+                <w:t xml:space="preserve">hal-00861435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic phase-encoding storage of 64 images in a BaTiO3 photorefractive crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-quality self-pumped pahse conjugation of nanosecond pulses at 532 nm using photorefractive BaTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Mager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laquarnoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rytz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Alves</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mark H. Garrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 19 (22), pp.1894-1896</w:t>
+              <w:t xml:space="preserve">, 1994, 19 (19), pp.1508-1510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861435v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the density of photorefractive centers on volume holographic capacity storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phannara Aing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5743,51 +5743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Jonathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Villing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6036,51 +6036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delboulbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Huignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 3 (2), pp.306-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6131,51 +6131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Herriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delboulbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Huignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6710,622 +6710,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile strain dependence of Brillouin scattering in tapered optical</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical and opto-acoustical metrology of silica tapered fibers for nonlinear applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Azzoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Beugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Optics &amp; Photonics Japan 2017, OPJ-OSA Joint Symposia on Nanophotonics and Digital Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Tokyo, Japan. pp.PL3, ⟨https://www.osapublishing.org/abstract.cfm?uri=OPJ-2017-PL3⟩</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392609v1</w:t>
+                <w:t xml:space="preserve">hal-01639180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of Brillouin scattering for the optimization of liquid-core Raman wavelength converters (Orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical and opto-acoustical metrology of silica tapered fibers for nonlinear applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Azzoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Beugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
+                <w:t xml:space="preserve">Christian Larat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Laser and Electro-Optics /Europe (CLEO/Europe-EQEC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Optics &amp; Photonics Japan 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591076v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanofibres optiques pour la réalisation d'une source de photons corrélés (Poster)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Azzoune</w:t>
+                <w:t xml:space="preserve">Tensile strain dependence of Brillouin scattering in tapered optical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INNOV-FIBRE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Fréjus, France</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622369v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and opto-acoustical metrology of silica tapered fibers for nonlinear applications</w:t>
+                <w:t xml:space="preserve">Nanofibres optiques pour la réalisation d'une source de photons corrélés (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Azzoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics &amp; Photonics Japan 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">INNOV-FIBRE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868379v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and opto-acoustical metrology of silica tapered fibers for nonlinear applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Larat</w:t>
+                <w:t xml:space="preserve">Reduction of Brillouin scattering for the optimization of liquid-core Raman wavelength converters (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics &amp; Photonics Japan 2017, OPJ-OSA Joint Symposia on Nanophotonics and Digital Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Tokyo, Japan. pp.PL3, ⟨https://www.osapublishing.org/abstract.cfm?uri=OPJ-2017-PL3⟩</w:t>
+              <w:t xml:space="preserve">Conference on Laser and Electro-Optics /Europe (CLEO/Europe-EQEC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01639180v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrology of optical microwires by Brillouin spectroscopy</w:t>
               </w:r>
@@ -7561,51 +7561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convertisseurs de longueur d’onde RAMBIO, principe et applications (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7682,51 +7682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient stimulated Raman scattering in hybrid liquid-silica fibers for wavelength conversion (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7812,51 +7812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7946,51 +7946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Annual Symposium IEEE Benelux Chapter </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8009,277 +8009,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission raman stimulée dans des fibres kagome à coeur liquide (poster)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Décalage de la bande de transmission des fibres à bande interdite photonique remplies de liquide avec le contraste d’indice (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hasting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Laursen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Bretagne 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186640v1</w:t>
+                <w:t xml:space="preserve">hal-01186642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décalage de la bande de transmission des fibres à bande interdite photonique remplies de liquide avec le contraste d’indice (poster)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emission raman stimulée dans des fibres kagome à coeur liquide (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Hasting</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Laursen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
+                <w:t xml:space="preserve">Benoît Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Bretagne 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186642v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid filled photonic fibers for non linear devices (plénière)</w:t>
               </w:r>
@@ -8317,51 +8317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics &amp; Photonics Japan 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8380,1110 +8380,1110 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of phase- and frequency-modulated optical signals using dynamic space-charge gratings in GaAs, Bi12TiO20 and SiC crystals (poster)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stimulated Raman scattering with large Raman shifts with liquid core Kagome fibers (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kulikov V.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sokolov I</w:t>
+                <w:t xml:space="preserve">Minh-Châu Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th edition of the International Conference on New Developments In Photodetection - NDIP 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Tours, France</w:t>
+              <w:t xml:space="preserve">EOS Annual meeting "EOS Topical meeting on Nonlinear Optics and Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690663v1</w:t>
+                <w:t xml:space="preserve">hal-01069915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of liquid filled hollow core photonic fibers for nonlinear applications (Orale)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delaye</w:t>
+                <w:t xml:space="preserve">All-optical generation of surface acoustic waves in a silica optical microwire (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Beugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herv Maillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICO-23 (23rd Congress of the International Commission for Optics)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe, Nonlinear Optics and Its Applications VIII; and Quantum Optics III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Brussels, Belgium. pp.91360E, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2051388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068206v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical generation of surface acoustic waves in a silica optical microwire (Orale)</w:t>
+                <w:t xml:space="preserve">Detection of phase- and frequency-modulated optical signals using dynamic space-charge gratings in GaAs, Bi12TiO20 and SiC crystals (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Beugnot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+                <w:t xml:space="preserve">M. Bryushinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herv Maillotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laude</w:t>
+                <w:t xml:space="preserve">Kulikov V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhov E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokolov I</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe, Nonlinear Optics and Its Applications VIII; and Quantum Optics III</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th edition of the International Conference on New Developments In Photodetection - NDIP 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690552v1</w:t>
+                <w:t xml:space="preserve">hal-01690663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulated Raman scattering with large Raman shifts with liquid core Kagome fibers (Orale)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh-Châu Phan Huy</w:t>
+                <w:t xml:space="preserve">Optimization of liquid filled hollow core photonic fibers for nonlinear applications (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual meeting "EOS Topical meeting on Nonlinear Optics and Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">ICO-23 (23rd Congress of the International Commission for Optics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069915v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération optique d'ondes acoustiques de surface dans une microfibre de silice (Orale)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Beugnot</w:t>
+                <w:t xml:space="preserve">Observation of surface acoustic wave Brillouin scattering in optical microfibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Beugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Maillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laude</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Maillote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Journées Nationales d'Optique Guidée (JNOG), Optique Paris 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">Workshop on Specialty Optical Fibers and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Sigtuna, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903404v1</w:t>
+                <w:t xml:space="preserve">hal-03223546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of surface acoustic wave Brillouin scattering in optical microfibers (Orale)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Beugnot</w:t>
+                <w:t xml:space="preserve">Génération optique d'ondes acoustiques de surface dans une microfibre de silice (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Beugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Maillote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Workshop on Specialty Optical Fibers and their Applications (WSOF) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Sigtuna, Sweden. pp.W3</w:t>
+              <w:t xml:space="preserve">33ème Journées Nationales d'Optique Guidée (JNOG), Optique Paris 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949670v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental demonstration of stimulated Raman scattering in the evanescent field of a tapered nanofiber immersed in a liquid (poster)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of surface acoustic wave Brillouin scattering in optical microfibers (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Beugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Maillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and the International Quantum Electronics Conference (CLEO/Europe-IQEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Proceedings of Workshop on Specialty Optical Fibers and their Applications (WSOF) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Sigtuna, Sweden. pp.W3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903398v1</w:t>
+                <w:t xml:space="preserve">hal-00949670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of surface acoustic wave Brillouin scattering in optical microfibers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental demonstration of stimulated Raman scattering in the evanescent field of a tapered nanofiber immersed in a liquid (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liye Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Specialty Optical Fibers and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Sigtuna, Sweden</w:t>
+              <w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and the International Quantum Electronics Conference (CLEO/Europe-IQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03223546v1</w:t>
+                <w:t xml:space="preserve">hal-00903398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of surface acoustic wave Brillouin scattering in optical microfibers (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Beugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Maillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Workshop on Specialty Optical Fibers and their Applications (WSOF) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Stockholm, Sweden</w:t>
@@ -10335,191 +10335,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of a page-oriented Lippmann &amp;quot;holographic&amp;quot; data storage system</w:t>
+                <w:t xml:space="preserve">Recording high-resolution wavelength-multiplexed data pages in a Lippmann data storage system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Contreras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Data Storage 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Boulder, United States. pp.773004</w:t>
+              <w:t xml:space="preserve">International workshop on holographic memories &amp; display 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Tokyo, Japan. pp.16D-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554909v1</w:t>
+                <w:t xml:space="preserve">hal-00554789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recording high-resolution wavelength-multiplexed data pages in a Lippmann data storage system</w:t>
+                <w:t xml:space="preserve">Experimental investigation of a page-oriented Lippmann &amp;quot;holographic&amp;quot; data storage system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Contreras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on holographic memories &amp; display 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Tokyo, Japan. pp.16D-5</w:t>
+              <w:t xml:space="preserve">Optical Data Storage 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Boulder, United States. pp.773004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554789v1</w:t>
+                <w:t xml:space="preserve">hal-00554909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro et nano-structuration par la lumière de matériaux photopolymères</w:t>
               </w:r>
@@ -11881,575 +11881,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stockage holographique de l'information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microfiber Resonators in the Linear and the Nonlinear Regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Coillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Men</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holographie, état de l'art et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">The Topical Conference on Nanophotonics (NANO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00582779v1</w:t>
+                <w:t xml:space="preserve">hal-00582813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin transition : observation of a phase transition of a individual micro-particle</w:t>
+                <w:t xml:space="preserve">Caractérisation de particules à tranistion de spin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Letard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Freysz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOLMAT2008, International Symposium on Molecular Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées du Groupe Français de Photochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553299v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de particules à tranistion de spin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wavelength multiplexed memories based on Lippmann interference photography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Freysz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe Français de Photochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Brest, France</w:t>
+              <w:t xml:space="preserve">International workshop on holographic memories, 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Aichi, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00587848v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength multiplexed memories based on Lippmann interference photography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stockage holographique de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on holographic memories, 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Aichi, Japan</w:t>
+              <w:t xml:space="preserve">Holographie, état de l'art et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554689v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00582779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfiber Resonators in the Linear and the Nonlinear Regimes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Men</w:t>
+                <w:t xml:space="preserve">Spin transition : observation of a phase transition of a individual micro-particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Topical Conference on Nanophotonics (NANO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Nanjing, China</w:t>
+              <w:t xml:space="preserve">MOLMAT2008, International Symposium on Molecular Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00582813v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of high-power self-organizing external cavity lasers</w:t>
               </w:r>
@@ -12804,168 +12804,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">observation of a phase transition of a single sub-micrometer spin transition particle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Arnaud</w:t>
+                <w:t xml:space="preserve">Matériaux polymères pour le stockage des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guattari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Topical Meeting on Nonlinear Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, paris, France</w:t>
+              <w:t xml:space="preserve">Proc. SFO - Méthodes et Techniques Optiques pour l'Industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, xx, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201881v1</w:t>
+                <w:t xml:space="preserve">hal-00117344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homodyne detection of microholograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guattari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13024,73 +13024,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final workshop Cost P8 -Materials and Systems for Optical Data Storage and Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Loutraki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'un photopolymère pour le stockage de données par microréseaux de Lippman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guattari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13149,182 +13149,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque FOCALE - Photostucturation de matériaux organiques : effets optiques et électroniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux polymères pour le stockage des données</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Safi Jradi</w:t>
+                <w:t xml:space="preserve">observation of a phase transition of a single sub-micrometer spin transition particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guattari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. SFO - Méthodes et Techniques Optiques pour l'Industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, xx, France. pp.CD</w:t>
+              <w:t xml:space="preserve">EOS Topical Meeting on Nonlinear Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00117344v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00201881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photopolymer characterization for Lippmann microholographic storage</w:t>
               </w:r>
@@ -13435,51 +13435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photopolymerizable materials for data storage : from photochemical investigation to customization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saint-Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13543,51 +13543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a confocal DIC microscope to follow the kinetics of photopolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Remenyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14333,51 +14333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Brignon, Jean-Pierre Huignard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phase conjugate laser optics</w:t>
@@ -14936,151 +14936,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical non linearities in structured materials: Raman converters in microstructured fibers and non linearities enhancement in semiconductor waveguides and photonic bandgap devices</w:t>
+                <w:t xml:space="preserve">Optical non linearities in structured materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583640v1</w:t>
+                <w:t xml:space="preserve">hal-00583644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical non linearities in structured materials</w:t>
+                <w:t xml:space="preserve">Optical non linearities in structured materials: Raman converters in microstructured fibers and non linearities enhancement in semiconductor waveguides and photonic bandgap devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583644v1</w:t>
+                <w:t xml:space="preserve">hal-00583640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photorefractive self-organized laser cavities</w:t>
               </w:r>
@@ -15400,51 +15400,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Azzoune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pauliat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.418661" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280377v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.024403" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326736v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Phan Huy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lebrun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.006892" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Godet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ndao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sylvestre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pecheur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.001232" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01626731v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41476-017-0059-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00997138v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bryushinin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kulikov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sokolov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.000723" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222008v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Beugnot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maillotte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6242" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192677v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kulikov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783414060092" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192669v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bryushinin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sokolov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/105/64003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9F8LCS89-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00825652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liye Shan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vienne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Tong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807170" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00632339v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Contreras" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lesvigne-Buy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00551750v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larkins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Kent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00528924v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Sujecki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Zhang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pab&#339;uf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Forestier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Freysz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Letard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.01.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QMH1M5B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00551762v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bream" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00581186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Roosen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2008.08020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181708v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guattari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575759v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reboud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2603-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF3896D9E3EFDC60244BD3FE3DFACAFC3A7A583F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875697v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P. Georges" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Pedrini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2006.06024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856108v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856081v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709947v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brignon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lallier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lucas-Leclin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.02.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W2L51SK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00867480v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00866991v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ducloux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701599v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575763v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maerten" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(02)00304-X" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWBV8LR3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575768v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rytz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)01591-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V37B04GS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575769v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meilhac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00126-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPTB6VM4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856146v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frauel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Villing" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875421v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Graindorge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.26.001955" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118141v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jonathan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00180619v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00180621v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118157v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673979v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856691v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Mercier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856958v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labrunie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Launay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856876v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mager" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laquarnoy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark H. Garrett" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00861435v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Alves" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249274v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phannara Aing" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994288" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/72AD32D8078979043BD472C96F8D8AABF6B8585A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875938v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Denz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tschudi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.31.005700" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856163v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boj" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856179v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856195v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856738v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856623v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Besson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245675v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Saux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198700220100125300" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0B359B24A538E0E34A750FF2BD840A95848CCF1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00867496v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Herriau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delboulb&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00866464v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delboulbe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326903v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bouhadida" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166791v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183043v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788151v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392609v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591076v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01622369v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868379v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beugnot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Divay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01639180v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392618v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609135v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Godet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndao" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sylvestre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591081v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01429818v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2245431" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01429835v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Barbier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01707602v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01186640v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Debord" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01186642v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hasting" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Laursen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225289v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690663v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kulikov V." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhov E" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokolov I" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01068206v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690552v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv Maillotte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051388" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01069915v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903404v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Beugnot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maillote" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949670v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903398v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223546v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903411v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903402v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00724635v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00741044v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00741040v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00741032v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00621037v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00635809v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00624882v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554774v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554909v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554789v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491169v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Chevallier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554896v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554750v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572401v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554803v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572399v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572397v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554734v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554822v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554857v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554702v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zian Izri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554816v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554712v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00582779v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553299v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00587848v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554689v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00582813v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grelu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coillet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuang Li" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Men" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554832v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201850v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176455v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201881v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185036v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Jradi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185074v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117344v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185029v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186488v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saint-Georges" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185935v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Remenyi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326882v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor de La Gorce" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129105v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2019.JTh2A.102" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326787v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897955v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575836v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9780387344430" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118216v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118218v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575985v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575986v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118173v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00624871v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00583640v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00583644v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00583636v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00716185v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Azzoune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pauliat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.418661" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280377v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.024403" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326736v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Phan Huy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lebrun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.006892" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Godet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ndao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sylvestre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pecheur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.001232" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01626731v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41476-017-0059-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222008v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Beugnot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maillotte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6242" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00997138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bryushinin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kulikov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sokolov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.000723" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192669v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bryushinin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kulikov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sokolov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/105/64003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9F8LCS89-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192677v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783414060092" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00825652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liye Shan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vienne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Tong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807170" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00632339v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Contreras" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lesvigne-Buy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00551750v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larkins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Kent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00528924v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Sujecki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Zhang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pab&#339;uf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Forestier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Freysz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Letard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.01.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QMH1M5B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00551762v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bream" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00581186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Roosen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2008.08020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181708v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guattari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575759v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reboud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2603-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF3896D9E3EFDC60244BD3FE3DFACAFC3A7A583F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856108v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875697v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P. Georges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Pedrini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2006.06024" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709947v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brignon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lallier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lucas-Leclin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.02.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W2L51SK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856081v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00867480v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00866991v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ducloux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701599v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575763v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maerten" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(02)00304-X" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWBV8LR3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575768v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rytz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)01591-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V37B04GS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856146v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frauel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Villing" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575769v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meilhac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00126-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPTB6VM4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875421v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Graindorge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.26.001955" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118141v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jonathan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00180619v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00180621v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118157v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673979v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856691v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Mercier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856958v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labrunie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Launay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00861435v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Alves" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mager" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laquarnoy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark H. Garrett" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249274v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phannara Aing" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994288" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/72AD32D8078979043BD472C96F8D8AABF6B8585A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875938v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Denz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tschudi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.31.005700" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856163v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boj" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856179v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856195v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856738v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00856623v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Besson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245675v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Saux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198700220100125300" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0B359B24A538E0E34A750FF2BD840A95848CCF1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00867496v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Herriau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delboulb&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00866464v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delboulbe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326903v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bouhadida" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166791v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183043v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788151v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01639180v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Divay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868379v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beugnot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392609v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01622369v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591076v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392618v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609135v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Godet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndao" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sylvestre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591081v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01429818v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2245431" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01429835v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Barbier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01707602v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01186642v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hasting" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Laursen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01186640v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Debord" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225289v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01069915v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690552v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv Maillotte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051388" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690663v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kulikov V." TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhov E" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokolov I" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01068206v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223546v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903404v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Beugnot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maillote" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949670v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903398v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903411v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903402v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00724635v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00741044v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00741040v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00741032v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00621037v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00635809v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00624882v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554774v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554789v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554909v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491169v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Chevallier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554896v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554750v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572401v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554803v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572399v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572397v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554734v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554822v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554857v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554702v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zian Izri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554816v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554712v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00582813v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grelu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coillet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuang Li" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Men" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00587848v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554689v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00582779v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553299v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554832v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201850v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176455v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117344v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Jradi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185036v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185074v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201881v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185029v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186488v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saint-Georges" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185935v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Remenyi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326882v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor de La Gorce" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129105v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2019.JTh2A.102" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326787v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897955v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575836v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9780387344430" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118216v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118218v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575985v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575986v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118173v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00624871v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00583644v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00583640v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00583636v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00716185v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>