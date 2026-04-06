--- v0 (2026-03-05)
+++ v1 (2026-04-06)
@@ -261,1333 +261,1333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the thermal conductivity of shape-modulated silicon nanowires by the Monte Carlo method combined with Green–Kubo formalism</w:t>
+                <w:t xml:space="preserve">Seeking non-Fourier heat transfer with ultrabroad band thermoreflectance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I M Nkenfack</w:t>
+                <w:t xml:space="preserve">Ahmad Zenji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mykola Isaiev</w:t>
+                <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pernot</w:t>
+                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lacroix</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 124 (25), </w:t>
+              <w:t xml:space="preserve">Communications Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0193542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43246-024-00572-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790927v1</w:t>
+                <w:t xml:space="preserve">hal-04702118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeking non-Fourier heat transfer with ultrabroad band thermoreflectance spectroscopy</w:t>
+                <w:t xml:space="preserve">Experimental set-up for thermal measurements at the nanoscale using an SThM probe with niobium nitride thermometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Zenji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pernot</w:t>
+                <w:t xml:space="preserve">R Swami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lacroix</w:t>
+                <w:t xml:space="preserve">G Julié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
+                <w:t xml:space="preserve">S Le-Denmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+                <w:t xml:space="preserve">G Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Singhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43246-024-00572-7⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95 (5), pp.054904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0203890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702118v1</w:t>
+                <w:t xml:space="preserve">hal-04493488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental set-up for thermal measurements at the nanoscale using an SThM probe with niobium nitride thermometer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the thermal conductivity of shape-modulated silicon nanowires by the Monte Carlo method combined with Green–Kubo formalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Julié</w:t>
+                <w:t xml:space="preserve">I M Nkenfack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Le-Denmat</w:t>
+                <w:t xml:space="preserve">Mykola Isaiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Pernot</w:t>
+                <w:t xml:space="preserve">G. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Singhal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 95 (5), pp.054904. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (25), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0203890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0193542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493488v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulation of thermal transport across a solid/liquid interface created by a meniscus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal properties of nanoporous materials, large scale modelling with the use of Monte Carlo phonon transport autocorrelation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Klochko</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. I. Nkenfack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Isaiev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2CP04601F⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 134 (2), pp.025101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0155582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04046950v1</w:t>
+                <w:t xml:space="preserve">hal-04282245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal properties of nanoporous materials, large scale modelling with the use of Monte Carlo phonon transport autocorrelation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Lacroix</w:t>
+                <w:t xml:space="preserve">Boosting Thermoelectric Power Factor of Carbon Nanotube Networks with Excluded Volume by Co-Embedded Microparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oluwasegun Isaac Akinboye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vamsi Krishna Reddy Kondapalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. I. Nkenfack</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Mandrolko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0155582⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (36), pp.42881-42890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c09136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282245v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting Thermoelectric Power Factor of Carbon Nanotube Networks with Excluded Volume by Co-Embedded Microparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning the physico-chemical properties of SnSe films by pulse electrodeposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Zhang</w:t>
+                <w:t xml:space="preserve">Mélanie de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vamsi Krishna Reddy Kondapalli</w:t>
+                <w:t xml:space="preserve">Milan Toledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fan Yang</w:t>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktor Mandrolko</w:t>
+                <w:t xml:space="preserve">Emile Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (36), pp.42881-42890. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 621, pp.156845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c09136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.156845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282262v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the physico-chemical properties of SnSe films by pulse electrodeposition</w:t>
+                <w:t xml:space="preserve">Molecular dynamics simulation of thermal transport across a solid/liquid interface created by a meniscus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie de Vos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Zimmer</w:t>
+                <w:t xml:space="preserve">L. Klochko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milan Toledo</w:t>
+                <w:t xml:space="preserve">V. Mandrolko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Guillaume Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Haye</w:t>
+                <w:t xml:space="preserve">Fabrice Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 621, pp.156845. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (4), pp.3298-3308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.156845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2CP04601F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411192v1</w:t>
+                <w:t xml:space="preserve">hal-04046950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of microdevices for the in-plane thermoelectric characterization of deposited films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal transport in semiconductors studied by Monte Carlo simulations combined with the Green-Kubo formalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Isaiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2021.08.109⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (16), pp.165202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.104.165202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342438v1</w:t>
+                <w:t xml:space="preserve">hal-03516582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency domain analysis of 3ω-scanning thermal microscope probe—Application to tip/surface thermal interface measurements in vacuum environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mykola Isaiev</w:t>
+                <w:t xml:space="preserve">Development of microdevices for the in-plane thermoelectric characterization of deposited films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Osenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisol Martín-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0020975⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.1190-1200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2021.08.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129861v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal transport in semiconductors studied by Monte Carlo simulations combined with the Green-Kubo formalism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Frequency domain analysis of 3ω-scanning thermal microscope probe—Application to tip/surface thermal interface measurements in vacuum environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Chaynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas A Metjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Isaiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (16), pp.165202. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (5), pp.055105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.104.165202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0020975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516582v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of Tin Selenide from Oxalate-Based Aqueous Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaadim Danine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1703,64 +1703,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Al-Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Isaiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2105,77 +2105,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrej Furlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 88 (7), pp.074902. </w:t>
@@ -2341,278 +2341,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium-based silicide quantum dot superlattices for thermoelectrics applications</w:t>
+                <w:t xml:space="preserve">Designing low thermal conductivity of RuO2 for thermoelectric applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Savelli</w:t>
+                <w:t xml:space="preserve">Denis Music</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Silveira Stein</w:t>
+                <w:t xml:space="preserve">Oliver Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bernard-Granger</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jochen M Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/27/275605⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (6), pp.063906 (1-4). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4909513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407030v1</w:t>
+                <w:t xml:space="preserve">hal-01141601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing low thermal conductivity of RuO2 for thermoelectric applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Titanium-based silicide quantum dot superlattices for thermoelectrics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Savelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Silveira Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Music</w:t>
+                <w:t xml:space="preserve">Guillaume Bernard-Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Kremer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pernot</w:t>
+                <w:t xml:space="preserve">Pascal Faucherand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochen M Schneider</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Montès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 106 (6), pp.063906 (1-4). </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (27), pp.275605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4909513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/27/275605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141601v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superdiffusive heat conduction in semiconductor alloys. II. Truncated Lévy formalism for experimental analysis</w:t>
               </w:r>
@@ -2722,291 +2722,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoreflectance temperature measurement with millimeter wave</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Benkhemis</w:t>
+                <w:t xml:space="preserve">Thermal interfacial transport in the presence of ballistic heat modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Vermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr M. S. Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yee Rui Koh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Shakouri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4884639⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (1), pp.014306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.014306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064000v1</w:t>
+                <w:t xml:space="preserve">hal-01063535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal interfacial transport in the presence of ballistic heat modes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amr M. S. Mohammed</w:t>
+                <w:t xml:space="preserve">Thermoreflectance temperature measurement with millimeter wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Caumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Benkhemis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Palomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (1), pp.014306. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (6), pp.064904 (1-3). </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.014306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4884639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063535v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picosecond Joule heating in photoconductive switch electrodes</w:t>
               </w:r>
@@ -3299,51 +3299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Calbris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grauby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3684,51 +3684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3818,346 +3818,346 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why is heat transport modelling required for nanometrology?</w:t>
+                <w:t xml:space="preserve">Experimental measurement of heat transport property: Why is heat transport modelling required for nanometrology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéfan Dilhaire</w:t>
+                <w:t xml:space="preserve">Stephan Dilhaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Fleurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thematic day “Beyond Fourier”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de thermique, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées plénières du GDR Nanomaterials for Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863674v1</w:t>
+                <w:t xml:space="preserve">hal-03863624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurement of heat transport property: Why is heat transport modelling required for nanometrology?</w:t>
+                <w:t xml:space="preserve">Why is heat transport modelling required for nanometrology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Dilhaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Fleurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Horny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Dilhaire</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Horny</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières du GDR Nanomaterials for Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Thematic day “Beyond Fourier”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de thermique, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863624v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Features of thermal transport in &amp;quot;porous matrix/liquid&amp;quot; nanocomposite system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Isaiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmyla Klochko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIX International Materials Research Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4176,476 +4176,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SThM nanoscale imaging in active mode under ambient and vacuum conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anas A Metjari</w:t>
+                <w:t xml:space="preserve">Thermal conductivity of Bi2Te3 and SnSe using Debye-Callaway and Boltzmann transport equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Al-Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Isaiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2019 Fall Meeting - Symposium T “Nanomaterial thermal transport properties and nanothermodynamics”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">European Conference on Thermoelectrics, ECT2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440340v1</w:t>
+                <w:t xml:space="preserve">hal-02440401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of Bi2Te3 and SnSe using Debye-Callaway and Boltzmann transport equation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">SThM nanoscale imaging in active mode under ambient and vacuum conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas A Metjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Thermoelectrics, ECT2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">E-MRS 2019 Fall Meeting - Symposium T “Nanomaterial thermal transport properties and nanothermodynamics”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440401v1</w:t>
+                <w:t xml:space="preserve">hal-02440340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration and Metrology of a SThM nanoprobe for nanoscale thermal properties characterization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smooth and rough surfaces; a molecular dynamic analysis of phonon transport in thin silicon nanofilms and nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Weber</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">K. Termentzidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VI (NMHT-VI), Eurotherm Seminar No 111</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
+              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VI (NMHT-VI), Eurotherm Seminar No 111, Levi, Finland, 2-7 December 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, levi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473479v1</w:t>
+                <w:t xml:space="preserve">hal-02473468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth and rough surfaces; a molecular dynamic analysis of phonon transport in thin silicon nanofilms and nanowires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Pernot</w:t>
+                <w:t xml:space="preserve">Calibration and Metrology of a SThM nanoprobe for nanoscale thermal properties characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas A Metjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Han</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mathieu Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VI (NMHT-VI), Eurotherm Seminar No 111, Levi, Finland, 2-7 December 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, levi, Finland</w:t>
+              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VI (NMHT-VI), Eurotherm Seminar No 111</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473468v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale electrothermal energy conversion devices</w:t>
               </w:r>
@@ -4880,295 +4880,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-Dependent Thermal Conductivity in Time Domain Thermoreflectance Analysis of Thin Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Nanocavities on the Thermoelectric Properties of Polycrystalline Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Selezneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Arcari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hong Lu</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianfranco Cerofolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Research Society Spring Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2011, San Francisco, CA, United States. pp.mrss11-1347-bb07-07, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/opl.2011.1277⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2011, San Francisco, United States. pp.mrss11-1329-i01-09, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2011.1465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537850v1</w:t>
+                <w:t xml:space="preserve">hal-01537876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Nanocavities on the Thermoelectric Properties of Polycrystalline Silicon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frequency-Dependent Thermal Conductivity in Time Domain Thermoreflectance Analysis of Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabetta Romano</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianfranco Cerofolini</w:t>
+                <w:t xml:space="preserve">Peter Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Research Society Spring Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2011, San Francisco, United States. pp.mrss11-1329-i01-09, </w:t>
+              <w:t xml:space="preserve">, Apr 2011, San Francisco, CA, United States. pp.mrss11-1347-bb07-07, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/opl.2011.1465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/opl.2011.1277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537876v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5426,51 +5426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05249095v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tahir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Adam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pernot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ae01de" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790927v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I M Nkenfack" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Isaiev" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pernot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacroix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0193542" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702118v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Zenji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-024-00572-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Swami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Juli&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le-Denmat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pernot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Singhal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203890" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046950v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klochko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mandrolko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castanet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04601F" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282245v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Nkenfack" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155582" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282262v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwasegun Isaac Akinboye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Krishna Reddy Kondapalli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Mandrolko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c09136" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04411192v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Vos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Toledo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.156845" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03342438v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Osenberg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manzano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2021.08.109" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129861v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chaynes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas A Metjari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020975" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516582v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.104.165202" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519781v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaadim Danine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Caballero-Calero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abcb74" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285235v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Al-Alam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie de Vos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.115304" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914519v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Termentzidis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina M. Giordano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsikini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Paloura" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR05734F" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539190v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Furlan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Grochla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin d'Acremont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dilhaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201600854" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578168v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986469" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01536690v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee Rui Koh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Shirazi-Hd" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Vermeersch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr M. S. Mohammed" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Shao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972186" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407030v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Silveira Stein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard-Granger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faucherand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mont&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/27/275605" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Music" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kremer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen M Schneider" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4909513" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136211v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Shakouri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.085203" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064000v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Caumes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benkhemis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palomo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4884639" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063535v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.014306" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01535974v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je-Hyeong Bahk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur C. Gossard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.214302" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01535967v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Clinger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor E. Buehl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Burke" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711095" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668320v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Calbris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grauby" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665129" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01536662v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Cassels" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor C Buehl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C Burke" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris C Palmstr&#248;m" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art C Gossard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3555388" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505811v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Savic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pezzoli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT2752" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01535961v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Ezzahri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.195309" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863674v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#233;s" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Dilhaire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fleurence" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863624v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dilhaire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519859v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Klochko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440340v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440401v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473479v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Weber" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473468v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Termentzidis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Han" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539174v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ezzahri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazawa Kazuaki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539209v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abumov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHERM.2012.6231462" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01537850v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burke" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1277" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01537876v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Selezneva" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Arcari" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Romano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Cerofolini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1465" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01535965v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05249095v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tahir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Adam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pernot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ae01de" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702118v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Zenji" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-024-00572-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Swami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Juli&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le-Denmat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pernot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Singhal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203890" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790927v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I M Nkenfack" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Isaiev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pernot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacroix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0193542" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282245v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Nkenfack" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155582" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282262v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwasegun Isaac Akinboye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Krishna Reddy Kondapalli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Mandrolko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c09136" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04411192v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Vos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Toledo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.156845" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046950v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klochko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mandrolko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castanet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04601F" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516582v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.104.165202" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03342438v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Osenberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manzano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2021.08.109" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129861v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chaynes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas A Metjari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020975" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519781v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaadim Danine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Caballero-Calero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abcb74" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285235v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Al-Alam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie de Vos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.115304" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914519v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Termentzidis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina M. Giordano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsikini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Paloura" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR05734F" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539190v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Furlan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Grochla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin d'Acremont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dilhaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201600854" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578168v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986469" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01536690v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee Rui Koh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Shirazi-Hd" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Vermeersch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr M. S. Mohammed" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Shao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972186" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Music" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kremer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen M Schneider" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4909513" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407030v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Silveira Stein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard-Granger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faucherand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mont&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/27/275605" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136211v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Shakouri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.085203" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.014306" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064000v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Caumes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benkhemis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palomo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4884639" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01535974v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je-Hyeong Bahk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur C. Gossard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.214302" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01535967v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Clinger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor E. Buehl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Burke" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711095" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668320v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Calbris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grauby" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665129" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01536662v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Cassels" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor C Buehl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C Burke" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris C Palmstr&#248;m" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art C Gossard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3555388" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505811v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Savic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pezzoli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT2752" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01535961v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Ezzahri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.195309" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863624v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#233;s" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dilhaire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fleurence" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863674v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Dilhaire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519859v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Klochko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440401v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440340v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473468v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Termentzidis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Han" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473479v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Weber" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539174v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ezzahri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazawa Kazuaki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539209v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abumov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHERM.2012.6231462" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01537876v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Selezneva" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Arcari" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Romano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Cerofolini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1465" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01537850v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burke" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1277" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01535965v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>