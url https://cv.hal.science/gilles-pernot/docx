--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -261,481 +261,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeking non-Fourier heat transfer with ultrabroad band thermoreflectance spectroscopy</w:t>
+                <w:t xml:space="preserve">Investigation of the thermal conductivity of shape-modulated silicon nanowires by the Monte Carlo method combined with Green–Kubo formalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Zenji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pernot</w:t>
+                <w:t xml:space="preserve">I M Nkenfack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lacroix</w:t>
+                <w:t xml:space="preserve">Mykola Isaiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
+                <w:t xml:space="preserve">G. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5, pp.123. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (25), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43246-024-00572-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0193542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702118v1</w:t>
+                <w:t xml:space="preserve">hal-04790927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental set-up for thermal measurements at the nanoscale using an SThM probe with niobium nitride thermometer</w:t>
+                <w:t xml:space="preserve">Seeking non-Fourier heat transfer with ultrabroad band thermoreflectance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Swami</w:t>
+                <w:t xml:space="preserve">Ahmad Zenji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Julié</w:t>
+                <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Le-Denmat</w:t>
+                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Pernot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D Singhal</w:t>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0203890⟩</w:t>
+              <w:t xml:space="preserve">Communications Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43246-024-00572-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493488v1</w:t>
+                <w:t xml:space="preserve">hal-04702118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the thermal conductivity of shape-modulated silicon nanowires by the Monte Carlo method combined with Green–Kubo formalism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental set-up for thermal measurements at the nanoscale using an SThM probe with niobium nitride thermometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Swami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I M Nkenfack</w:t>
+                <w:t xml:space="preserve">G Julié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mykola Isaiev</w:t>
+                <w:t xml:space="preserve">S Le-Denmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pernot</w:t>
+                <w:t xml:space="preserve">G Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lacroix</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D Singhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 124 (25), </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95 (5), pp.054904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0193542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0203890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790927v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal properties of nanoporous materials, large scale modelling with the use of Monte Carlo phonon transport autocorrelation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. Nkenfack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Isaiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 134 (2), pp.025101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1076,51 +1076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mandrolko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1165,399 +1165,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal transport in semiconductors studied by Monte Carlo simulations combined with the Green-Kubo formalism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency domain analysis of 3ω-scanning thermal microscope probe—Application to tip/surface thermal interface measurements in vacuum environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Chaynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas A Metjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lacroix</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mykola Isaiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.104.165202⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (5), pp.055105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0020975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516582v1</w:t>
+                <w:t xml:space="preserve">hal-03129861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of microdevices for the in-plane thermoelectric characterization of deposited films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Osenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Manzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisol Martín-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15, pp.1190-1200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmrt.2021.08.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency domain analysis of 3ω-scanning thermal microscope probe—Application to tip/surface thermal interface measurements in vacuum environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal transport in semiconductors studied by Monte Carlo simulations combined with the Green-Kubo formalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Isaiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pernot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 129 (5), pp.055105. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (16), pp.165202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0020975⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.104.165202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129861v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of Tin Selenide from Oxalate-Based Aqueous Solution</w:t>
               </w:r>
@@ -1703,64 +1703,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Al-Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Isaiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2105,77 +2105,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrej Furlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 88 (7), pp.074902. </w:t>
@@ -2341,278 +2341,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing low thermal conductivity of RuO2 for thermoelectric applications</w:t>
+                <w:t xml:space="preserve">Titanium-based silicide quantum dot superlattices for thermoelectrics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Music</w:t>
+                <w:t xml:space="preserve">Guillaume Savelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Kremer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pernot</w:t>
+                <w:t xml:space="preserve">Sergio Silveira Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochen M Schneider</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Bernard-Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Faucherand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Montès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4909513⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (27), pp.275605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/27/275605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141601v1</w:t>
+                <w:t xml:space="preserve">hal-01407030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium-based silicide quantum dot superlattices for thermoelectrics applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing low thermal conductivity of RuO2 for thermoelectric applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bernard-Granger</w:t>
+                <w:t xml:space="preserve">Denis Music</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Faucherand</w:t>
+                <w:t xml:space="preserve">Oliver Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Montès</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jochen M Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26 (27), pp.275605. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (6), pp.063906 (1-4). </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/27/275605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4909513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407030v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superdiffusive heat conduction in semiconductor alloys. II. Truncated Lévy formalism for experimental analysis</w:t>
               </w:r>
@@ -3299,51 +3299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Calbris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grauby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3684,51 +3684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3850,51 +3850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Dilhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Fleurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4074,90 +4074,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Features of thermal transport in &amp;quot;porous matrix/liquid&amp;quot; nanocomposite system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Isaiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liudmyla Klochko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIX International Materials Research Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4195,77 +4195,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity of Bi2Te3 and SnSe using Debye-Callaway and Boltzmann transport equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Al-Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Isaiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4307,77 +4307,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SThM nanoscale imaging in active mode under ambient and vacuum conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas A Metjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2019 Fall Meeting - Symposium T “Nanomaterial thermal transport properties and nanothermodynamics”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4396,256 +4396,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth and rough surfaces; a molecular dynamic analysis of phonon transport in thin silicon nanofilms and nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibration and Metrology of a SThM nanoprobe for nanoscale thermal properties characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas A Metjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Termentzidis</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mathieu Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VI (NMHT-VI), Eurotherm Seminar No 111, Levi, Finland, 2-7 December 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, levi, Finland</w:t>
+              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VI (NMHT-VI), Eurotherm Seminar No 111</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473468v1</w:t>
+                <w:t xml:space="preserve">hal-02473479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration and Metrology of a SThM nanoprobe for nanoscale thermal properties characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anas A Metjari</w:t>
+                <w:t xml:space="preserve">Smooth and rough surfaces; a molecular dynamic analysis of phonon transport in thin silicon nanofilms and nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Termentzidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Weber</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Y. Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VI (NMHT-VI), Eurotherm Seminar No 111</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
+              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VI (NMHT-VI), Eurotherm Seminar No 111, Levi, Finland, 2-7 December 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, levi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473479v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale electrothermal energy conversion devices</w:t>
               </w:r>
@@ -5426,51 +5426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05249095v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tahir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Adam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pernot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ae01de" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702118v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Zenji" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-024-00572-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Swami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Juli&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le-Denmat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pernot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Singhal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203890" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790927v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I M Nkenfack" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Isaiev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pernot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacroix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0193542" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282245v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Nkenfack" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155582" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282262v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwasegun Isaac Akinboye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Krishna Reddy Kondapalli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Mandrolko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c09136" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04411192v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Vos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Toledo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.156845" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046950v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klochko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mandrolko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castanet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04601F" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516582v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.104.165202" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03342438v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Osenberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manzano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2021.08.109" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129861v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chaynes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas A Metjari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020975" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519781v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaadim Danine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Caballero-Calero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abcb74" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285235v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Al-Alam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie de Vos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.115304" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914519v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Termentzidis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina M. Giordano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsikini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Paloura" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR05734F" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539190v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Furlan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Grochla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin d'Acremont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dilhaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201600854" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578168v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986469" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01536690v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee Rui Koh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Shirazi-Hd" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Vermeersch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr M. S. Mohammed" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Shao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972186" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Music" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kremer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen M Schneider" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4909513" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407030v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Silveira Stein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard-Granger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faucherand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mont&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/27/275605" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136211v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Shakouri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.085203" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.014306" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064000v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Caumes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benkhemis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palomo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4884639" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01535974v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je-Hyeong Bahk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur C. Gossard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.214302" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01535967v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Clinger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor E. Buehl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Burke" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711095" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668320v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Calbris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grauby" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665129" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01536662v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Cassels" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor C Buehl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C Burke" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris C Palmstr&#248;m" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art C Gossard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3555388" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505811v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Savic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pezzoli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT2752" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01535961v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Ezzahri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.195309" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863624v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#233;s" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dilhaire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fleurence" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863674v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Dilhaire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519859v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Klochko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440401v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440340v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473468v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Termentzidis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Han" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473479v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Weber" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539174v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ezzahri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazawa Kazuaki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539209v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abumov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHERM.2012.6231462" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01537876v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Selezneva" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Arcari" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Romano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Cerofolini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1465" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01537850v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burke" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1277" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01535965v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05249095v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tahir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Adam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pernot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ae01de" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790927v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I M Nkenfack" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Isaiev" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pernot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacroix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0193542" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702118v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Zenji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-024-00572-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Swami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Juli&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le-Denmat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pernot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Singhal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203890" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282245v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Nkenfack" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155582" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282262v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwasegun Isaac Akinboye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Krishna Reddy Kondapalli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Mandrolko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c09136" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04411192v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Vos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Toledo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.156845" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046950v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klochko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mandrolko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castanet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04601F" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chaynes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas A Metjari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020975" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03342438v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Osenberg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manzano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2021.08.109" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516582v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.104.165202" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519781v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaadim Danine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Caballero-Calero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abcb74" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285235v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Al-Alam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie de Vos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.115304" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914519v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Termentzidis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina M. Giordano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsikini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Paloura" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR05734F" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539190v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Furlan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Grochla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin d'Acremont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dilhaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201600854" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578168v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986469" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01536690v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee Rui Koh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Shirazi-Hd" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Vermeersch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr M. S. Mohammed" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Shao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972186" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407030v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Silveira Stein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard-Granger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faucherand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mont&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/27/275605" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Music" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kremer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen M Schneider" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4909513" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136211v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Shakouri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.085203" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.014306" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064000v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Caumes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benkhemis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palomo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4884639" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01535974v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je-Hyeong Bahk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur C. Gossard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.214302" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01535967v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Clinger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor E. Buehl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Burke" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711095" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668320v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Calbris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grauby" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665129" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01536662v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Cassels" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor C Buehl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C Burke" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris C Palmstr&#248;m" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art C Gossard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3555388" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505811v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Savic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pezzoli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT2752" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01535961v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Ezzahri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.195309" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863624v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#233;s" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dilhaire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fleurence" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863674v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Dilhaire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519859v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Klochko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440401v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440340v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473479v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Weber" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473468v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Termentzidis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Han" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539174v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ezzahri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazawa Kazuaki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539209v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abumov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHERM.2012.6231462" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01537876v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Selezneva" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Arcari" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Romano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Cerofolini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1465" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01537850v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burke" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1277" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01535965v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>