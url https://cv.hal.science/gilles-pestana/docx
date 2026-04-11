--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -3267,368 +3267,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03386685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les squats de Nouméa : lacune pour une ville durable ? Squats of Noumea: a Lack for a Sustainable City »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« La participation des acteurs locaux à l'élaboration et l'évaluation des politiques publiques de développement durable en Nouvelle-Calédonie. Eléments de cadrage et de méthode ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pestana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sino-français de Guiyang – Guizhou, Environnement, Patrimoine, Développement durable, regard croisé Orient/Occident.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Guiyang – Guizhou, Chine</w:t>
+              <w:t xml:space="preserve">« La participation des acteurs locaux à l'élaboration et Conférence Gouvernance locale, développement et vulnérabilité des pays et Etats insulaires du Pacifique d'ici 2020, Université de la Sorbonne Paris 4, East West Center</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339537v1</w:t>
+                <w:t xml:space="preserve">hal-00334480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques publiques agricoles et de développement rural en Nouvelle-Calédonie de 1853 à nos jours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Les squats de Nouméa : lacune pour une ville durable ? Squats of Noumea: a Lack for a Sustainable City »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pestana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Sourisseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Pestaña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire de recherche de lancement du programme ANR PROPOCID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque sino-français de Guiyang – Guizhou, Environnement, Patrimoine, Développement durable, regard croisé Orient/Occident.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Guiyang – Guizhou, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03386684v1</w:t>
+                <w:t xml:space="preserve">hal-00339537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les squats de Nouméa : lacune pour une ville durable ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les politiques publiques agricoles et de développement rural en Nouvelle-Calédonie de 1853 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pestaña</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sinofrançais, Environnement, Patrimoine, Développement durable, regard croisé Orient/Occident.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Guiyang Guizhou, Chine</w:t>
+              <w:t xml:space="preserve">séminaire de recherche de lancement du programme ANR PROPOCID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03386655v1</w:t>
+                <w:t xml:space="preserve">hal-03386684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La participation des acteurs locaux à l'élaboration et l'évaluation des politiques publiques de développement durable en Nouvelle-Calédonie. Eléments de cadrage et de méthode ».</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pestana</w:t>
+                <w:t xml:space="preserve">Les squats de Nouméa : lacune pour une ville durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pestaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« La participation des acteurs locaux à l'élaboration et Conférence Gouvernance locale, développement et vulnérabilité des pays et Etats insulaires du Pacifique d'ici 2020, Université de la Sorbonne Paris 4, East West Center</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque sinofrançais, Environnement, Patrimoine, Développement durable, regard croisé Orient/Occident.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Guiyang Guizhou, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00334480v1</w:t>
+                <w:t xml:space="preserve">hal-03386655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de développement local dans le monde pacifique</w:t>
               </w:r>
@@ -4400,191 +4400,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisation et ruralités</w:t>
+                <w:t xml:space="preserve">Les ressources de la terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pestana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des outre-mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Autrement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.54-55, 2025, Collection Atlas/Monde, 978-2-0802-8771-7</w:t>
+              <w:t xml:space="preserve">, pp.70-71, 2025, Collection Atlas/Monde, 978-2-0802-8771-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389726v1</w:t>
+                <w:t xml:space="preserve">hal-05389728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ressources de la terre</w:t>
+                <w:t xml:space="preserve">Urbanisation et ruralités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pestana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des outre-mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Autrement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.70-71, 2025, Collection Atlas/Monde, 978-2-0802-8771-7</w:t>
+              <w:t xml:space="preserve">, pp.54-55, 2025, Collection Atlas/Monde, 978-2-0802-8771-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389728v1</w:t>
+                <w:t xml:space="preserve">hal-05389726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebattre les cartes des langues : plurilinguisme et cartographie en Nouvelle-Calédonie</w:t>
               </w:r>
@@ -5824,165 +5824,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À chacun son terrain ! Réflexions constructiv(ist)es sur les coulisses épistémologiques du terrain en géographie et dans les sciences sociales</w:t>
+                <w:t xml:space="preserve">À chacun son terrain ! Réflexions constructivistes sur les coulisses épistémologiques du terrain en géographie et dans les sciences sociales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pestaña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V. Fillol et P.-Y. Lemeur (Dir.), Actes du 24e colloque CORAIL, L’enquête de terraen Nouvelle-Calédonie (et dans le Pacifique) Enjeux théoriques, méthodologiques et éthiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’Harmattan, Coll. Cahiers du Pacifique Sud contemporain, 2014</w:t>
+              <w:t xml:space="preserve">In V. Fillol, P.-Y. Le Meur (eds), Terrains océaniens : enjeux et méthodes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314423v1</w:t>
+                <w:t xml:space="preserve">hal-03314010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À chacun son terrain ! Réflexions constructivistes sur les coulisses épistémologiques du terrain en géographie et dans les sciences sociales.</w:t>
+                <w:t xml:space="preserve">À chacun son terrain ! Réflexions constructiv(ist)es sur les coulisses épistémologiques du terrain en géographie et dans les sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pestaña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In V. Fillol, P.-Y. Le Meur (eds), Terrains océaniens : enjeux et méthodes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Harmattan, 2014</w:t>
+              <w:t xml:space="preserve">V. Fillol et P.-Y. Lemeur (Dir.), Actes du 24e colloque CORAIL, L’enquête de terraen Nouvelle-Calédonie (et dans le Pacifique) Enjeux théoriques, méthodologiques et éthiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, Coll. Cahiers du Pacifique Sud contemporain, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314010v1</w:t>
+                <w:t xml:space="preserve">hal-03314423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouméa, le fait urbain (Planche 49)</w:t>
               </w:r>
@@ -7243,366 +7243,366 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs de Développement Durable pour la province Nord (IDD-PN), Tome 2</w:t>
+                <w:t xml:space="preserve">Indicateurs de Développement Durable pour la province Nord (IDD-PN), Tome 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pestana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Province Nord, Nouvelle-Calédonie. 2017, pp.142</w:t>
+              <w:t xml:space="preserve">Province nord (Nouvelle-Calédonie). 2017, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394177v1</w:t>
+                <w:t xml:space="preserve">hal-05394176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs de Développement Durable pour la province Nord (IDD-PN), Tome 1</w:t>
+                <w:t xml:space="preserve">Indicateurs de Développement Durable pour la province Nord (IDD-PN), Tome 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pestana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Province nord (Nouvelle-Calédonie). 2017, pp.30</w:t>
+              <w:t xml:space="preserve">Province Nord, Nouvelle-Calédonie. 2017, pp.142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394176v1</w:t>
+                <w:t xml:space="preserve">hal-05394177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques de développement rural de la province Nord de la Nouvelle-Calédonie. Le rééquilibrage et le destin commun à l’épreuve de la réalité</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Document de travail PROPOCID n°21/10, Institut Agronomique néo-Calédonien. 2010, pp.90</w:t>
+                <w:t xml:space="preserve">Rapport sur la mission d'assistance à maîtrise d'ouvrage auprès du SIGN. Évaluation du Contrat d'agglomération du Grand Nouméa 2006-2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pestana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Syndicat Intercommunal du Grand Nouméa (SIGN). 2010, pp.154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394173v1</w:t>
+                <w:t xml:space="preserve">hal-05394179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur la mission d'assistance à maîtrise d'ouvrage auprès du SIGN. Évaluation du Contrat d'agglomération du Grand Nouméa 2006-2010</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Syndicat Intercommunal du Grand Nouméa (SIGN). 2010, pp.154</w:t>
+                <w:t xml:space="preserve">Les politiques de développement rural de la province Nord de la Nouvelle-Calédonie. Le rééquilibrage et le destin commun à l’épreuve de la réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Marinho de Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pestaña</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Document de travail PROPOCID n°21/10, Institut Agronomique néo-Calédonien. 2010, pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394179v1</w:t>
+                <w:t xml:space="preserve">hal-05394173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche des politiques publiques rurales en Nouvelle-Calédonie. Trajectoires des institutions et représentations locales des enjeux de développement (1853–2004)</w:t>
               </w:r>
@@ -8058,51 +8058,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73DDD186"/>
+    <w:nsid w:val="19BCD1C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8206,51 +8206,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="53FA88A1"/>
+    <w:nsid w:val="DAFFD9E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8440,51 +8440,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-pestana" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1607-9465" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389767v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Christophe Pantz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pestana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573180v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garcier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesta&#241;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myra Hird" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.32600" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087490v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6197" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#233;romini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pesta&#241;a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schembri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Sourisseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geronimi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schembri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.2857" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060972v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461720v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rossi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/0276-4741(2003)023[0149:fralr]2.0.co;2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402822v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.1038" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389771v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884120v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fillol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Bearune" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387266v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pantz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387265v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387165v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hoffer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387141v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-C Pantz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-C. Pantz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387119v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Ch. Pantz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387090v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Le-Meur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mennesson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387088v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blaise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lazzeri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pouye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069308v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074605v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386819v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386658v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069048v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386820v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386805v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;ronimi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069184v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334516v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386685v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339537v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386684v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386655v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334480v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;aquino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347999v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Aquino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421172v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389776v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazzo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876841v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314157v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sourisseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054457v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mennesson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389726v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/atlas-des-outre-mer/9782080287717" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389728v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265548v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389742v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_7#citeas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne David" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100853-9.00035-X" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314133v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pestana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314134v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314135v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314132v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aucan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C David" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314138v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314137v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314136v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314139v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314033v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Pantz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314497v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sourisseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314426v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314423v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314010v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314465v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056339v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314263v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314284v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314304v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314229v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332538v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314318v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314248v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332535v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332528v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379360v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078163v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Marinho de Miranda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078169v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078177v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394177v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Blaise" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lazzeri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394176v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394173v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394179v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394169v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394163v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394178v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bidou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05394182v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003BOR30004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-pestana" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1607-9465" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389767v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Christophe Pantz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pestana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573180v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garcier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesta&#241;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myra Hird" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.32600" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087490v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6197" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#233;romini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pesta&#241;a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schembri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Sourisseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geronimi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schembri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.2857" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060972v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461720v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rossi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/0276-4741(2003)023[0149:fralr]2.0.co;2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402822v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.1038" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389771v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884120v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fillol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Bearune" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387266v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pantz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387265v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387165v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hoffer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387141v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-C Pantz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-C. Pantz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387119v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Ch. Pantz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387090v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Le-Meur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mennesson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387088v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blaise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lazzeri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pouye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069308v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074605v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386819v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386658v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069048v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386820v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386805v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;ronimi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069184v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334516v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386685v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334480v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339537v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386684v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386655v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;aquino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347999v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Aquino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421172v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389776v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazzo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876841v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314157v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sourisseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054457v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mennesson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389728v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/atlas-des-outre-mer/9782080287717" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389726v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265548v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389742v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_7#citeas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne David" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100853-9.00035-X" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314133v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pestana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314134v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314135v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314132v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aucan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C David" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314138v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314137v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314136v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314139v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314033v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Pantz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314497v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sourisseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314426v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314010v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314423v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314465v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056339v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314263v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314284v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314304v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314229v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332538v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314318v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314248v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332535v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332528v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379360v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078163v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Marinho de Miranda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078169v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078177v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394176v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Blaise" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lazzeri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394177v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394179v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394173v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394169v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394163v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394178v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bidou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05394182v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003BOR30004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>