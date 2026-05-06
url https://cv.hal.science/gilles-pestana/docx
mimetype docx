--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -3267,368 +3267,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03386685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La participation des acteurs locaux à l'élaboration et l'évaluation des politiques publiques de développement durable en Nouvelle-Calédonie. Eléments de cadrage et de méthode ».</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Les squats de Nouméa : lacune pour une ville durable ? Squats of Noumea: a Lack for a Sustainable City »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pestana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« La participation des acteurs locaux à l'élaboration et Conférence Gouvernance locale, développement et vulnérabilité des pays et Etats insulaires du Pacifique d'ici 2020, Université de la Sorbonne Paris 4, East West Center</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque sino-français de Guiyang – Guizhou, Environnement, Patrimoine, Développement durable, regard croisé Orient/Occident.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Guiyang – Guizhou, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00334480v1</w:t>
+                <w:t xml:space="preserve">hal-00339537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les squats de Nouméa : lacune pour une ville durable ? Squats of Noumea: a Lack for a Sustainable City »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les politiques publiques agricoles et de développement rural en Nouvelle-Calédonie de 1853 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pestaña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sino-français de Guiyang – Guizhou, Environnement, Patrimoine, Développement durable, regard croisé Orient/Occident.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Guiyang – Guizhou, Chine</w:t>
+              <w:t xml:space="preserve">séminaire de recherche de lancement du programme ANR PROPOCID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339537v1</w:t>
+                <w:t xml:space="preserve">hal-03386684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques publiques agricoles et de développement rural en Nouvelle-Calédonie de 1853 à nos jours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les squats de Nouméa : lacune pour une ville durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pestaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Sourisseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Pestaña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire de recherche de lancement du programme ANR PROPOCID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque sinofrançais, Environnement, Patrimoine, Développement durable, regard croisé Orient/Occident.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Guiyang Guizhou, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03386684v1</w:t>
+                <w:t xml:space="preserve">hal-03386655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les squats de Nouméa : lacune pour une ville durable ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Pestaña</w:t>
+                <w:t xml:space="preserve">« La participation des acteurs locaux à l'élaboration et l'évaluation des politiques publiques de développement durable en Nouvelle-Calédonie. Eléments de cadrage et de méthode ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pestana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sinofrançais, Environnement, Patrimoine, Développement durable, regard croisé Orient/Occident.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Guiyang Guizhou, Chine</w:t>
+              <w:t xml:space="preserve">« La participation des acteurs locaux à l'élaboration et Conférence Gouvernance locale, développement et vulnérabilité des pays et Etats insulaires du Pacifique d'ici 2020, Université de la Sorbonne Paris 4, East West Center</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03386655v1</w:t>
+                <w:t xml:space="preserve">hal-00334480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de développement local dans le monde pacifique</w:t>
               </w:r>
@@ -4400,420 +4400,420 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ressources de la terre</w:t>
+                <w:t xml:space="preserve">Urbanisation et ruralités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pestana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des outre-mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Autrement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.70-71, 2025, Collection Atlas/Monde, 978-2-0802-8771-7</w:t>
+              <w:t xml:space="preserve">, pp.54-55, 2025, Collection Atlas/Monde, 978-2-0802-8771-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389728v1</w:t>
+                <w:t xml:space="preserve">hal-05389726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisation et ruralités</w:t>
+                <w:t xml:space="preserve">Les ressources de la terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pestana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des outre-mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Autrement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.54-55, 2025, Collection Atlas/Monde, 978-2-0802-8771-7</w:t>
+              <w:t xml:space="preserve">, pp.70-71, 2025, Collection Atlas/Monde, 978-2-0802-8771-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389726v1</w:t>
+                <w:t xml:space="preserve">hal-05389728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebattre les cartes des langues : plurilinguisme et cartographie en Nouvelle-Calédonie</w:t>
+                <w:t xml:space="preserve">Waste Level Rise? Scales, Spaces and Policies of Waste in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pestaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droits linguistiques et aménagement des langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geographies of New Caledonia-Kanaky</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-84, 2024, 978-3-031-49140-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49140-5_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265548v1</w:t>
+                <w:t xml:space="preserve">hal-05389742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste Level Rise? Scales, Spaces and Policies of Waste in New Caledonia</w:t>
+                <w:t xml:space="preserve">Rebattre les cartes des langues : plurilinguisme et cartographie en Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pestaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bénédicte Pivot; Ali Reguigui; Julie Boissonneault. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographies of New Caledonia-Kanaky</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Droits linguistiques et aménagement des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, pp.163-196, 2024, 978-0-88667-129-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-49140-5_7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05389742v1</w:t>
+                <w:t xml:space="preserve">hal-04265548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Caledonia</w:t>
               </w:r>
@@ -4931,234 +4931,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rééquilibrage, l'aménagement et le développement des territoires en Nouvelle-Calédonie : éléments de bilan</w:t>
+                <w:t xml:space="preserve">Villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pestana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faberon F., Wamytan L., Lauouvea I. et Paturet A. (dirs.), Inégalités sociales et décolonisation. Les rééquilibrages de la Nouvelle-Calédonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions l'Épitoge, 2018</w:t>
+              <w:t xml:space="preserve">Brown P. et Faberon J.Y. (dirs.), L'Australie coll. 101 mots pour comprendre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CDPNC, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314133v1</w:t>
+                <w:t xml:space="preserve">hal-03314139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture</w:t>
+                <w:t xml:space="preserve">Le rééquilibrage, l'aménagement et le développement des territoires en Nouvelle-Calédonie : éléments de bilan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pestana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brown P. et Faberon J.Y. (dirs.), L'Australie coll. 101 mots pour comprendre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CDPNC, 2018</w:t>
+              <w:t xml:space="preserve">Faberon F., Wamytan L., Lauouvea I. et Paturet A. (dirs.), Inégalités sociales et décolonisation. Les rééquilibrages de la Nouvelle-Calédonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions l'Épitoge, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314134v1</w:t>
+                <w:t xml:space="preserve">hal-03314133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climats</w:t>
+                <w:t xml:space="preserve">Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pestana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brown P. et Faberon J.Y. (dirs.), L'Australie coll. 101 mots pour comprendre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CDPNC, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314135v1</w:t>
+                <w:t xml:space="preserve">hal-03314134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Caledonia</w:t>
               </w:r>
@@ -5263,303 +5263,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mines</w:t>
+                <w:t xml:space="preserve">Géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pestana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brown P. et Faberon J.Y. (dirs.), L'Australie coll. 101 mots pour comprendre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CDPNC, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314138v1</w:t>
+                <w:t xml:space="preserve">hal-03314137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie</w:t>
+                <w:t xml:space="preserve">Démographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pestana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brown P. et Faberon J.Y. (dirs.), L'Australie coll. 101 mots pour comprendre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CDPNC, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314137v1</w:t>
+                <w:t xml:space="preserve">hal-03314136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démographie</w:t>
+                <w:t xml:space="preserve">Mines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pestana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brown P. et Faberon J.Y. (dirs.), L'Australie coll. 101 mots pour comprendre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CDPNC, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314136v1</w:t>
+                <w:t xml:space="preserve">hal-03314138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villes</w:t>
+                <w:t xml:space="preserve">Climats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pestana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brown P. et Faberon J.Y. (dirs.), L'Australie coll. 101 mots pour comprendre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CDPNC, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314139v1</w:t>
+                <w:t xml:space="preserve">hal-03314135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville, la Brousse et les mobilités kanak : une lecture postcoloniale</w:t>
               </w:r>
@@ -5716,273 +5716,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs de développement durable pour la Province Nord</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À chacun son terrain ! Réflexions constructivistes sur les coulisses épistémologiques du terrain en géographie et dans les sciences sociales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pestaña</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Pouye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le développement durable en Océanie. Vers une éthique nouvelle, S. Blaise, C. David, V. David (dir.) Actes du colloque AGORA-CNEP-IRD, Koné (Nouvelle-Calédonie), 23-26 avril 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires d’Aix-Marseille et PUP, Coll. Espace et Développement Durable, 2014</w:t>
+              <w:t xml:space="preserve">In V. Fillol, P.-Y. Le Meur (eds), Terrains océaniens : enjeux et méthodes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314426v1</w:t>
+                <w:t xml:space="preserve">hal-03314010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À chacun son terrain ! Réflexions constructivistes sur les coulisses épistémologiques du terrain en géographie et dans les sciences sociales.</w:t>
+                <w:t xml:space="preserve">À chacun son terrain ! Réflexions constructiv(ist)es sur les coulisses épistémologiques du terrain en géographie et dans les sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pestaña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In V. Fillol, P.-Y. Le Meur (eds), Terrains océaniens : enjeux et méthodes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Harmattan, 2014</w:t>
+              <w:t xml:space="preserve">V. Fillol et P.-Y. Lemeur (Dir.), Actes du 24e colloque CORAIL, L’enquête de terraen Nouvelle-Calédonie (et dans le Pacifique) Enjeux théoriques, méthodologiques et éthiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, Coll. Cahiers du Pacifique Sud contemporain, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314010v1</w:t>
+                <w:t xml:space="preserve">hal-03314423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À chacun son terrain ! Réflexions constructiv(ist)es sur les coulisses épistémologiques du terrain en géographie et dans les sciences sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indicateurs de développement durable pour la Province Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lazzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pestaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pouye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V. Fillol et P.-Y. Lemeur (Dir.), Actes du 24e colloque CORAIL, L’enquête de terraen Nouvelle-Calédonie (et dans le Pacifique) Enjeux théoriques, méthodologiques et éthiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’Harmattan, Coll. Cahiers du Pacifique Sud contemporain, 2014</w:t>
+              <w:t xml:space="preserve">Le développement durable en Océanie. Vers une éthique nouvelle, S. Blaise, C. David, V. David (dir.) Actes du colloque AGORA-CNEP-IRD, Koné (Nouvelle-Calédonie), 23-26 avril 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires d’Aix-Marseille et PUP, Coll. Espace et Développement Durable, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314423v1</w:t>
+                <w:t xml:space="preserve">hal-03314426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouméa, le fait urbain (Planche 49)</w:t>
               </w:r>
@@ -6281,234 +6281,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux voisins dans la mondialisation : les relations économiques entre la Nouvelle-Zélande et la Nouvelle-Calédonie.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Pestaña</w:t>
+                <w:t xml:space="preserve">Note sur la démographie mélanésienne en Nouvelle-Calédonie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pestana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Levine S. ; Angleviel, F. 8Eds.) New Zealand -New CaledoniaNeighbours, Friends, Partners.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Victoria University Press, Wellington, 2008</w:t>
+              <w:t xml:space="preserve">La Nouvelle-Calédonie, les Kanaks et l'histoire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, les Indes Savantes, pp.389-391, 2008, Annales d'histoire calédonienne vol.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314304v1</w:t>
+                <w:t xml:space="preserve">hal-00332538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note sur la démographie mélanésienne en Nouvelle-Calédonie</w:t>
+                <w:t xml:space="preserve">Deux voisins dans la mondialisation : les relations économiques entre la Nouvelle-Zélande et la Nouvelle-Calédonie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pestaña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angleviel, F. ; Wadrawane, E. (Dir.) La Nouvelle-Calédonie, les Kanaks et l’histoire. Annales d'histoire calédonienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, Les Indes savantes, Paris, 2008</w:t>
+              <w:t xml:space="preserve">Levine S. ; Angleviel, F. 8Eds.) New Zealand -New CaledoniaNeighbours, Friends, Partners.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Victoria University Press, Wellington, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314229v1</w:t>
+                <w:t xml:space="preserve">hal-03314304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note sur la démographie mélanésienne en Nouvelle-Calédonie.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pestana</w:t>
+                <w:t xml:space="preserve">Note sur la démographie mélanésienne en Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pestaña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle-Calédonie, les Kanaks et l'histoire.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, les Indes Savantes, pp.389-391, 2008, Annales d'histoire calédonienne vol.2</w:t>
+              <w:t xml:space="preserve">Angleviel, F. ; Wadrawane, E. (Dir.) La Nouvelle-Calédonie, les Kanaks et l’histoire. Annales d'histoire calédonienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Les Indes savantes, Paris, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00332538v1</w:t>
+                <w:t xml:space="preserve">hal-03314229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9 chapitres sur 28</w:t>
               </w:r>
@@ -7243,366 +7243,366 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs de Développement Durable pour la province Nord (IDD-PN), Tome 1</w:t>
+                <w:t xml:space="preserve">Indicateurs de Développement Durable pour la province Nord (IDD-PN), Tome 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pestana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Province nord (Nouvelle-Calédonie). 2017, pp.30</w:t>
+              <w:t xml:space="preserve">Province Nord, Nouvelle-Calédonie. 2017, pp.142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394176v1</w:t>
+                <w:t xml:space="preserve">hal-05394177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs de Développement Durable pour la province Nord (IDD-PN), Tome 2</w:t>
+                <w:t xml:space="preserve">Indicateurs de Développement Durable pour la province Nord (IDD-PN), Tome 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pestana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Province Nord, Nouvelle-Calédonie. 2017, pp.142</w:t>
+              <w:t xml:space="preserve">Province nord (Nouvelle-Calédonie). 2017, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394177v1</w:t>
+                <w:t xml:space="preserve">hal-05394176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur la mission d'assistance à maîtrise d'ouvrage auprès du SIGN. Évaluation du Contrat d'agglomération du Grand Nouméa 2006-2010</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Syndicat Intercommunal du Grand Nouméa (SIGN). 2010, pp.154</w:t>
+                <w:t xml:space="preserve">Les politiques de développement rural de la province Nord de la Nouvelle-Calédonie. Le rééquilibrage et le destin commun à l’épreuve de la réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Marinho de Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pestaña</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Document de travail PROPOCID n°21/10, Institut Agronomique néo-Calédonien. 2010, pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394179v1</w:t>
+                <w:t xml:space="preserve">hal-05394173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques de développement rural de la province Nord de la Nouvelle-Calédonie. Le rééquilibrage et le destin commun à l’épreuve de la réalité</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Document de travail PROPOCID n°21/10, Institut Agronomique néo-Calédonien. 2010, pp.90</w:t>
+                <w:t xml:space="preserve">Rapport sur la mission d'assistance à maîtrise d'ouvrage auprès du SIGN. Évaluation du Contrat d'agglomération du Grand Nouméa 2006-2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pestana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Syndicat Intercommunal du Grand Nouméa (SIGN). 2010, pp.154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394173v1</w:t>
+                <w:t xml:space="preserve">hal-05394179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche des politiques publiques rurales en Nouvelle-Calédonie. Trajectoires des institutions et représentations locales des enjeux de développement (1853–2004)</w:t>
               </w:r>
@@ -8058,51 +8058,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19BCD1C4"/>
+    <w:nsid w:val="733E4D1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8206,51 +8206,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DAFFD9E4"/>
+    <w:nsid w:val="B01FD044"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8440,51 +8440,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-pestana" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1607-9465" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389767v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Christophe Pantz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pestana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573180v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garcier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesta&#241;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myra Hird" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.32600" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087490v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6197" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#233;romini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pesta&#241;a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schembri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Sourisseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geronimi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schembri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.2857" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060972v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461720v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rossi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/0276-4741(2003)023[0149:fralr]2.0.co;2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402822v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.1038" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389771v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884120v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fillol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Bearune" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387266v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pantz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387265v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387165v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hoffer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387141v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-C Pantz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-C. Pantz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387119v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Ch. Pantz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387090v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Le-Meur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mennesson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387088v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blaise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lazzeri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pouye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069308v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074605v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386819v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386658v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069048v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386820v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386805v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;ronimi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069184v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334516v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386685v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334480v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339537v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386684v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386655v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;aquino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347999v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Aquino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421172v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389776v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazzo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876841v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314157v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sourisseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054457v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mennesson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389728v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/atlas-des-outre-mer/9782080287717" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389726v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265548v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389742v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_7#citeas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne David" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100853-9.00035-X" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314133v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pestana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314134v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314135v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314132v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aucan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C David" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314138v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314137v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314136v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314139v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314033v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Pantz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314497v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sourisseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314426v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314010v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314423v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314465v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056339v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314263v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314284v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314304v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314229v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332538v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314318v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314248v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332535v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332528v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379360v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078163v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Marinho de Miranda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078169v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078177v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394176v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Blaise" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lazzeri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394177v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394179v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394173v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394169v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394163v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394178v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bidou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05394182v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003BOR30004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-pestana" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1607-9465" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389767v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Christophe Pantz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pestana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573180v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garcier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesta&#241;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myra Hird" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.32600" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087490v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6197" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#233;romini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pesta&#241;a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schembri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Sourisseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geronimi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schembri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.2857" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060972v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461720v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rossi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/0276-4741(2003)023[0149:fralr]2.0.co;2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402822v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.1038" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389771v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884120v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fillol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Bearune" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387266v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pantz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387265v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387165v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hoffer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387141v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-C Pantz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-C. Pantz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387119v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Ch. Pantz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387090v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Le-Meur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mennesson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387088v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blaise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lazzeri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pouye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069308v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074605v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386819v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386658v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069048v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386820v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386805v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;ronimi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069184v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334516v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386685v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339537v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386684v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386655v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334480v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;aquino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347999v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Aquino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421172v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389776v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazzo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876841v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314157v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sourisseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054457v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mennesson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389726v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/atlas-des-outre-mer/9782080287717" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389728v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389742v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_7#citeas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265548v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne David" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100853-9.00035-X" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314139v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pestana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314133v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314134v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314132v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aucan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C David" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314137v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314136v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314138v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314135v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314033v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Pantz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314497v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sourisseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314010v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314423v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314426v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314465v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056339v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314263v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314284v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332538v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314304v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314229v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314318v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314248v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332535v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332528v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379360v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078163v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Marinho de Miranda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078169v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078177v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394177v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Blaise" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lazzeri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394176v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394173v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394179v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394169v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394163v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394178v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bidou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05394182v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003BOR30004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>