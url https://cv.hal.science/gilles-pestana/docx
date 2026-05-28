--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -1484,221 +1484,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03387265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tribe in the City”, Kanak people and the issue of post-colonial urban planning in Noumea (New Caledonia).</w:t>
+                <w:t xml:space="preserve">Quel modèle de développement pour quelle agriculture durable ? Éléments de contextualisation de la durabilité dans les petits territoires insulaires d’Océanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pestaña</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Hoffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference 2014 (Institute of Australian Geographers/New Zealand Geographical Society)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Colloque international, Pour une agriculture durable au service de la population</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Mata'Utu, Wallis-et-Futuna</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03387165v1</w:t>
+                <w:t xml:space="preserve">hal-03387141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel modèle de développement pour quelle agriculture durable ? Éléments de contextualisation de la durabilité dans les petits territoires insulaires d’Océanie</w:t>
+                <w:t xml:space="preserve">The Tribe in the City”, Kanak people and the issue of post-colonial urban planning in Noumea (New Caledonia).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pestaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hoffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international, Pour une agriculture durable au service de la population</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Mata'Utu, Wallis-et-Futuna</w:t>
+              <w:t xml:space="preserve">Conference 2014 (Institute of Australian Geographers/New Zealand Geographical Society)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03387141v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Kanak et la ville : présences, expressions et problématiques urbaines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pestaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Hoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-C Pantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2939,204 +2939,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte de la dimension territoriale dans les politiques publiques en Nouvelle-Calédonie : une exigence renouvelée par le développement durable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Pestaña</w:t>
+                <w:t xml:space="preserve">Politiques publiques et développement durable dans le monde rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pestana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Géronimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schembri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers : Ruralité et développement durable en Nouvelle-Calédonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Poindimié, Nouvelle-Calédonie</w:t>
+              <w:t xml:space="preserve">Colloque International "La problématique du développement durable vingt ans après : nouvelles lectures théoriques, innovations méthodologiques et domaines d'extension", 20-28 novembre 2008, Lille, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lille, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03386812v1</w:t>
+                <w:t xml:space="preserve">hal-03069184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques publiques et développement durable dans le monde rural</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Schembri</w:t>
+                <w:t xml:space="preserve">La prise en compte de la dimension territoriale dans les politiques publiques en Nouvelle-Calédonie : une exigence renouvelée par le développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pestaña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International "La problématique du développement durable vingt ans après : nouvelles lectures théoriques, innovations méthodologiques et domaines d'extension", 20-28 novembre 2008, Lille, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lille, France. 17 p</w:t>
+              <w:t xml:space="preserve">Ateliers : Ruralité et développement durable en Nouvelle-Calédonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Poindimié, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03069184v1</w:t>
+                <w:t xml:space="preserve">hal-03386812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'Océanie dans les géographies universelles des XIXe et XXe siècles ».</w:t>
               </w:r>
@@ -3267,273 +3267,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03386685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les squats de Nouméa : lacune pour une ville durable ? Squats of Noumea: a Lack for a Sustainable City »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les politiques publiques agricoles et de développement rural en Nouvelle-Calédonie de 1853 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pestaña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sino-français de Guiyang – Guizhou, Environnement, Patrimoine, Développement durable, regard croisé Orient/Occident.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Guiyang – Guizhou, Chine</w:t>
+              <w:t xml:space="preserve">séminaire de recherche de lancement du programme ANR PROPOCID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339537v1</w:t>
+                <w:t xml:space="preserve">hal-03386684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques publiques agricoles et de développement rural en Nouvelle-Calédonie de 1853 à nos jours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les squats de Nouméa : lacune pour une ville durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pestaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Sourisseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Pestaña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire de recherche de lancement du programme ANR PROPOCID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque sinofrançais, Environnement, Patrimoine, Développement durable, regard croisé Orient/Occident.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Guiyang Guizhou, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03386684v1</w:t>
+                <w:t xml:space="preserve">hal-03386655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les squats de Nouméa : lacune pour une ville durable ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Pestaña</w:t>
+                <w:t xml:space="preserve">« Les squats de Nouméa : lacune pour une ville durable ? Squats of Noumea: a Lack for a Sustainable City »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pestana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sinofrançais, Environnement, Patrimoine, Développement durable, regard croisé Orient/Occident.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Guiyang Guizhou, Chine</w:t>
+              <w:t xml:space="preserve">Colloque sino-français de Guiyang – Guizhou, Environnement, Patrimoine, Développement durable, regard croisé Orient/Occident.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Guiyang – Guizhou, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03386655v1</w:t>
+                <w:t xml:space="preserve">hal-00339537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La participation des acteurs locaux à l'élaboration et l'évaluation des politiques publiques de développement durable en Nouvelle-Calédonie. Eléments de cadrage et de méthode ».</w:t>
               </w:r>
@@ -4564,256 +4564,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste Level Rise? Scales, Spaces and Policies of Waste in New Caledonia</w:t>
+                <w:t xml:space="preserve">Rebattre les cartes des langues : plurilinguisme et cartographie en Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pestaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bénédicte Pivot; Ali Reguigui; Julie Boissonneault. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographies of New Caledonia-Kanaky</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droits linguistiques et aménagement des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, pp.163-196, 2024, 978-0-88667-129-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389742v1</w:t>
+                <w:t xml:space="preserve">hal-04265548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebattre les cartes des langues : plurilinguisme et cartographie en Nouvelle-Calédonie</w:t>
+                <w:t xml:space="preserve">Waste Level Rise? Scales, Spaces and Policies of Waste in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pestaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droits linguistiques et aménagement des langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geographies of New Caledonia-Kanaky</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-84, 2024, 978-3-031-49140-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49140-5_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265548v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Caledonia</w:t>
               </w:r>
@@ -4931,635 +4931,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villes</w:t>
+                <w:t xml:space="preserve">Le rééquilibrage, l'aménagement et le développement des territoires en Nouvelle-Calédonie : éléments de bilan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pestana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brown P. et Faberon J.Y. (dirs.), L'Australie coll. 101 mots pour comprendre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CDPNC, 2018</w:t>
+              <w:t xml:space="preserve">Faberon F., Wamytan L., Lauouvea I. et Paturet A. (dirs.), Inégalités sociales et décolonisation. Les rééquilibrages de la Nouvelle-Calédonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions l'Épitoge, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314139v1</w:t>
+                <w:t xml:space="preserve">hal-03314133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rééquilibrage, l'aménagement et le développement des territoires en Nouvelle-Calédonie : éléments de bilan</w:t>
+                <w:t xml:space="preserve">Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pestana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faberon F., Wamytan L., Lauouvea I. et Paturet A. (dirs.), Inégalités sociales et décolonisation. Les rééquilibrages de la Nouvelle-Calédonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions l'Épitoge, 2018</w:t>
+              <w:t xml:space="preserve">Brown P. et Faberon J.Y. (dirs.), L'Australie coll. 101 mots pour comprendre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CDPNC, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314133v1</w:t>
+                <w:t xml:space="preserve">hal-03314134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Payry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aucan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brown P. et Faberon J.Y. (dirs.), L'Australie coll. 101 mots pour comprendre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CDPNC, 2018</w:t>
+              <w:t xml:space="preserve">Sheppard C. (dir.), World Seas : An Environmental Evaluation, volume II : The Indian Ocean to the Pacific (Second Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academic Press Elsevier, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314134v1</w:t>
+                <w:t xml:space="preserve">hal-03314132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Caledonia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pestana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sheppard C. (dir.), World Seas : An Environmental Evaluation, volume II : The Indian Ocean to the Pacific (Second Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academic Press Elsevier, 2018</w:t>
+              <w:t xml:space="preserve">Brown P. et Faberon J.Y. (dirs.), L'Australie coll. 101 mots pour comprendre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CDPNC, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03314132v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie</w:t>
+                <w:t xml:space="preserve">Démographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pestana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brown P. et Faberon J.Y. (dirs.), L'Australie coll. 101 mots pour comprendre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CDPNC, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314137v1</w:t>
+                <w:t xml:space="preserve">hal-03314136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démographie</w:t>
+                <w:t xml:space="preserve">Mines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pestana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brown P. et Faberon J.Y. (dirs.), L'Australie coll. 101 mots pour comprendre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CDPNC, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314136v1</w:t>
+                <w:t xml:space="preserve">hal-03314138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mines</w:t>
+                <w:t xml:space="preserve">Climats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pestana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brown P. et Faberon J.Y. (dirs.), L'Australie coll. 101 mots pour comprendre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CDPNC, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314138v1</w:t>
+                <w:t xml:space="preserve">hal-03314135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climats</w:t>
+                <w:t xml:space="preserve">Villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pestana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brown P. et Faberon J.Y. (dirs.), L'Australie coll. 101 mots pour comprendre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CDPNC, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314135v1</w:t>
+                <w:t xml:space="preserve">hal-03314139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville, la Brousse et les mobilités kanak : une lecture postcoloniale</w:t>
               </w:r>
@@ -5716,273 +5716,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À chacun son terrain ! Réflexions constructivistes sur les coulisses épistémologiques du terrain en géographie et dans les sciences sociales.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indicateurs de développement durable pour la Province Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lazzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pestaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pouye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In V. Fillol, P.-Y. Le Meur (eds), Terrains océaniens : enjeux et méthodes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Harmattan, 2014</w:t>
+              <w:t xml:space="preserve">Le développement durable en Océanie. Vers une éthique nouvelle, S. Blaise, C. David, V. David (dir.) Actes du colloque AGORA-CNEP-IRD, Koné (Nouvelle-Calédonie), 23-26 avril 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires d’Aix-Marseille et PUP, Coll. Espace et Développement Durable, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314010v1</w:t>
+                <w:t xml:space="preserve">hal-03314426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À chacun son terrain ! Réflexions constructiv(ist)es sur les coulisses épistémologiques du terrain en géographie et dans les sciences sociales</w:t>
+                <w:t xml:space="preserve">À chacun son terrain ! Réflexions constructivistes sur les coulisses épistémologiques du terrain en géographie et dans les sciences sociales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pestaña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V. Fillol et P.-Y. Lemeur (Dir.), Actes du 24e colloque CORAIL, L’enquête de terraen Nouvelle-Calédonie (et dans le Pacifique) Enjeux théoriques, méthodologiques et éthiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’Harmattan, Coll. Cahiers du Pacifique Sud contemporain, 2014</w:t>
+              <w:t xml:space="preserve">In V. Fillol, P.-Y. Le Meur (eds), Terrains océaniens : enjeux et méthodes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314423v1</w:t>
+                <w:t xml:space="preserve">hal-03314010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs de développement durable pour la Province Nord</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À chacun son terrain ! Réflexions constructiv(ist)es sur les coulisses épistémologiques du terrain en géographie et dans les sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pestaña</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Pouye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le développement durable en Océanie. Vers une éthique nouvelle, S. Blaise, C. David, V. David (dir.) Actes du colloque AGORA-CNEP-IRD, Koné (Nouvelle-Calédonie), 23-26 avril 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires d’Aix-Marseille et PUP, Coll. Espace et Développement Durable, 2014</w:t>
+              <w:t xml:space="preserve">V. Fillol et P.-Y. Lemeur (Dir.), Actes du 24e colloque CORAIL, L’enquête de terraen Nouvelle-Calédonie (et dans le Pacifique) Enjeux théoriques, méthodologiques et éthiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, Coll. Cahiers du Pacifique Sud contemporain, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314426v1</w:t>
+                <w:t xml:space="preserve">hal-03314423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouméa, le fait urbain (Planche 49)</w:t>
               </w:r>
@@ -6281,234 +6281,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note sur la démographie mélanésienne en Nouvelle-Calédonie.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pestana</w:t>
+                <w:t xml:space="preserve">Deux voisins dans la mondialisation : les relations économiques entre la Nouvelle-Zélande et la Nouvelle-Calédonie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pestaña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle-Calédonie, les Kanaks et l'histoire.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, les Indes Savantes, pp.389-391, 2008, Annales d'histoire calédonienne vol.2</w:t>
+              <w:t xml:space="preserve">Levine S. ; Angleviel, F. 8Eds.) New Zealand -New CaledoniaNeighbours, Friends, Partners.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Victoria University Press, Wellington, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00332538v1</w:t>
+                <w:t xml:space="preserve">hal-03314304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux voisins dans la mondialisation : les relations économiques entre la Nouvelle-Zélande et la Nouvelle-Calédonie.</w:t>
+                <w:t xml:space="preserve">Note sur la démographie mélanésienne en Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pestaña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Levine S. ; Angleviel, F. 8Eds.) New Zealand -New CaledoniaNeighbours, Friends, Partners.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Victoria University Press, Wellington, 2008</w:t>
+              <w:t xml:space="preserve">Angleviel, F. ; Wadrawane, E. (Dir.) La Nouvelle-Calédonie, les Kanaks et l’histoire. Annales d'histoire calédonienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Les Indes savantes, Paris, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314304v1</w:t>
+                <w:t xml:space="preserve">hal-03314229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note sur la démographie mélanésienne en Nouvelle-Calédonie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Pestaña</w:t>
+                <w:t xml:space="preserve">Note sur la démographie mélanésienne en Nouvelle-Calédonie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pestana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angleviel, F. ; Wadrawane, E. (Dir.) La Nouvelle-Calédonie, les Kanaks et l’histoire. Annales d'histoire calédonienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, Les Indes savantes, Paris, 2008</w:t>
+              <w:t xml:space="preserve">La Nouvelle-Calédonie, les Kanaks et l'histoire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, les Indes Savantes, pp.389-391, 2008, Annales d'histoire calédonienne vol.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314229v1</w:t>
+                <w:t xml:space="preserve">hal-00332538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9 chapitres sur 28</w:t>
               </w:r>
@@ -8058,51 +8058,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="733E4D1D"/>
+    <w:nsid w:val="AEC87834"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8206,51 +8206,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B01FD044"/>
+    <w:nsid w:val="0D8FD25E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8440,51 +8440,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-pestana" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1607-9465" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389767v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Christophe Pantz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pestana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573180v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garcier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesta&#241;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myra Hird" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.32600" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087490v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6197" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#233;romini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pesta&#241;a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schembri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Sourisseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geronimi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schembri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.2857" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060972v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461720v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rossi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/0276-4741(2003)023[0149:fralr]2.0.co;2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402822v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.1038" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389771v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884120v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fillol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Bearune" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387266v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pantz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387265v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387165v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hoffer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387141v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-C Pantz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-C. Pantz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387119v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Ch. Pantz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387090v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Le-Meur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mennesson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387088v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blaise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lazzeri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pouye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069308v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074605v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386819v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386658v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069048v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386820v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386805v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;ronimi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069184v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334516v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386685v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339537v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386684v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386655v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334480v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;aquino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347999v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Aquino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421172v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389776v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazzo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876841v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314157v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sourisseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054457v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mennesson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389726v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/atlas-des-outre-mer/9782080287717" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389728v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389742v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_7#citeas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265548v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne David" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100853-9.00035-X" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314139v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pestana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314133v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314134v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314132v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aucan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C David" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314137v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314136v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314138v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314135v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314033v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Pantz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314497v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sourisseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314010v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314423v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314426v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314465v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056339v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314263v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314284v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332538v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314304v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314229v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314318v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314248v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332535v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332528v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379360v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078163v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Marinho de Miranda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078169v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078177v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394177v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Blaise" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lazzeri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394176v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394173v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394179v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394169v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394163v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394178v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bidou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05394182v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003BOR30004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-pestana" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1607-9465" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389767v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Christophe Pantz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pestana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573180v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garcier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesta&#241;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myra Hird" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.32600" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087490v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6197" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#233;romini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pesta&#241;a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schembri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Sourisseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geronimi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schembri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.2857" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060972v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461720v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rossi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/0276-4741(2003)023[0149:fralr]2.0.co;2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402822v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.1038" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389771v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884120v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fillol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Bearune" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387266v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pantz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387265v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387141v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hoffer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-C Pantz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-C. Pantz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387119v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Ch. Pantz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387090v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Le-Meur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mennesson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387088v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blaise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lazzeri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pouye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069308v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074605v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386819v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386658v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069048v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386820v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386805v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;ronimi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069184v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386812v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334516v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386685v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386684v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386655v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339537v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334480v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;aquino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347999v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Aquino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421172v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389776v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazzo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876841v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314157v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sourisseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054457v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mennesson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389726v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/atlas-des-outre-mer/9782080287717" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389728v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265548v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389742v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_7#citeas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne David" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100853-9.00035-X" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314133v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pestana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314134v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314132v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aucan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C David" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314137v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314136v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314138v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314135v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314139v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314033v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Pantz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314497v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sourisseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314426v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314010v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314423v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314465v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056339v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314263v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314284v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314304v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314229v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332538v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314318v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314248v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332535v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332528v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379360v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078163v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Marinho de Miranda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078169v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078177v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394177v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Blaise" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lazzeri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394176v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394173v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394179v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394169v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394163v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394178v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bidou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05394182v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003BOR30004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>