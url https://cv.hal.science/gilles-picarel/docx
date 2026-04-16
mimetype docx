--- v0 (2026-03-22)
+++ v1 (2026-04-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Picarel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur, Esthétique et sciences de l'art, Université Paris 8</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'approche de Gilles Picarel consiste à mettre en dialogue et en articulation la création artistique avec une recherche théorique – une </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">recherche-création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théoricien de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Picarel enseigne l’histoire de l’art contemporain, la méthodologie et l’esthétique à l’Université Paris 8, depuis 2019. Il est chercheur associé au laboratoire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art des images et art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (AIAC) et membre, pour 2023, de son Conseil pour le Collège des chercheurs.À partir d’une approche poïétique, sa recherche traite de la complexité des rapports entre art et extériorité. Elle se développe à partir d’un dialogue articulatoire entre théorie et pratique, rapport dialectique, mais également rapport de  jointure entre théorie et pratique.À l’international, il mène cette recherche au sein de la Coopérative de recherche RETiiNA (Recherches Esthétiques & Théorétiques sur les Images & les Imaginaires Nouveaux & Anciens). Au Brésil, il travaille notamment avec Rodrigo Zúñiga, Professeur des universités, Université de Santiago du Chili et, à Malte, avec Richard Spiteri, Professeur des universités, Université de Malte. Ouverte à des plasticiens, des théoriciens de l’art et des scientifiques, cette recherche sur les rapports art et extériorité se  développe, entre autres, à travers les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’extériorité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées d’étude ou Colloques internationaux qui débouchent sur des publications de livres – publication de 2 livres personnels et de 3 livres sous sa direction.En Partenariat avec l’Université de Brasilia et avec Biagio D’Angelo, Professeur des universités, Université de Brasilia, il a également développé, depuis 2021, une recherche internationale sur la création contemporaine  et une réflexion sur l’objet, à partir des nouvelles ontologies orientées objet.En France, en tant que co-directeur de RETiiNA.France, il mène également sa recherche en dialogue avec des théoriciens de l’art. Dans cette perspective, il s’intéresse à l’articulation entre art et littérature.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,  il privilégie le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">work in progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dans un faire artistique qui confronte la création à l’idée de seuil et d’affleurement. expérimente l’image dans un entre indistinct et indéterminé où l’insaisissable fait surgir la possibilité de l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Ses travaux ont été exposés en France, en Europe et au Chili. Ils font l’objet d’expositions et de publications régulières – publication de 3 livres d’artiste.Cette articulation du théorique et de l’artistique l'a conduit à fonder l’association </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopérative de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.  L’association regroupe des plasticiens et des théoriciens de l’art. Elle réalise et édite </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pliable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, une co-création réalisée avec un.e artiste. Afin de promouvoir ses activités et les artistes avec lesquels elle travaille,  l’association développe des partenariats (diffusion de ses éditions, conférences, etc.) avec des institutions artistiques et des centres d’art contemporain : Fondation Pernod Ricard, Le BAL, Jeu de Paume et MEP.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation & extériorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existence &amp; extimité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Soulages; Vincent Metzger, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer dans un monde relié : Une auto-poïétique végétale des corps ployés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paradigme du biographique à l'ère de l'Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Delory-Momberger, Professeure des universités, Sorbonne Paris Nord; Valentin Bardawil, co-fondateur de l’Observatoire des nouvelles écritures de la photographie documentaire, Feb 2023, La Plaine Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekphrasis sensible de lʼarbre : Photographie & espacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face à l'arbre : Un traduire sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Picarel, Artiste, Chercheur associé Labo AIAC, Université Paris 8, May 2022, Sain-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la décharge à l’art : La transparence froissée et l’objet réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le verre : la création au tournant de la transparence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biagio D'Angelo, Professeur des universités, Université de Brasilia; Gilles Picarel, Artiste, Chercheur associé, labo AIAC, Université Paris 8, Dec 2022, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence à l’être disparu. Auto-poïétique photographique & littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature &amp; extériorité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Soulages, Professeur des universités, Université Paris 8; Biagio D’Angelo, Professeur des universités, Université de Brasilia; Gilles Picarel, Artiste, Chercheur associé labo AIAC, Université Paris 8, Oct 2021, Saint - Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire photographique & avenir-extériorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Soulages, Professeur des universités, Université Paris 8; Gilberto Prado, Professora doutora Titular, Université Anhembi Morumbi, Brésil; Suzete Venturelli, Professora doutora Titular, Université Anhembi Morumbi, Brésil, Nov 2021, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extériorité & irréductible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’extériorité à l’épreuve de l’autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Picarel, Artiste, Chercheur associé labo AIAC, Université Paris 8, Apr 2021, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-poïétique & existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existence &amp; photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Soulages, Professeur des universités, Université Paris 8 ; Raphaël Yung Mariano, Doctorant, Université Paris 8, Labo AIAC, Dec 2021, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vrai visage & l’absence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le visage : altérité &amp; représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anikó Ádám, Maître de conférences HDR, Université Catholique Pazmany Peter, Budapest, Hongrie; Biagio D’Angelo, Professeur des universités, Université de Brasilia, Apr 2019, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poursuite de l’extériorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature, arts visuels &amp; extériorité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Soulages, Professeur des universités, Université Paris 8 ; Thierry Tremblay, Maître de conférences II, Université de Malte, Apr 2019, La Valette, Malte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie, absence & extériorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La estela de las cosas. Imágenes y exterioridad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rodrigo Zúñiga Contreras, Professeur des universités, Université du Chili , Nov 2018, Santiago du Chili, Chili</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie & extériorité. Un élan vers le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps &amp; photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Soulages, Professeur des universités, Université Paris 8 , Nov 2018, Saint - Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extériorité radicale & médiation. Le masque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Masques &amp; identités. Bernard Kœst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Soulages, Professeur des universités, Université Paris 8 ; Sophie Armache Jamoussi, Doctorante, Labo AIAC, Université Paris 8, Feb 2018, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image, Anonymat & évasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; anonymat à l’ère du contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Soulages, Professeur des universités, Université Paris 8 ; Bruno Zorzal, Doctorant, Labo AIAC, Université Paris 8, Oct 2018, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extériorité vivante de l’image. Alain Bernardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images d’images. La photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Soulages, Professeur des universités, Université Paris 8 ; Bruno Zorzal, Doctorant, Labo AIAC, Université Paris 8, Nov 2017, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art & extériorité féconde. Joseph Sudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art &amp; extériorité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Soulages, Professeur des universités, Université Paris 8 ; Richard Spiteri, Professeur des universités, Université de Malte ; Gilles Picarel, Artiste, Doctorant, Labo AIAC, Université Paris 8, Nov 2017, La Valette, Malte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmédialité texte/image & extériorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lecture comme expérience de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anikó Ádám, Maître de conférences HDR, Université Catholique Pazmany Peter, Budapest, Hongrie , May 2016, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie, extériorité & transcendance. J.H. Engström</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photographie &amp; extériorité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Soulages, Professeur des universités, Université Paris 8 ; Gilles Picarel, Artiste, Doctorant, Labo AIAC, Université Paris 8, Nov 2016, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de l’extériorité. Texte & photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte &amp; Image 2 : une expérience en réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Richard Spiteri, Professeur des universités, Université de Malte ; Marc Veyrat, Maître de conférences, Université de Savoie, Feb 2015, La Valette, Malte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie au risque de l'extériorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 278 p., 2021, Eidos, 978-2-343-22172-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résidant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 104 p., 2019, RETINA.CRÉATION, 978-2-343-16380-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie & altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 120 p., 2016, Eidos, 978-2-343-09343-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affleurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 130 p., 2016, RETINA.CRÉATION, 978-2-343-08896-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières de l'extériorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 108 p., 2015, RETINA.CRÉATION, 978-2-343-05542-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vrai visage & l'absence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visage à voir, visage à lire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2023, 978-2-14-033735-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclaircie #1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gilles Picarel (dir.), L'extériorité à l'épreuve de l'autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 133-145, 2022, Eidos, 978-2-343-24565-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclaircie. Autopoïétique végétale. État N°4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Soulages &amp; Raphaël Yung Mariano (codir.), Existence &amp; photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 183-193, 2022, Eidos, 978-2-14-026388-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image, Anonymat & évasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Soulages &amp; Bruno Zorzal (codir.), Image &amp; anonymat à l’ère du contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 35-46., 2019, Eidos, 978-2-343-16309-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie & extériorité. Un élan vers le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Soulages (dir.), Temps &amp; photographie. A partir de Bernard Koest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 79-86., 2019, Eidos, 978-2-343-16777-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotografia, ausencia y exterioridad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rodrigo Zúñiga (dir.), La estela de las cosas. Imágenes y Exterioridad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediciones Departemanto de Artes Visuales, pp. 29-37., 2019, Colección escritos de obras, 978-956-19-1135-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmédialité texte/image & extériorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F. Soulages, A. Ádám, A. Radvánszky (codir.), Lire &amp; vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 147-153., 2019, 978-2-343-18921-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poursuite de l'extériorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Soulages &amp; Thierry Tremblay (codir.), Interprétation &amp; extériorité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 67-77., 2019, Eidos, 978-2-343-17635-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extériorité radicale & médiation. Le masque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Soulages, Sophie Armache Jamoussi (codir.), Masques &amp; identités,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 111-120., 2018, Eidos, 978-2-343-14602-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art & extériorité féconde. Joseph Sudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Soulages &amp; Gilles Picarel (codir.), Art &amp; extériorité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 73-82., 2017, Eidos, 978-2-343-13052-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’extériorité vivante de l’image. Alain Bernardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Soulages &amp; Bruno Zorzal (codir.), Images d’images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 107-116., 2017, Eidos, 978-2-343-13642-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de l’extériorité : texte & photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marc Veyrat (dir.), Texte &amp; image 2. Une mise en réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLSETI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 71-77., 2017, Texte et image, 9 782919 732708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie, extériorité & transcendance. J.H. Engström</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Soulages &amp; Gilles Picarel (codir.), Photographie &amp; extériorité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 77-91., 2017, Eidos, 978-2-343-13047-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières, art & extériorité. La question de l’irrémédiable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Soulages (dir.), Malraux. Le passeur de frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 83-98., 2016, Eidos, 978-2-343-08113-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie & extériorité : une épreuve de l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. UNIVERSITÉ PARIS 8 - VINCENNES-SAINT-DENIS, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04020707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId66"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Picarel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur, Esthétique et sciences de l'art, Université Paris 8</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'approche de Gilles Picarel consiste à mettre en dialogue et en articulation la création artistique avec une recherche théorique – une </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">recherche-création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théoricien de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Picarel enseigne l’histoire de l’art contemporain, la méthodologie et l’esthétique à l’Université Paris 8, depuis 2019. Il est chercheur associé au laboratoire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art des images et art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (AIAC) et membre, pour 2023, de son Conseil pour le Collège des chercheurs.À partir d’une approche poïétique, sa recherche traite de la complexité des rapports entre art et extériorité. Elle se développe à partir d’un dialogue articulatoire entre théorie et pratique, rapport dialectique, mais également rapport de  jointure entre théorie et pratique.À l’international, il mène cette recherche au sein de la Coopérative de recherche RETiiNA (Recherches Esthétiques & Théorétiques sur les Images & les Imaginaires Nouveaux & Anciens). Au Brésil, il travaille notamment avec Rodrigo Zúñiga, Professeur des universités, Université de Santiago du Chili et, à Malte, avec Richard Spiteri, Professeur des universités, Université de Malte. Ouverte à des plasticiens, des théoriciens de l’art et des scientifiques, cette recherche sur les rapports art et extériorité se  développe, entre autres, à travers les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’extériorité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées d’étude ou Colloques internationaux qui débouchent sur des publications de livres – publication de 2 livres personnels et de 3 livres sous sa direction.En Partenariat avec l’Université de Brasilia et avec Biagio D’Angelo, Professeur des universités, Université de Brasilia, il a également développé, depuis 2021, une recherche internationale sur la création contemporaine  et une réflexion sur l’objet, à partir des nouvelles ontologies orientées objet.En France, en tant que co-directeur de RETiiNA.France, il mène également sa recherche en dialogue avec des théoriciens de l’art. Dans cette perspective, il s’intéresse à l’articulation entre art et littérature.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,  il privilégie le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">work in progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dans un faire artistique qui confronte la création à l’idée de seuil et d’affleurement. expérimente l’image dans un entre indistinct et indéterminé où l’insaisissable fait surgir la possibilité de l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Ses travaux ont été exposés en France, en Europe et au Chili. Ils font l’objet d’expositions et de publications régulières – publication de 3 livres d’artiste.Cette articulation du théorique et de l’artistique l'a conduit à fonder l’association </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopérative de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.  L’association regroupe des plasticiens et des théoriciens de l’art. Elle réalise et édite </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pliable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, une co-création réalisée avec un.e artiste. Afin de promouvoir ses activités et les artistes avec lesquels elle travaille,  l’association développe des partenariats (diffusion de ses éditions, conférences, etc.) avec des institutions artistiques et des centres d’art contemporain : Fondation Pernod Ricard, Le BAL, Jeu de Paume et MEP.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation & extériorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existence &amp; extimité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Soulages; Vincent Metzger, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer dans un monde relié : Une auto-poïétique végétale des corps ployés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paradigme du biographique à l'ère de l'Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Delory-Momberger, Professeure des universités, Sorbonne Paris Nord; Valentin Bardawil, co-fondateur de l’Observatoire des nouvelles écritures de la photographie documentaire, Feb 2023, La Plaine Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekphrasis sensible de lʼarbre : Photographie & espacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face à l'arbre : Un traduire sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Picarel, Artiste, Chercheur associé Labo AIAC, Université Paris 8, May 2022, Sain-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la décharge à l’art : La transparence froissée et l’objet réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le verre : la création au tournant de la transparence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biagio D'Angelo, Professeur des universités, Université de Brasilia; Gilles Picarel, Artiste, Chercheur associé, labo AIAC, Université Paris 8, Dec 2022, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extériorité & irréductible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’extériorité à l’épreuve de l’autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Picarel, Artiste, Chercheur associé labo AIAC, Université Paris 8, Apr 2021, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-poïétique & existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existence &amp; photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Soulages, Professeur des universités, Université Paris 8 ; Raphaël Yung Mariano, Doctorant, Université Paris 8, Labo AIAC, Dec 2021, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence à l’être disparu. Auto-poïétique photographique & littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature &amp; extériorité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Soulages, Professeur des universités, Université Paris 8; Biagio D’Angelo, Professeur des universités, Université de Brasilia; Gilles Picarel, Artiste, Chercheur associé labo AIAC, Université Paris 8, Oct 2021, Saint - Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire photographique & avenir-extériorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Soulages, Professeur des universités, Université Paris 8; Gilberto Prado, Professora doutora Titular, Université Anhembi Morumbi, Brésil; Suzete Venturelli, Professora doutora Titular, Université Anhembi Morumbi, Brésil, Nov 2021, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vrai visage & l’absence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le visage : altérité &amp; représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anikó Ádám, Maître de conférences HDR, Université Catholique Pazmany Peter, Budapest, Hongrie; Biagio D’Angelo, Professeur des universités, Université de Brasilia, Apr 2019, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poursuite de l’extériorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature, arts visuels &amp; extériorité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Soulages, Professeur des universités, Université Paris 8 ; Thierry Tremblay, Maître de conférences II, Université de Malte, Apr 2019, La Valette, Malte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie, absence & extériorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La estela de las cosas. Imágenes y exterioridad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rodrigo Zúñiga Contreras, Professeur des universités, Université du Chili , Nov 2018, Santiago du Chili, Chili</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie & extériorité. Un élan vers le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps &amp; photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Soulages, Professeur des universités, Université Paris 8 , Nov 2018, Saint - Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extériorité radicale & médiation. Le masque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Masques &amp; identités. Bernard Kœst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Soulages, Professeur des universités, Université Paris 8 ; Sophie Armache Jamoussi, Doctorante, Labo AIAC, Université Paris 8, Feb 2018, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image, Anonymat & évasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; anonymat à l’ère du contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Soulages, Professeur des universités, Université Paris 8 ; Bruno Zorzal, Doctorant, Labo AIAC, Université Paris 8, Oct 2018, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extériorité vivante de l’image. Alain Bernardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images d’images. La photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Soulages, Professeur des universités, Université Paris 8 ; Bruno Zorzal, Doctorant, Labo AIAC, Université Paris 8, Nov 2017, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art & extériorité féconde. Joseph Sudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art &amp; extériorité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Soulages, Professeur des universités, Université Paris 8 ; Richard Spiteri, Professeur des universités, Université de Malte ; Gilles Picarel, Artiste, Doctorant, Labo AIAC, Université Paris 8, Nov 2017, La Valette, Malte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmédialité texte/image & extériorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lecture comme expérience de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anikó Ádám, Maître de conférences HDR, Université Catholique Pazmany Peter, Budapest, Hongrie , May 2016, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie, extériorité & transcendance. J.H. Engström</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photographie &amp; extériorité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Soulages, Professeur des universités, Université Paris 8 ; Gilles Picarel, Artiste, Doctorant, Labo AIAC, Université Paris 8, Nov 2016, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de l’extériorité. Texte & photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte &amp; Image 2 : une expérience en réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Richard Spiteri, Professeur des universités, Université de Malte ; Marc Veyrat, Maître de conférences, Université de Savoie, Feb 2015, La Valette, Malte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie au risque de l'extériorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 278 p., 2021, Eidos, 978-2-343-22172-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résidant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 104 p., 2019, RETINA.CRÉATION, 978-2-343-16380-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie & altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 120 p., 2016, Eidos, 978-2-343-09343-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affleurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 130 p., 2016, RETINA.CRÉATION, 978-2-343-08896-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières de l'extériorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 108 p., 2015, RETINA.CRÉATION, 978-2-343-05542-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vrai visage & l'absence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visage à voir, visage à lire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2023, 978-2-14-033735-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclaircie #1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gilles Picarel (dir.), L'extériorité à l'épreuve de l'autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 133-145, 2022, Eidos, 978-2-343-24565-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclaircie. Autopoïétique végétale. État N°4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Soulages &amp; Raphaël Yung Mariano (codir.), Existence &amp; photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 183-193, 2022, Eidos, 978-2-14-026388-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image, Anonymat & évasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Soulages &amp; Bruno Zorzal (codir.), Image &amp; anonymat à l’ère du contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 35-46., 2019, Eidos, 978-2-343-16309-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie & extériorité. Un élan vers le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Soulages (dir.), Temps &amp; photographie. A partir de Bernard Koest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 79-86., 2019, Eidos, 978-2-343-16777-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotografia, ausencia y exterioridad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rodrigo Zúñiga (dir.), La estela de las cosas. Imágenes y Exterioridad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediciones Departemanto de Artes Visuales, pp. 29-37., 2019, Colección escritos de obras, 978-956-19-1135-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmédialité texte/image & extériorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F. Soulages, A. Ádám, A. Radvánszky (codir.), Lire &amp; vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 147-153., 2019, 978-2-343-18921-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poursuite de l'extériorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Soulages &amp; Thierry Tremblay (codir.), Interprétation &amp; extériorité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 67-77., 2019, Eidos, 978-2-343-17635-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extériorité radicale & médiation. Le masque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Soulages, Sophie Armache Jamoussi (codir.), Masques &amp; identités,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 111-120., 2018, Eidos, 978-2-343-14602-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art & extériorité féconde. Joseph Sudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Soulages &amp; Gilles Picarel (codir.), Art &amp; extériorité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 73-82., 2017, Eidos, 978-2-343-13052-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’extériorité vivante de l’image. Alain Bernardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Soulages &amp; Bruno Zorzal (codir.), Images d’images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 107-116., 2017, Eidos, 978-2-343-13642-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de l’extériorité : texte & photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marc Veyrat (dir.), Texte &amp; image 2. Une mise en réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLSETI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 71-77., 2017, Texte et image, 9 782919 732708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie, extériorité & transcendance. J.H. Engström</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Soulages &amp; Gilles Picarel (codir.), Photographie &amp; extériorité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 77-91., 2017, Eidos, 978-2-343-13047-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières, art & extériorité. La question de l’irrémédiable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Soulages (dir.), Malraux. Le passeur de frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 83-98., 2016, Eidos, 978-2-343-08113-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie & extériorité : une épreuve de l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Picarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. UNIVERSITÉ PARIS 8 - VINCENNES-SAINT-DENIS, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04020707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId66"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413903v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Picarel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011430v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012200v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012008v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015964v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015937v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015972v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012340v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015981v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018175v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018194v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018201v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018237v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018259v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018249v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018270v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019029v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_photographie_au_risque_de_l_exteriorite_une_epreuve_de_l_autre_gilles_picarel-9782343221724-68430.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019011v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-residant_deulemont_2015_2017_gilles_picarel-9782343163802-62484.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-photographie_alterite_interrogations_a_partir_de_marc_pataut_gilles_picarel-9782343093437-50664.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018997v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-affleurement_gilles_picarel-9782343088969-50202.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018979v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_frontieres_de_l_exteriorite_journal_de_recherche_2015_gilles_picarel-9782343055428-45826.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414240v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019114v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_exteriorite_a_l_epreuve_de_l_em_autre_em_gilles_picarel-9782343245652-72241.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019102v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-existence_et_photographie_francois_soulages_raphael_yung_mariano-9782140263880-73645.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020796v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-image_anonymat_a_l_ere_du_contemporain_francois_soulages_bruno_zorzal-9782343163093-62431.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020781v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-temps_photographie_a_partir_de_bernard_koest_francois_soulages-9782343167770-62399.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020763v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020809v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-lire_et_vivre_etudes_sur_l_experience_de_la_lecture_francois_soulages_aniko_adam_aniko_radvanszky-9782343189215-64537.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019143v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-interpretation_exteriorite-9782343176352-63046.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020826v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-masques_et_identites_a_partir_de_bernard_koest_francois_soulages_sophie_armache_jamoussi-9782343146027-59848.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020848v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-art_et_exteriorite_francois_soulages_gilles_picarel-9782343130521-54614.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020871v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-images_d_images_francois_soulages_bruno_zorzal-9782343136424-58216.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020912v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100302380" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020889v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-photographie_exteriorite_francois_soulages_gilles_picarel-9782343130477-54569.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-malraux_le_passeur_de_frontieres_francois_soulages-9782343081137-49060.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04020707v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413903v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Picarel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011430v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012200v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012008v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015972v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012340v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015964v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015937v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015981v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018175v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018194v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018201v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018237v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018259v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018249v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018270v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019029v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_photographie_au_risque_de_l_exteriorite_une_epreuve_de_l_autre_gilles_picarel-9782343221724-68430.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019011v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-residant_deulemont_2015_2017_gilles_picarel-9782343163802-62484.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-photographie_alterite_interrogations_a_partir_de_marc_pataut_gilles_picarel-9782343093437-50664.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018997v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-affleurement_gilles_picarel-9782343088969-50202.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018979v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_frontieres_de_l_exteriorite_journal_de_recherche_2015_gilles_picarel-9782343055428-45826.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414240v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019114v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_exteriorite_a_l_epreuve_de_l_em_autre_em_gilles_picarel-9782343245652-72241.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019102v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-existence_et_photographie_francois_soulages_raphael_yung_mariano-9782140263880-73645.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020796v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-image_anonymat_a_l_ere_du_contemporain_francois_soulages_bruno_zorzal-9782343163093-62431.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020781v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-temps_photographie_a_partir_de_bernard_koest_francois_soulages-9782343167770-62399.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020763v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020809v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-lire_et_vivre_etudes_sur_l_experience_de_la_lecture_francois_soulages_aniko_adam_aniko_radvanszky-9782343189215-64537.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019143v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-interpretation_exteriorite-9782343176352-63046.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020826v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-masques_et_identites_a_partir_de_bernard_koest_francois_soulages_sophie_armache_jamoussi-9782343146027-59848.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020848v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-art_et_exteriorite_francois_soulages_gilles_picarel-9782343130521-54614.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020871v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-images_d_images_francois_soulages_bruno_zorzal-9782343136424-58216.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020912v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100302380" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020889v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-photographie_exteriorite_francois_soulages_gilles_picarel-9782343130477-54569.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-malraux_le_passeur_de_frontieres_francois_soulages-9782343081137-49060.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04020707v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>