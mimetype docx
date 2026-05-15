--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Pilate </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Équipe Physiologie Moléculaire de la Formation du Bois (BOIS) - &amp;quot;Décryptage des mécanismes moléculaires impliqués dans la formation du bois&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www6.val-de-loire.inrae.fr/biofora/Recherche/Equipe-BOIS </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles.pilate@inrae.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fonctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherches à l’UMR BioForA (Biologie intégrée pour la valorisation de la diversité des arbres et de la forêt, rattachée au département ECOFA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable scientifique du LICA (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www6.inrae.fr/lica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de mission auprès de la Présidence du Centre INRAE Val de Loire</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DU BioInformatique Intégrée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNU section 66, UFR Sciences, Université d’Orléans</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1985-1987. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de l’Université Paris VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences de la Vie, Biologie et Physiologie végétales, Laboratoire d’Ontogenèse expérimentale, Université Paris VI, bourse MRT. Etude du role des phytohormones dans le développement végétatif et floral chez Pseudotsuga menziesii (Mirb.) Franco, par des méthodes immunoenzymatiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEA de Biologie et Physiologie Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris VI. Contribution à l’étude de la micropropagation de la jojoba, Simmondsia chinensis (Link) Schneid.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Novembre 1991-présent. Chercheur INRA puis INRAE, UMR BioForA, Centre Val de Loire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1989-1991. Research Associate, Conifer Biotechnology Lab, Plant Biotechnology Institute, NRCC, Saskatoon, Saskatchewan, Canada</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stage post-doctoral, Molecular Genetic Lab, Biological Science Division, NRCC, Ottawa, Ontario, Canada, Summit Canadian fellowship.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociétés savantes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elu à l’ “International Academy of Wood Science”</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de Recherche / techniques utilisées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etude des déterminants moléculaires responsable des contraintes mises en place dans le bois de tension (collaboration avec LMGC (CNRS Montpellier) et ECOFOG UMR INRAE CNRS Guyane, projet ANR Blanc ‘Stress in Trees’, thèses de Fernanda Guedes et de Amra Secerovic</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aptitude à la saccharification de bois de peupliers GM à lignines modifiées. Collaboration avec le VIB Ghent, BIA INRAE Nantes, IJPB INRAE Versailles, FARE INRAE Reims</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bois de tension : peluchage et aptitude à la saccharification (projet FP7 EnergyPoplar, projet ANR Blanc Stress in Trees, projet régional OPeNSPeNU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vers l’élaboration d’un modèle de construction des parois secondaires des fibres de bois chez le peuplier (thèse de Clément Cuello)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mise en oeuvre des nouvelles techniques d’édition du génome sur le peuplier (projet PIA Genius</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinnamyl alcohol dehydrogenase downregulation in poplar wood increases saccharification after dilute acid pretreatment: a key role for lignin revealed by a multimodal investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-025-02623-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in chalcone isomerase defines a major locus controlling radial stem growth variation among Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e50. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field and saccharification performances of poplars severely downregulated in CAD1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara de Meester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlies Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Traversari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijke Steenackers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 236 (6), pp.2075-2090. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplication of NRAMP3 gene in poplars generated two homologous transporters with distinct functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Anh Le Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Primard-Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, BioRxiv, 39 (6), pp.msac129. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msac129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterisation of the developing cell wall layers of tension wood fibres by Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.e39. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PMT-driven p -coumaroylation of poplar lignins impacts lignin structure and improves wood saccharification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 187 (3), pp.1374-1386. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2021.02.16.431462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATR-FTIR Microspectroscopy Brings a Novel Insight Into the Study of Cell Wall Chemistry at the Cellular Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grand-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.105. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.00105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous manipulation of lignin structure and secondary cell wall formation in transgenic poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Nabuqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Nuoendagula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sejirihu Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Takata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Sakamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66 (1), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s10086-020-01902-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterations in the phenylpropanoid pathway affect poplar ability for ectomycorrhizal colonisation and susceptibility to root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Morreel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Goeminne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (5), pp.555-566. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-020-00976-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certification for gene-edited forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven H. Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Costanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Coleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 365 (6455), pp.767 - 768. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aay6165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Py-GC/MS of Genetically Modified Poplar for the Increased Production of Bio-aromatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorugantu Sribala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Ezgi Toraman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Symoens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.599 - 610. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2019.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of altered lignin composition on mechanical properties of CINNAMYL ALCOHOL DEHYDROGENASE (CAD) deficient poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merve Ozparpucu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notburga Gierlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Burgert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Vanholme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 247 (4), pp.887 - 897. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-017-2828-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the G-Layer a Tertiary Cell Wall?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.623. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the motor power of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ghislain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amra Secerovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (3), pp.689-702. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-018-1662-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Py-GC/MS coupled with PARAFAC2 and PLS-DA to study fast pyrolysis of genetically engineered poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal E. Toraman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Abrahamsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Vanholme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Ronsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129, pp.101 - 111. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2017.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for Innovation in Genetic Transformation of Forest Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven H. Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Opportunities for innovation in genetic transformation of forest trees (vol 9, 1443, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven H. Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Routes for Conifer- and Sinapaldehyde and Higher Saccharification upon Deficiency in the Dehydrogenase CAD1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrien Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennart Hoengenaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Vanholme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (3), pp.1018 - 1039. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.17.00834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-cellulosic polysaccharide distribution during G-layer formation in poplar tension wood fibers: abundance of rhamnogalacturonan I and arabinogalactan proteins but no evidence of xyloglucan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Trilstz Perassolo Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Antoine Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 246 (5), pp.857-878. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-017-2737-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des ressources agricoles et forestières pour la bioénergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Brancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Höfte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.13-21. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.513772739642838E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU Regulations Impede Market Introduction of GM Forest Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Custers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlef Bartsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fladung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Nilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (4), pp.283 - 285. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tplants.2016.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved saccharification and ethanol yield from field-grown transgenic poplar deficient in cinnamoyl-CoA reductase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Goeminne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (2), pp.845-850. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1321673111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness of normal, opposite, and tension poplar wood determined using micro-samples in the three material directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (3), pp.481-498. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-012-0511-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectomycorrhizal colonization and diversity in relation to tree biomass and nutrition in a plantation of transgenic poplars with modified lignin biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Danielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertrud Lohaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Sirrenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Karlovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.e59207. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-010-9373-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innate and introduced resistance traits in genetically modified aspen trees and their effect on leaf beetle feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petter Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riitta Julkunen-Tiitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Wennström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (9), 8 p. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0073819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal soil communities in a young transgenic poplar plantation form a rich reservoir for fungal root communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Danielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Thürmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Meinicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (8), pp.1935-1948. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression analysis of LIM gene family in poplar, toward an updated phylogenetic classification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.102. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0500-5-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant fiber formation: state of the art, recent and expected progress, and open questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana T. Gorshkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina N. Brutch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Deyholos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahisa T. Hayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (3), pp.201-228. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07352689.2011.616096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No trade-off between hydraulic and mechanical properties in several transgenic poplars modified for lignins metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosam Mohammed H. M. Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole N. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77, pp.185-195. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2011.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignification in poplar tension wood lignified cell wall layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arata Yoshinaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Kusumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiji Takabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (9), pp.1129-1136. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tps075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased resistance of Bt aspens to Phratora vitellinae (Coleoptera) leads to increased plant growth under experimental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter E. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Whitham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carri J. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riitta Julkunen-Tiitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.e30640. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0030640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf ontogeny interacts with Bt modification to affect innate resistance in GM aspens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter E. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Whitham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riitta Julkunen-Tiitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (3), pp.161-169. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00049-011-0080-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and vascular tissue expression of duplicated TERMINAL EAR1-like paralogues in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vivancos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Mazubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 231 (3), pp.525-535. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-009-1066-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood formation in Angiosperms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 333 (4), pp.325-334. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2010.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maturation stress generation in poplar tension wood studied by synchrotron radiation microdiffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Sugiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 152 (1), pp.1650-1658. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.110.167270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and expression analysis of a wood-associated xylosidase gene (PtaBXL1) in poplar tension wood.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Decou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lhernould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Sulpice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 70 (2), pp.163-72. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2008.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem anatomy correlates with gas exchange, water-use efficiency and growth performance under contrasting water regimes : evidence from Populus deltoides x Populus nigra hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (12), pp.1537-1549. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpp087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des qualités du bois à l'heure des OGM : le cas du peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt voisine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peupliers à lignines modifiées : du génie génétique à l'industrie papetière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin trimestriel - Société forestière de Franche-Comté et des provinces de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 448 (juin), pp.63-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified lignification in the cell walls of cad depressed poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arata Yoshinaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahisa Wada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (4), pp.457-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetically modified lignin below ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth A. Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Halpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (2), pp.168-169. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt0207-169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of LIM gene family in Populus trichocarpa, Arabidopsis thaliana and Oryza sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (3), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/dnares/dsm013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downregulation of cinnamoyl-coenzyme A reductase in poplar: multiple-level phenotyping reveals effects on cell wall polymer metabolism and structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Dauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Morreel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (11), pp.3669-3691. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.107.054148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of black cottonwood, Populus trichocarpa (Torr. & Gray)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Tuskan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Difazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Bohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 313 (5793), pp.1596-1604. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1128691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie de la formation des parois de fibres de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (1), pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures of cinnamyl alcohol dehydrogenase deficiency in poplar lignins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 65, pp.313-321. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2003.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tension wood as a model for functional genomics of wood formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 164 (1), pp.63-72. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01176.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressed Sequence Tags from Poplar Wood Tissues - A Comparative Analysis from Multiple Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (1), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2003-44744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgénèse chez le peuplier : apport aux études sur la formation du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (247), pp.49-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar genes encoding fasciclin-like arabinogalactan proteins are highly expressed in tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lafarguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 164 (1), pp.107-121. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01175.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignification and tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arata Yoshinoga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 327 (9-10), pp.889-901. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2004.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie et génomique de la formation du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Goué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 247, pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of transgene expression in poplar: A model forest tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (5), pp.427-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peupliers à lignines modifiées : du génie génétique à l'industrie papetière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (1), pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High tolerance against Chrysomela tremulae of transgenic poplar plants expressing a synthetic cry3Aa gene from Bacillus thuringiensis ssp tenebrionis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (2), pp.103-110. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1022453220496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial frequency of alleles conferring resistance to Bacillus thuringiensis poplar in a field population of Chrysomela tremulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gé Nissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 270 (1517), pp.791-797. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2002.2317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CP4 transgene provides high levels of tolerance to Roundup® herbicide in field-grown hybrid poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Meilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyung-Hwan Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caiping Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen P. Difazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake A. Eaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (6), pp.967-976. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/X02-015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of in vitro micropropagation and regeneration for Populus x interamericana and Populus x euramericana hybrids (P. deltoides, P. trichocarpa, and P. nigra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20 (12), pp.1150-1155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of a poplar cDNA encoding a ferulate-5-hydroxylase/coniferaldehyde 5-hydroxylase increases S lignin deposition in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melinda Gatineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40 (12), pp.1087-1096. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0981-9428(02)01474-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the structure and origin of thioacidolysis marker compounds for cinnamyl alcohol dehydrogenase deficiency in angiosperms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ralph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fachuang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 277 (49), pp.47412-47419. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M208860200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field and pulping performances of transgenic trees with altered lignification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Guiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Holt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Petit-Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20 (6), pp.607-612. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt0602-607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidation of new structures in lignins of CAD- and COMT-deficient plants by NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ralph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane M. Marita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fachuang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 57, pp.993-1003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04640793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative 31P NMR spectroscopy of lignins from transgenic poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid G. Akim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Argyropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 55 (4), pp.386-390. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HF.2001.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR Evidence for benzodioxane structures resulting from incorporation of 5-hydroxyconiferyl alcohol into lignins of 0-methyltransferase-deficient poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ralph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fachuang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane M. Marita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 49 (1), pp.86-91. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf001042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural alterations of lignins in transgenic poplars with depressed cinnamyl alcohol dehydrogenase or caffeic acid O-Methyltransferase activity have an opposite impact on the efficiency of industrial kraft pulping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Petit-Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Toval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 119 (1), pp.153-163. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.119.1.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histological aspects of a hypersensitive response in Poplar to Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 89 (3), pp.233-238. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO.1999.89.3.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of molecular genetics for biosynthesis of novel lignins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 59, pp.47-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tools to study lignin biosynthesis in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mededelingen Faculteit Landbouwkundige en Toegepaste Biologische Wetenschappen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 62 (4a), pp.1403-1410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobacterium tumefaciens-mediated transformation of hybrid larch (Larix kaempferi x L. decidua) and transgenic plant regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Levée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16 (10), pp.680-685. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002990050301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red xylem and higher lignin extractability by down-regulating a cinnamyl alcohol dehydrogenase in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Tollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 112, pp.1479-1490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue- and cell-specific expression of a cinnamyl alcohol dehydrogenase promoter in transgenic poplar plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lauvergeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Deswarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 27, pp.651-667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity to Chrysomela tremulae (Coleoptera Chrysomelidae) of transgenic poplars expressing a cysteine proteinase inhibitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dumanois Lê Tân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1, pp.319-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives d'amélioration génétique des peupliers en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonduelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 81 (3), pp.137-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IS292 : a novel insertion element from Agrobacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ponsonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nesme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 141, pp.853-861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes de la résistance aux rouilles chez les peupliers : utilisation en sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Goue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 81 (3), pp.111-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel lignin in poplar trees with a reduced caffeic acid/5-hydroxyferulic acid O-methyltransferase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chognot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Tollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 8 (6), pp.855-864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction of a wheat Em promoter by ABA and optically pure ABA analogs in white spruce (Picea glauca) protoplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Z. Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.R. Abrams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.I. Dunstan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 90 (3), pp.513-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of the endogenous cytokinin concentration in poplar by transformation with Agrobacterium T-DNA gene ipt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. von Schwartzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14 (1), pp.27-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the genetic transformation with the isopentenyltransferase gene on poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. von Schwartzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 140 (6), pp.725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic transformation: a short review of methods and their applications, results and perspectives for forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acm Brasileiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 50 (4), pp.325-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la transformation genetique avec le gene de l'isopentenyltransferase chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. von Schwartzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 140 (6), pp.725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic transformation : A short review of methods and their applications, results and perspectives for forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.M. Brasileiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 50, pp.325-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved high-level constitutive foreign gene expression in plants using an AMV RNA4 untranslated leader sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S.S. Datla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Hammerlindl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.I. Dunstan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 94, pp.139-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous hormones in Douglas fir trees induced to flower by gibberellin A4/7 treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Maldiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet-Masimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Miginiac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 28 (3), pp.359-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hormone Levels and Apical Dominance in the Aquatic Fern Marsilea drummondii A. Br.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 90, pp.907-912</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acylation des lignines : importante pour la physiologie de l'arbre, intéressante pour de nouvelles utilisations du bois ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vimenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de biologie des systèmes pour mieux comprendre le déterminisme génétique de la production et de la qualité du bois du peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Xylogénèse 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Travail Xylogenèse du GDR Sciences du Bois, Jun 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la laccase fongique et des médiateurs sur les propriétés de la structure de la biomasse lignocellulosique pendant la saccharification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vinter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina D'Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a potential involvement of RG-I pectins in the generation of maturation stress in the secondary cell wall of poplar tension wood fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lainé-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amra Šećerović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Versailles (FR), France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward transgene-free genome editing in poplar plants using Agrobacterium-mediated delivery of a CRISPR/Cas9 cytidine base editor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Veillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Touzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th annual meeting of the EFOR network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative biology of secondary cell wall formation in poplar wood fibers and rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATR-FTIR imaging: phenotyping at the cell wall level in poplar wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grand-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Plant Spectroscopy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugating immunolocalization and afm observations to determine if rhamnogalacturonan-i type pectins are responsible for the generation of maturation stress in poplar tension wood fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie ATR-FTIR : phénotypage à l’échelle de la paroi dans le modèle bois de tension de peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grand-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lainé-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATR-FTIR imaging: phenotyping at the cell wall level in poplar wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grand-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris single cell day 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherche Génomique Environnementale (GDR3692). FRA., Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an innovative in planta transformation method in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Cosic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grand-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Concepcion, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la puissance motrice des arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ghislain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amra Šećerović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de lancement du GdR PhyP "Biophysique et biomécanique des plantes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche G ou couche tertiaire : quel nom pour la couche interne des fibres du bois de tension ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11es Journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régénération, un challenge pour la transformation génétique du peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regen'Crop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements biochimiques pendant la maturation des parois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amra Secerovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Antoine Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop final du projet ANR Blanc StressInTrees "Approches couplées physiologique et micro-mécanique de la génération des contraintes de maturation dans le bois de tension"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imagerie spectrale en spectroscopie ATR-FTIR, une méthode intéressante pour la caractérisation fine du bois de peuplier à l’échelle cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grand-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche Amélioration, Génétique et Physiologie Forestières (0588)., Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a poplar GM tree with strong alterations in growth and wood anatomy: transgene expression level vs insertion site effects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Takeuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Trilstz Perassolo Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Concepcion, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of CTL2 down-regulation on tension wood formation in GM poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Both ChIP-SEQ and in planta gene modification demonstrate the involvement of MYB090 and MYB156 in secondary cell wall formation in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INUPRAG-Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la variabilité des lignines sur l’efficacité de la production de bioéthanol à partir de bois de peuplier cultivé en taillis à courtes rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Condorcet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jul 2015, Paris, France. 24 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of non-cellulosic polysaccharide distribution in differentiating and mature poplar tension wood fibres: abundance of rhamnogalacturonan I, presence of acetylated glucomannan and absence of xyloglucan in the G-layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Plant Biomechanics International Conference PBM8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field trials with genetically engineered forest trees: past experiences and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Allona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fladung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2015; Treebiotech2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO., Jun 2015, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Action FP0905: final results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hely Häggman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vettori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Ionita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2015; Treebiotech2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Jun 2015, Florence, Italy. pp.529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on évaluer le bois de tension par spectrométrie proche infrarouge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. rencontres HélioSpir « Aux frontières du proche infrarouge »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-Galactosidase : un rôle dans les couches G du bois de tension ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amra Secerovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congrès Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme biologique des structures et propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GDR 3544 « Sciences du Bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for polysaccharides specific to tension wood fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / Univ. Clermont 2 : Physiologie Intégrée de l'Arbre Fruitier et Forestier (PIAF) (0547)., Aug 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science, society and biosafety of a field trial with transgenic biofuel poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Goeminne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Ivens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Custers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2011: From Genomes to Integration and Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Jun 2011, Bahia, Brazil. 199 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological characterization of genetically modified trees (GMTs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hely Häggman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Allona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Curtu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terezia Salaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2011 “From genomes to integration and delivery”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bahia, Brazil. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-5-S7-O58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of the fasciclin-like arabinogalactan (FLA) gene family in Populus trichocarpa and their expression profiling in tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Fedirko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Desplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Systems biology for plant design"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the in vivo DNA targets of transcription factors involved in tension wood formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Latruwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decoville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Systems biology for plant design"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maturation stress generation starts before the formation of the G-layer in poplar tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Sugiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST E50 final conference Systems Biology for Plant Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Netherlands. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maturation stress generation starts before the formation of the G-layer in poplar tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Sugiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Systems biology for plant design"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of water stress and rewatering during tension wood formation on xylem cell differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IUFRO Tree Biotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Whistler, BC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome transcriptomic analysis of xylem tissues for two poplar genotypes of contrasted tolerance to water deficit submitted to various drought conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Label</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Poplar symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress of cellulose network in tension wood is induced shortly after cellulose deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sugiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cayenne, France. pp.236-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome transcriptomic analysis of xylem tissues for two poplar genotypes of contrasted tolerance to water deficit submitted to various drought conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Label</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Poplar Symposium From Genes to Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and molecular aspects of wood formation in poplar trees under both a water stress and a mechanical constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO - Tree Biotechnology 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Ponta Delgada, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic assessment of global gene expression changes during tension wood formation in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO - Tree Biotechnology 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Ponta Delgada, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de facteurs de transcription impliqués dans la différenciation des fibres G du bois de tension chez le peuplier : analyse de l'expression des gènes de la famille LIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées du Groupe de Biologie Moléculaire des Ligneux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics and tension wood formation : toward an understanding of Populus adaptation to mechanical stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Saintenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. New Phytologist Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Gatlinburg, Tennessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche génomique de la formation du bois chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées "Biologie Moléculaire des Ligneux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplar and the poplar leaf beetle: state-of-the-art on the risk of evolution of insect resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. session international poplar commission: The contribution of poplars and willows to sustainable forestry and rural development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Santiago, Chile. p. 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de facteurs de transcription impliqués dans la différenciation des fibres G du bois de tension chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées "Biologie Moléculaire des Ligneux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved wood quality forthe pulp and paper industry by genetic engineering of lignin biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans (45), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplars expressing a bacillus thuringiensis CRY3A synthetic gene exhibit high resistance against Chrysomela tremulae (Coleoptera : Chrysomelidae) larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplar clone of economic interest with extremely low CAD activity and severe lignin alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans, France. pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High yield Agrobacterium-mediated transformation of hybrid larch and rapid production of transgenic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dauvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Levée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Gouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque général de la Société Française de Physiologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene silencing and the stability of transgene expression in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties 2.04-07 and 2.04-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation génétique et moléculaire de gènes de résistance aux rouilles chez les peupliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Goué-Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion AIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, L'Isle sur la Sorgue, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of lignin composition an content in poplar via genetic engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties 2.04-07 and 2.04-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding lignin biosynthesis in poplar through genetic engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties 2.04-07 and 2.04-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of lignin composition and content in poplar via genetic engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International congress of plant molecular biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobacterium-mediated transformation of hybrid larch and production of transgenic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Levée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dauvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties 2.04-07 and 2.04-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of transgene expression in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tuffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pugieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque général de la Société Française de Physiologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tools to study lignin biosynthesis in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Forum for applied biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of lignin composition and content in poplar via genetic engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque général de la Société Française de Physiologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobacterium-mediated transformation of hybrid larch and production of transgenic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dauvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Levée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Gouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological sciences symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplar trees with altered lignin and improved pulping characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological sciences symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tools to study lignin biosynthesis in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International congress of plant molecular biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and variation of transgene expression in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Annual meeting of the Natural Environment Research Council, Tree Biotechnology Liaison Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic engineering of lignin biosynthesis in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Working PartiesSomatic Cell Genetics S2.04-07. Molecular Genetics S2.04-06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher extractability of lignin in poplar (Populus tremula x P. alba) by reducing cinnamyl alcohol dehydrogenase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Working PartiesSomatic Cell Genetics S2.04-07. Molecular Genetics S2.04-06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histological and molecular studies of rust/poplar interactions: Spatio-temporal expression of defense genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the Canadian Society of Plant Physiologists and the Canadian Society for Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Canada, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic transformation of two woody species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Franco-Chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of a proteinase inhibitor and a Bacillus thuringiensis delta-endotoxin in transgenic poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Working Parties : Somatic Cell Genetics S2.04-07 and Molecular Genetics S2.04-06;Joint meeting of the IUFRO : working parties S.04-07 and S.04-06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of proteinase inhibitors in transgenic poplar and oilseed rape plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zaccomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'"Association of applied biologists"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of lignin quality in transgenic poplar trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Tollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Monties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chognot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histological and molecular studies of rust/poplar interactions (Melampsora larici- populina / Populus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO International Union of Forestry Research Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de transformation génétique chez les angiospermes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. El Euch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier no 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Marnes la Coquette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation génétique et moléculaire de gènes de résistance aux rouilles chez les peupliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Goue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes de la résistance aux rouilles chez les peupliers : utilisation en sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Goue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignins with altered composition in the cell wall of transgenic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Tollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Monties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Cell wall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin composition in transgenic poplar plants with modified cinnamyl alcohol dehydrogenase activity with reference to dehydropolymer models of lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Tollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Monties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Francesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International conference on polyphenols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on planter des peupliers transgéniques ? Cas de la résistance aux insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CTPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of lignin quality in transgenic poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Tollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chognot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Association of Applied Biologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic engineering of lignin biosynthesis in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO International Union of Forestry Research Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing hybrid larch cocultivation with Agrobacterium tumefaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Levée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO International Union of Forestry Research Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of chemical paper pulping by reducing cinnamyl alcohol dehydrogenase activity in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO International Union of Forestry Research Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic engeneering of poplar trees may be used to improve their tolerance toward insects or to alter their lignin metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Annual Queenstown molecular biology meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Queenstown, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histological and biochemical studies on the rusts/poplar interactions (Melampsora larici-populina / Populus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histologie, ultrastructure et cytologie moléculaire des interactions plantes-micro-organismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokininmetabolismus in Picea abies und ipt-transgenem Populus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. von Scwartzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Doumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pflanzenhormone in Grundlagenforschung und Anwendung Satelliten Symposium zur Botanikertagung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satelliten - Cytokininmetabolismus in Picea abies und ipt-transgenem Populus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. von Schwartzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Doumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium zur Botanikertagung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward transformation of hybrid larch by cocultivation with Agrobacterium tumefaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Levée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. general colloquium on plant sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the lignin pool in poplar trees by transfer of antisense gene of O-methyltransferase (OMT) and cinnamyl alcohol dehydrogenase (CAD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. general colloquium on plant sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histological and biochemical studies on the induced responses of poplar leaves to rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. general colloquium on plant sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and expression of foreign genes in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Painsonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. general colloquium on plant sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue and cell-specific expression of eucalyptus CAD promoter in transgenic poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Grima Pettenati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity to Chrysomela tremulae (Coleoptera : Chrysomelidae) of transgenic poplars expressing a cysteine proteinase inhibitor gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Workshop of the IUFRO-Molecular genetics of forest trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histological and Biochemical studies of Rust/Poplar interactions. (Melampsora larici-populina/Populus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histologie, ultrastructure et cytologie moléculaire des interactions plantes - micro-organismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Phytopathologie, Nov 1994, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplars expressing a cysteine proteinase inhibitor are toxic to coleopterous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. international symposium on the applications of biotechnology to tree culture, protection, and utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Bloomington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin composition in transgenic poplar plants with modified cinnamyl alcohol deshydrogenase activity with reference to dehydropolymer models of lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Tollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Monties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Francesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. journées internationales d'étude des polyphénols (JIEP94)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Palma de Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of lignin composition in transgenic poplar trees by antisense strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Monties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Workshop of the IUFRO-Molecular genetics of forest trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplars expressing protease inhibitors and a Bacillus thuringiensis delta-endotoxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dumanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Miranda Brasileiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. congrès international de phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la transformation génétique du mélèze par coculture avec Agrobacterium tumefaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Levée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la transformation genetique avec le gene de l'isopentenyltransferase chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. von Schwartzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bases cellulaires et moleculaires de la morphogenese chez les plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokinin detoxification in poplar transformed with the Agrobacterium T-DNA gene isopentenyltransferase. Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. von Schwartzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Levée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Doumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosilva workshop. 2. Status seminar of tree physiological projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes of cytokinin metabolism in trees by environmental stress and by genetic manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Von Schwartzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet-Masimbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSILVA/EUREKA n°447 Tree Physiology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1992, Nancy &amp; Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How monolignol availability impacts lignin acylation in poplar?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vimenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFBBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of lignin on saccharification in downregulated Cinnamyl Alcohol Dehydrogenase in poplar wood: a multimodal investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vancouver (British Columbia), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce peuplier, quelle bonne pâte (à papier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lainé-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grand-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32e Colloque Biotechnocentre, ‘Rencontres dans les domaines de la Santé, de la Biologie et du Bien-être en région Centre Val de Loire’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microspectroscopie ATR-FTIR : nouvelle méthode de phénotypage à l’échelle de la paroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grand-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e journées scientifiques du GDR 3544 Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de lignées de peupliers transgéniques par (micro-)spectroscopie ATR-FTIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lainé-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Roscoff, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des ressources forestières régionales pour la production de moules de cuisson en bois déroulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lavalette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de  Bussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e journées du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des parois de bois de peuplier soumis à des contraintes environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le-Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ropartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Roscoff, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-and ray-specific transcriptomics in poplar wood: what can we learn for the building of secondary cell walls?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Roscoff, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Laboratoire d'Ingénierie Cellulaire de l'Arbre : nouvel outil pour la biologie intégrative des arbres forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lainé-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grand-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées du Réseau Français des parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the function of MYB090 and MYB156 in secondary cell wall formation in poplar using both ChIP-SEQ and in planta gene modification approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chania, Grèce. , 2016, XIV Cell Wall Meeting. Programme and Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of transcriptomic and proteomics approaches in characterizing short-term gravi-perception signaling networks in poplar wood.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Plant Biomechanics International Conference PBM8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagoya University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings of the Plant Biomechanics Conference, 253 p., 2015, 8th Plant Biomechanics International Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput evaluation of tension wood proportion in poplar stem using near infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIR2015Brazil; 17. international conference on Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Foz do Iguassu, Brazil. , 2015, NIR 2015 Brazil. Book of abstracts. 17th International Conference on Near Infrared Spectroscopy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-Galactosidases : un rôle dans les couches G du bois de tension ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GDR 3544 « Sciences du Bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of poplar for rehabilitation of metal polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Anh Le Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thomine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Phytotechnologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Heraklion, Crete, Greece. , 2014, 11th International Phytotechnologies Conference. Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide characterisation of mechanical stress responsive miRNAs from xylem tissues of different poplar genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gourcilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical and histochemical characterization of the polysaccharides present in the G-layer of wild type and AGP-modified transgenic poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Takeuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of miRNAs and their target genes in developing xylem of tension wood by degradome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gourcilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, cibles et diversité de régulateurs expressionnels majeurs impliqués dans la production de biomasse chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AIP Bio-ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. 2013, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3449.0403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Both ChIP-SEQ and in planta gene modification indicate a function of PtaMYB221in lignin biosynthesis and secondary cell wall formation in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification &amp;lt;em&amp;gt; in vivo&amp;lt;/em&amp;gt; des ADN cibles de facteurs de transcription impliqués dans la formation du bois de tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ferrigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Villeneuve d’Ascq, France. , 2011, Journées du Réseau Français des Parois. Programme et Résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward identifying molecules responsible for the peculiar properties of the G-layer in tension wood fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Takeuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2011: From Genomes to Integration and Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bahia, Brazil. BMC Proceedings, 5 (7), 2011, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-5-S7-P121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populus Genome Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourgait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Ghazali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivianne Judith Koyao-Darinest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Poplar Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. , 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular bases of acclimation and adaptation to water deficit in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Génoplante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Arles, France. , 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of differentially expressed Mrna during tension wood formation in Polar using a cDNA-AFLP based strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lafarguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans, France. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplar in the field : 10 years of experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans, France. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and survival of Chrysomela tremulae (Coleoptera, Chrysomelidae) on transgenic poplar containing a Bacillus thuringiensis delta-endotoxine gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Joint Meeting WPS 7.03.06 - WP 2.7.03.07. Population dynamics, impacts and integrated management of forest defoliating insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Banska Stiavnica, El Salvador. 1 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosafety of Forest Transgenic Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vettori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hely Häggman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Kazana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Migliacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Springer, 82, 337 p., 2016, Forestry Sciences, 978-94-017-7529-8. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-7531-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons from 25 Years of GM Tree Field Trials in Europe and Prospects for the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Allona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fladung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosafety of Forest Transgenic Trees : Improving the Scientific Basis for Safe Tree Development and Implementation of EU Policy Directives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 82 (Chapter 4), Editions Springer, 2016, Forestry Sciences, 978-94-017-7529-8. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-7531-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific research related to genetically modified trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Séguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lachance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities for the world’s forests in the 21st century, Section 6. Biotechnological approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 81, </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Forestry Sciences, 978-94-007-7076-8. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7076-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Action FP0905: Biosafety of Forest Transgenic Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vettori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hely Häggman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Ionita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-4665-9715-0. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b16714-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Trials with Lignin-Modified Transgenic Trees. Chapter 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignins — Biosynthesis, Biodegradation and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press - Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Advances in Botanical Research, 978-0-12-416023-1. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-416023-1.00001-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation as a Tool for Genetic Analysis in Populus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor B. Busov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven H. Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics and Genomics of Populus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 381 p., 2010, Plant Genetics and Genomics: Crops and Models, 978-1-4419-1540-5 978-1-4419-1541-2. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-1541-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotechnology techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Meilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonglian Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests and genetically modified trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux origines des plantes : Des plantes anciennes à la botanique du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, tome 1, Fayard, 682 p., 2008, 9782213628363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the consequences on lignin content and structure of COMT and CAD downregulation in poplar and Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantation Forest Biotechnology for the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Signpost, 2004, 81-7736-228-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accomplishments and challenges in genetic engineering of forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Meilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Skinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Bioengineered Forest : Challenges for Science and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RFF Press, 2004, 1-891853-71-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic in Larix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology of Woody Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, Kluwer Academic Publishers, 2000, Forestry Sciences, 0-7923-6241-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IX Transgenic Larch (Larix Species)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, Springer Verlag, 1999, Biotechnology in Agriculture and Forestry, 3-540-65393-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XVI Transgenic Poplar Trees (Populus Species)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, Springer Verlag, 1999, Biotechnology in Agriculture and Forestry, 3-540-65393-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of lignin quality in transgenic poplar trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Tollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Monties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chognot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology in the pulp and paper industry. Recent advances in applied and fundamental research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultas-Universitätsverlag, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in chalcone isomerase defines a major locus controlling growth variation between Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterisation of the developing cell wall layers of tension wood fibres by Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration génétique du Peuplier exploité en TCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 7, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance des peupliers aux rouilles foliaires. Etude histologique et moléculaire de l'interaction Peuplier-Rouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilités et limites pour la dissémination de peupliers génétiquement modifiés en plantation artificielles : rapport de fin de contrat de l'appel d'offre sur la dissémination de plantes génétiquement modifiées du Comité Technique Permanent de la Sélection des Plantes Cultivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Chaufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic modification of lignin biosynthesis in quaking aspen and poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit-Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Section V. Biotechnological applications chap. 26. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgene expression in field-grown poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hawkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId674"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Pilate </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Équipe Physiologie Moléculaire de la Formation du Bois (BOIS) - &amp;quot;Décryptage des mécanismes moléculaires impliqués dans la formation du bois&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www6.val-de-loire.inrae.fr/biofora/Recherche/Equipe-BOIS </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles.pilate@inrae.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fonctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherches à l’UMR BioForA (Biologie intégrée pour la valorisation de la diversité des arbres et de la forêt, rattachée au département ECOFA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable scientifique du LICA (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www6.inrae.fr/lica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de mission auprès de la Présidence du Centre INRAE Val de Loire</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DU BioInformatique Intégrée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNU section 66, UFR Sciences, Université d’Orléans</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1985-1987. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de l’Université Paris VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences de la Vie, Biologie et Physiologie végétales, Laboratoire d’Ontogenèse expérimentale, Université Paris VI, bourse MRT. Etude du role des phytohormones dans le développement végétatif et floral chez Pseudotsuga menziesii (Mirb.) Franco, par des méthodes immunoenzymatiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEA de Biologie et Physiologie Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris VI. Contribution à l’étude de la micropropagation de la jojoba, Simmondsia chinensis (Link) Schneid.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Novembre 1991-présent. Chercheur INRA puis INRAE, UMR BioForA, Centre Val de Loire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1989-1991. Research Associate, Conifer Biotechnology Lab, Plant Biotechnology Institute, NRCC, Saskatoon, Saskatchewan, Canada</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stage post-doctoral, Molecular Genetic Lab, Biological Science Division, NRCC, Ottawa, Ontario, Canada, Summit Canadian fellowship.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociétés savantes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elu à l’ “International Academy of Wood Science”</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de Recherche / techniques utilisées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etude des déterminants moléculaires responsable des contraintes mises en place dans le bois de tension (collaboration avec LMGC (CNRS Montpellier) et ECOFOG UMR INRAE CNRS Guyane, projet ANR Blanc ‘Stress in Trees’, thèses de Fernanda Guedes et de Amra Secerovic</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aptitude à la saccharification de bois de peupliers GM à lignines modifiées. Collaboration avec le VIB Ghent, BIA INRAE Nantes, IJPB INRAE Versailles, FARE INRAE Reims</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bois de tension : peluchage et aptitude à la saccharification (projet FP7 EnergyPoplar, projet ANR Blanc Stress in Trees, projet régional OPeNSPeNU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vers l’élaboration d’un modèle de construction des parois secondaires des fibres de bois chez le peuplier (thèse de Clément Cuello)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mise en oeuvre des nouvelles techniques d’édition du génome sur le peuplier (projet PIA Genius</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinnamyl alcohol dehydrogenase downregulation in poplar wood increases saccharification after dilute acid pretreatment: a key role for lignin revealed by a multimodal investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-025-02623-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in chalcone isomerase defines a major locus controlling radial stem growth variation among Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e50. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field and saccharification performances of poplars severely downregulated in CAD1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara de Meester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlies Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Traversari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijke Steenackers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 236 (6), pp.2075-2090. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplication of NRAMP3 gene in poplars generated two homologous transporters with distinct functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Anh Le Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Primard-Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, BioRxiv, 39 (6), pp.msac129. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msac129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterisation of the developing cell wall layers of tension wood fibres by Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.e39. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PMT-driven p -coumaroylation of poplar lignins impacts lignin structure and improves wood saccharification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 187 (3), pp.1374-1386. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2021.02.16.431462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATR-FTIR Microspectroscopy Brings a Novel Insight Into the Study of Cell Wall Chemistry at the Cellular Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grand-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.105. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.00105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous manipulation of lignin structure and secondary cell wall formation in transgenic poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Nabuqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Nuoendagula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sejirihu Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Takata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Sakamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66 (1), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s10086-020-01902-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterations in the phenylpropanoid pathway affect poplar ability for ectomycorrhizal colonisation and susceptibility to root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Morreel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Goeminne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (5), pp.555-566. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-020-00976-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Py-GC/MS of Genetically Modified Poplar for the Increased Production of Bio-aromatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorugantu Sribala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Ezgi Toraman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Symoens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.599 - 610. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2019.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certification for gene-edited forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven H. Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Costanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Coleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 365 (6455), pp.767 - 768. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aay6165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of altered lignin composition on mechanical properties of CINNAMYL ALCOHOL DEHYDROGENASE (CAD) deficient poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merve Ozparpucu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notburga Gierlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Burgert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Vanholme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 247 (4), pp.887 - 897. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-017-2828-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the G-Layer a Tertiary Cell Wall?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.623. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Py-GC/MS coupled with PARAFAC2 and PLS-DA to study fast pyrolysis of genetically engineered poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal E. Toraman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Abrahamsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Vanholme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Ronsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129, pp.101 - 111. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2017.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the motor power of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ghislain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amra Secerovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (3), pp.689-702. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-018-1662-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for Innovation in Genetic Transformation of Forest Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven H. Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Opportunities for innovation in genetic transformation of forest trees (vol 9, 1443, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven H. Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Routes for Conifer- and Sinapaldehyde and Higher Saccharification upon Deficiency in the Dehydrogenase CAD1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrien Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennart Hoengenaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Vanholme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (3), pp.1018 - 1039. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.17.00834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-cellulosic polysaccharide distribution during G-layer formation in poplar tension wood fibers: abundance of rhamnogalacturonan I and arabinogalactan proteins but no evidence of xyloglucan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Trilstz Perassolo Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Antoine Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 246 (5), pp.857-878. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-017-2737-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des ressources agricoles et forestières pour la bioénergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Brancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Höfte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.13-21. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.513772739642838E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU Regulations Impede Market Introduction of GM Forest Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Custers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlef Bartsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fladung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Nilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (4), pp.283 - 285. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tplants.2016.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved saccharification and ethanol yield from field-grown transgenic poplar deficient in cinnamoyl-CoA reductase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Goeminne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (2), pp.845-850. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1321673111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness of normal, opposite, and tension poplar wood determined using micro-samples in the three material directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (3), pp.481-498. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-012-0511-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectomycorrhizal colonization and diversity in relation to tree biomass and nutrition in a plantation of transgenic poplars with modified lignin biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Danielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertrud Lohaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Sirrenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Karlovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.e59207. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-010-9373-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innate and introduced resistance traits in genetically modified aspen trees and their effect on leaf beetle feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petter Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riitta Julkunen-Tiitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Wennström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (9), 8 p. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0073819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal soil communities in a young transgenic poplar plantation form a rich reservoir for fungal root communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Danielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Thürmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Meinicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (8), pp.1935-1948. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression analysis of LIM gene family in poplar, toward an updated phylogenetic classification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.102. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0500-5-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant fiber formation: state of the art, recent and expected progress, and open questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana T. Gorshkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina N. Brutch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Deyholos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahisa T. Hayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (3), pp.201-228. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07352689.2011.616096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No trade-off between hydraulic and mechanical properties in several transgenic poplars modified for lignins metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosam Mohammed H. M. Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole N. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77, pp.185-195. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2011.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignification in poplar tension wood lignified cell wall layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arata Yoshinaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Kusumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiji Takabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (9), pp.1129-1136. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tps075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased resistance of Bt aspens to Phratora vitellinae (Coleoptera) leads to increased plant growth under experimental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter E. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Whitham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carri J. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riitta Julkunen-Tiitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.e30640. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0030640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf ontogeny interacts with Bt modification to affect innate resistance in GM aspens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter E. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Hjältén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Whitham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riitta Julkunen-Tiitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (3), pp.161-169. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00049-011-0080-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and vascular tissue expression of duplicated TERMINAL EAR1-like paralogues in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vivancos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Mazubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 231 (3), pp.525-535. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-009-1066-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood formation in Angiosperms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 333 (4), pp.325-334. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2010.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maturation stress generation in poplar tension wood studied by synchrotron radiation microdiffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Sugiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 152 (1), pp.1650-1658. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.110.167270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and expression analysis of a wood-associated xylosidase gene (PtaBXL1) in poplar tension wood.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Decou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lhernould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Sulpice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 70 (2), pp.163-72. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2008.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem anatomy correlates with gas exchange, water-use efficiency and growth performance under contrasting water regimes : evidence from Populus deltoides x Populus nigra hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (12), pp.1537-1549. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpp087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des qualités du bois à l'heure des OGM : le cas du peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt voisine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peupliers à lignines modifiées : du génie génétique à l'industrie papetière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin trimestriel - Société forestière de Franche-Comté et des provinces de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 448 (juin), pp.63-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified lignification in the cell walls of cad depressed poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arata Yoshinaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahisa Wada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (4), pp.457-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetically modified lignin below ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth A. Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Halpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (2), pp.168-169. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt0207-169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of LIM gene family in Populus trichocarpa, Arabidopsis thaliana and Oryza sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (3), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/dnares/dsm013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downregulation of cinnamoyl-coenzyme A reductase in poplar: multiple-level phenotyping reveals effects on cell wall polymer metabolism and structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Dauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Morreel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (11), pp.3669-3691. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.107.054148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of black cottonwood, Populus trichocarpa (Torr. & Gray)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Tuskan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Difazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Bohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 313 (5793), pp.1596-1604. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1128691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie de la formation des parois de fibres de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (1), pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures of cinnamyl alcohol dehydrogenase deficiency in poplar lignins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 65, pp.313-321. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2003.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tension wood as a model for functional genomics of wood formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 164 (1), pp.63-72. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01176.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressed Sequence Tags from Poplar Wood Tissues - A Comparative Analysis from Multiple Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (1), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2003-44744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgénèse chez le peuplier : apport aux études sur la formation du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (247), pp.49-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar genes encoding fasciclin-like arabinogalactan proteins are highly expressed in tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lafarguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 164 (1), pp.107-121. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01175.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie et génomique de la formation du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Goué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 247, pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignification and tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arata Yoshinoga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 327 (9-10), pp.889-901. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2004.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of transgene expression in poplar: A model forest tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (5), pp.427-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peupliers à lignines modifiées : du génie génétique à l'industrie papetière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (1), pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High tolerance against Chrysomela tremulae of transgenic poplar plants expressing a synthetic cry3Aa gene from Bacillus thuringiensis ssp tenebrionis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (2), pp.103-110. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1022453220496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial frequency of alleles conferring resistance to Bacillus thuringiensis poplar in a field population of Chrysomela tremulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gé Nissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 270 (1517), pp.791-797. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2002.2317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CP4 transgene provides high levels of tolerance to Roundup® herbicide in field-grown hybrid poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Meilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyung-Hwan Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caiping Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen P. Difazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake A. Eaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (6), pp.967-976. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/X02-015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of in vitro micropropagation and regeneration for Populus x interamericana and Populus x euramericana hybrids (P. deltoides, P. trichocarpa, and P. nigra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20 (12), pp.1150-1155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of a poplar cDNA encoding a ferulate-5-hydroxylase/coniferaldehyde 5-hydroxylase increases S lignin deposition in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melinda Gatineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40 (12), pp.1087-1096. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0981-9428(02)01474-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the structure and origin of thioacidolysis marker compounds for cinnamyl alcohol dehydrogenase deficiency in angiosperms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ralph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fachuang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 277 (49), pp.47412-47419. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M208860200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field and pulping performances of transgenic trees with altered lignification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Guiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Holt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Petit-Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20 (6), pp.607-612. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt0602-607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidation of new structures in lignins of CAD- and COMT-deficient plants by NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ralph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane M. Marita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fachuang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 57, pp.993-1003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04640793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative 31P NMR spectroscopy of lignins from transgenic poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid G. Akim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Argyropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 55 (4), pp.386-390. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HF.2001.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR Evidence for benzodioxane structures resulting from incorporation of 5-hydroxyconiferyl alcohol into lignins of 0-methyltransferase-deficient poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ralph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fachuang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane M. Marita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 49 (1), pp.86-91. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf001042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural alterations of lignins in transgenic poplars with depressed cinnamyl alcohol dehydrogenase or caffeic acid O-Methyltransferase activity have an opposite impact on the efficiency of industrial kraft pulping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Petit-Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Toval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 119 (1), pp.153-163. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.119.1.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histological aspects of a hypersensitive response in Poplar to Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 89 (3), pp.233-238. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO.1999.89.3.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of molecular genetics for biosynthesis of novel lignins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 59, pp.47-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tools to study lignin biosynthesis in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mededelingen Faculteit Landbouwkundige en Toegepaste Biologische Wetenschappen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 62 (4a), pp.1403-1410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobacterium tumefaciens-mediated transformation of hybrid larch (Larix kaempferi x L. decidua) and transgenic plant regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Levée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16 (10), pp.680-685. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002990050301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red xylem and higher lignin extractability by down-regulating a cinnamyl alcohol dehydrogenase in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Tollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 112, pp.1479-1490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue- and cell-specific expression of a cinnamyl alcohol dehydrogenase promoter in transgenic poplar plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lauvergeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Deswarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 27, pp.651-667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity to Chrysomela tremulae (Coleoptera Chrysomelidae) of transgenic poplars expressing a cysteine proteinase inhibitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dumanois Lê Tân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1, pp.319-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives d'amélioration génétique des peupliers en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonduelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 81 (3), pp.137-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IS292 : a novel insertion element from Agrobacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ponsonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nesme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 141, pp.853-861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes de la résistance aux rouilles chez les peupliers : utilisation en sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Goue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 81 (3), pp.111-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel lignin in poplar trees with a reduced caffeic acid/5-hydroxyferulic acid O-methyltransferase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chognot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Tollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 8 (6), pp.855-864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction of a wheat Em promoter by ABA and optically pure ABA analogs in white spruce (Picea glauca) protoplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Z. Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.R. Abrams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.I. Dunstan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 90 (3), pp.513-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of the endogenous cytokinin concentration in poplar by transformation with Agrobacterium T-DNA gene ipt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. von Schwartzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14 (1), pp.27-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the genetic transformation with the isopentenyltransferase gene on poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. von Schwartzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 140 (6), pp.725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic transformation: a short review of methods and their applications, results and perspectives for forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acm Brasileiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 50 (4), pp.325-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la transformation genetique avec le gene de l'isopentenyltransferase chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. von Schwartzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 140 (6), pp.725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic transformation : A short review of methods and their applications, results and perspectives for forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.M. Brasileiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 50, pp.325-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved high-level constitutive foreign gene expression in plants using an AMV RNA4 untranslated leader sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S.S. Datla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bekkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Hammerlindl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.I. Dunstan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 94, pp.139-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous hormones in Douglas fir trees induced to flower by gibberellin A4/7 treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Maldiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet-Masimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Miginiac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 28 (3), pp.359-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hormone Levels and Apical Dominance in the Aquatic Fern Marsilea drummondii A. Br.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 90, pp.907-912</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acylation des lignines : importante pour la physiologie de l'arbre, intéressante pour de nouvelles utilisations du bois ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vimenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de biologie des systèmes pour mieux comprendre le déterminisme génétique de la production et de la qualité du bois du peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Xylogénèse 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Travail Xylogenèse du GDR Sciences du Bois, Jun 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la laccase fongique et des médiateurs sur les propriétés de la structure de la biomasse lignocellulosique pendant la saccharification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vinter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina D'Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a potential involvement of RG-I pectins in the generation of maturation stress in the secondary cell wall of poplar tension wood fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lainé-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amra Šećerović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Versailles (FR), France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward transgene-free genome editing in poplar plants using Agrobacterium-mediated delivery of a CRISPR/Cas9 cytidine base editor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Veillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Touzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th annual meeting of the EFOR network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative biology of secondary cell wall formation in poplar wood fibers and rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATR-FTIR imaging: phenotyping at the cell wall level in poplar wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grand-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Plant Spectroscopy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugating immunolocalization and afm observations to determine if rhamnogalacturonan-i type pectins are responsible for the generation of maturation stress in poplar tension wood fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie ATR-FTIR : phénotypage à l’échelle de la paroi dans le modèle bois de tension de peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grand-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lainé-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATR-FTIR imaging: phenotyping at the cell wall level in poplar wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grand-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris single cell day 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherche Génomique Environnementale (GDR3692). FRA., Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an innovative in planta transformation method in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Cosic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grand-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Concepcion, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la puissance motrice des arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ghislain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amra Šećerović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de lancement du GdR PhyP "Biophysique et biomécanique des plantes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche G ou couche tertiaire : quel nom pour la couche interne des fibres du bois de tension ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11es Journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements biochimiques pendant la maturation des parois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amra Secerovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Antoine Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop final du projet ANR Blanc StressInTrees "Approches couplées physiologique et micro-mécanique de la génération des contraintes de maturation dans le bois de tension"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régénération, un challenge pour la transformation génétique du peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regen'Crop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imagerie spectrale en spectroscopie ATR-FTIR, une méthode intéressante pour la caractérisation fine du bois de peuplier à l’échelle cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grand-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche Amélioration, Génétique et Physiologie Forestières (0588)., Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a poplar GM tree with strong alterations in growth and wood anatomy: transgene expression level vs insertion site effects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Takeuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Trilstz Perassolo Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Concepcion, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of CTL2 down-regulation on tension wood formation in GM poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Both ChIP-SEQ and in planta gene modification demonstrate the involvement of MYB090 and MYB156 in secondary cell wall formation in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INUPRAG-Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la variabilité des lignines sur l’efficacité de la production de bioéthanol à partir de bois de peuplier cultivé en taillis à courtes rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Condorcet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jul 2015, Paris, France. 24 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of non-cellulosic polysaccharide distribution in differentiating and mature poplar tension wood fibres: abundance of rhamnogalacturonan I, presence of acetylated glucomannan and absence of xyloglucan in the G-layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Plant Biomechanics International Conference PBM8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field trials with genetically engineered forest trees: past experiences and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Allona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fladung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2015; Treebiotech2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO., Jun 2015, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Action FP0905: final results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hely Häggman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vettori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Ionita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2015; Treebiotech2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Jun 2015, Florence, Italy. pp.529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on évaluer le bois de tension par spectrométrie proche infrarouge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. rencontres HélioSpir « Aux frontières du proche infrarouge »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-Galactosidase : un rôle dans les couches G du bois de tension ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amra Secerovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congrès Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme biologique des structures et propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GDR 3544 « Sciences du Bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for polysaccharides specific to tension wood fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / Univ. Clermont 2 : Physiologie Intégrée de l'Arbre Fruitier et Forestier (PIAF) (0547)., Aug 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science, society and biosafety of a field trial with transgenic biofuel poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Goeminne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Ivens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Custers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2011: From Genomes to Integration and Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Jun 2011, Bahia, Brazil. 199 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological characterization of genetically modified trees (GMTs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hely Häggman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Allona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Curtu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terezia Salaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2011 “From genomes to integration and delivery”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bahia, Brazil. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-5-S7-O58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of the fasciclin-like arabinogalactan (FLA) gene family in Populus trichocarpa and their expression profiling in tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Fedirko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Desplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Systems biology for plant design"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the in vivo DNA targets of transcription factors involved in tension wood formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Latruwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decoville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Systems biology for plant design"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maturation stress generation starts before the formation of the G-layer in poplar tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Sugiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST E50 final conference Systems Biology for Plant Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Netherlands. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maturation stress generation starts before the formation of the G-layer in poplar tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junji Sugiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Systems biology for plant design"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of water stress and rewatering during tension wood formation on xylem cell differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IUFRO Tree Biotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Whistler, BC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome transcriptomic analysis of xylem tissues for two poplar genotypes of contrasted tolerance to water deficit submitted to various drought conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Label</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Poplar symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress of cellulose network in tension wood is induced shortly after cellulose deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sugiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cayenne, France. pp.236-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome transcriptomic analysis of xylem tissues for two poplar genotypes of contrasted tolerance to water deficit submitted to various drought conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Label</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Poplar Symposium From Genes to Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and molecular aspects of wood formation in poplar trees under both a water stress and a mechanical constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO - Tree Biotechnology 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Ponta Delgada, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic assessment of global gene expression changes during tension wood formation in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO - Tree Biotechnology 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Ponta Delgada, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de facteurs de transcription impliqués dans la différenciation des fibres G du bois de tension chez le peuplier : analyse de l'expression des gènes de la famille LIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées du Groupe de Biologie Moléculaire des Ligneux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics and tension wood formation : toward an understanding of Populus adaptation to mechanical stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Saintenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. New Phytologist Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Gatlinburg, Tennessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche génomique de la formation du bois chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées "Biologie Moléculaire des Ligneux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplar and the poplar leaf beetle: state-of-the-art on the risk of evolution of insect resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. session international poplar commission: The contribution of poplars and willows to sustainable forestry and rural development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Santiago, Chile. p. 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de facteurs de transcription impliqués dans la différenciation des fibres G du bois de tension chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées "Biologie Moléculaire des Ligneux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved wood quality forthe pulp and paper industry by genetic engineering of lignin biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans (45), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplars expressing a bacillus thuringiensis CRY3A synthetic gene exhibit high resistance against Chrysomela tremulae (Coleoptera : Chrysomelidae) larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplar clone of economic interest with extremely low CAD activity and severe lignin alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans, France. pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High yield Agrobacterium-mediated transformation of hybrid larch and rapid production of transgenic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dauvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Levée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Gouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque général de la Société Française de Physiologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene silencing and the stability of transgene expression in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties 2.04-07 and 2.04-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation génétique et moléculaire de gènes de résistance aux rouilles chez les peupliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Goué-Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion AIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, L'Isle sur la Sorgue, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of lignin composition an content in poplar via genetic engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties 2.04-07 and 2.04-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding lignin biosynthesis in poplar through genetic engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties 2.04-07 and 2.04-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of lignin composition and content in poplar via genetic engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International congress of plant molecular biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobacterium-mediated transformation of hybrid larch and production of transgenic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Levée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dauvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties 2.04-07 and 2.04-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of transgene expression in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tuffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pugieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque général de la Société Française de Physiologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tools to study lignin biosynthesis in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Forum for applied biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of lignin composition and content in poplar via genetic engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque général de la Société Française de Physiologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobacterium-mediated transformation of hybrid larch and production of transgenic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dauvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Levée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Gouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological sciences symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplar trees with altered lignin and improved pulping characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological sciences symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tools to study lignin biosynthesis in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International congress of plant molecular biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and variation of transgene expression in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Annual meeting of the Natural Environment Research Council, Tree Biotechnology Liaison Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic engineering of lignin biosynthesis in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Working PartiesSomatic Cell Genetics S2.04-07. Molecular Genetics S2.04-06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher extractability of lignin in poplar (Populus tremula x P. alba) by reducing cinnamyl alcohol dehydrogenase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Working PartiesSomatic Cell Genetics S2.04-07. Molecular Genetics S2.04-06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histological and molecular studies of rust/poplar interactions: Spatio-temporal expression of defense genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the Canadian Society of Plant Physiologists and the Canadian Society for Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Canada, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of a proteinase inhibitor and a Bacillus thuringiensis delta-endotoxin in transgenic poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Working Parties : Somatic Cell Genetics S2.04-07 and Molecular Genetics S2.04-06;Joint meeting of the IUFRO : working parties S.04-07 and S.04-06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic transformation of two woody species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Franco-Chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of proteinase inhibitors in transgenic poplar and oilseed rape plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zaccomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'"Association of applied biologists"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of lignin quality in transgenic poplar trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Tollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Monties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chognot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histological and molecular studies of rust/poplar interactions (Melampsora larici- populina / Populus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO International Union of Forestry Research Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de transformation génétique chez les angiospermes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. El Euch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier no 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Marnes la Coquette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation génétique et moléculaire de gènes de résistance aux rouilles chez les peupliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Goue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes de la résistance aux rouilles chez les peupliers : utilisation en sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Goue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignins with altered composition in the cell wall of transgenic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Tollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Monties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Cell wall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin composition in transgenic poplar plants with modified cinnamyl alcohol dehydrogenase activity with reference to dehydropolymer models of lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Tollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Monties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Francesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International conference on polyphenols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on planter des peupliers transgéniques ? Cas de la résistance aux insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CTPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of lignin quality in transgenic poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Tollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chognot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Association of Applied Biologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic engineering of lignin biosynthesis in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO International Union of Forestry Research Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing hybrid larch cocultivation with Agrobacterium tumefaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Levée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO International Union of Forestry Research Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of chemical paper pulping by reducing cinnamyl alcohol dehydrogenase activity in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO International Union of Forestry Research Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic engeneering of poplar trees may be used to improve their tolerance toward insects or to alter their lignin metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Annual Queenstown molecular biology meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Queenstown, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histological and biochemical studies on the rusts/poplar interactions (Melampsora larici-populina / Populus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histologie, ultrastructure et cytologie moléculaire des interactions plantes-micro-organismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokininmetabolismus in Picea abies und ipt-transgenem Populus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. von Scwartzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Doumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pflanzenhormone in Grundlagenforschung und Anwendung Satelliten Symposium zur Botanikertagung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satelliten - Cytokininmetabolismus in Picea abies und ipt-transgenem Populus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. von Schwartzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Doumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium zur Botanikertagung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward transformation of hybrid larch by cocultivation with Agrobacterium tumefaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Levée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. general colloquium on plant sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the lignin pool in poplar trees by transfer of antisense gene of O-methyltransferase (OMT) and cinnamyl alcohol dehydrogenase (CAD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. general colloquium on plant sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histological and biochemical studies on the induced responses of poplar leaves to rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. general colloquium on plant sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue and cell-specific expression of eucalyptus CAD promoter in transgenic poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Grima Pettenati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and expression of foreign genes in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Painsonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. general colloquium on plant sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity to Chrysomela tremulae (Coleoptera : Chrysomelidae) of transgenic poplars expressing a cysteine proteinase inhibitor gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Workshop of the IUFRO-Molecular genetics of forest trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histological and Biochemical studies of Rust/Poplar interactions. (Melampsora larici-populina/Populus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histologie, ultrastructure et cytologie moléculaire des interactions plantes - micro-organismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Phytopathologie, Nov 1994, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin composition in transgenic poplar plants with modified cinnamyl alcohol deshydrogenase activity with reference to dehydropolymer models of lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Tollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Monties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Francesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. journées internationales d'étude des polyphénols (JIEP94)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Palma de Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplars expressing a cysteine proteinase inhibitor are toxic to coleopterous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. international symposium on the applications of biotechnology to tree culture, protection, and utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Bloomington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of lignin composition in transgenic poplar trees by antisense strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Monties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Workshop of the IUFRO-Molecular genetics of forest trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplars expressing protease inhibitors and a Bacillus thuringiensis delta-endotoxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dumanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Miranda Brasileiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. congrès international de phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la transformation génétique du mélèze par coculture avec Agrobacterium tumefaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Levée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la transformation genetique avec le gene de l'isopentenyltransferase chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. von Schwartzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bases cellulaires et moleculaires de la morphogenese chez les plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokinin detoxification in poplar transformed with the Agrobacterium T-DNA gene isopentenyltransferase. Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. von Schwartzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Levée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Doumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosilva workshop. 2. Status seminar of tree physiological projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes of cytokinin metabolism in trees by environmental stress and by genetic manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Von Schwartzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet-Masimbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSILVA/EUREKA n°447 Tree Physiology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1992, Nancy &amp; Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How monolignol availability impacts lignin acylation in poplar?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vimenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFBBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of lignin on saccharification in downregulated Cinnamyl Alcohol Dehydrogenase in poplar wood: a multimodal investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vancouver (British Columbia), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce peuplier, quelle bonne pâte (à papier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lainé-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grand-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32e Colloque Biotechnocentre, ‘Rencontres dans les domaines de la Santé, de la Biologie et du Bien-être en région Centre Val de Loire’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microspectroscopie ATR-FTIR : nouvelle méthode de phénotypage à l’échelle de la paroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grand-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e journées scientifiques du GDR 3544 Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de lignées de peupliers transgéniques par (micro-)spectroscopie ATR-FTIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lainé-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Roscoff, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-and ray-specific transcriptomics in poplar wood: what can we learn for the building of secondary cell walls?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Roscoff, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des parois de bois de peuplier soumis à des contraintes environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le-Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ropartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Roscoff, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des ressources forestières régionales pour la production de moules de cuisson en bois déroulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lavalette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de  Bussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e journées du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Laboratoire d'Ingénierie Cellulaire de l'Arbre : nouvel outil pour la biologie intégrative des arbres forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lainé-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grand-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées du Réseau Français des parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the function of MYB090 and MYB156 in secondary cell wall formation in poplar using both ChIP-SEQ and in planta gene modification approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chania, Grèce. , 2016, XIV Cell Wall Meeting. Programme and Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of transcriptomic and proteomics approaches in characterizing short-term gravi-perception signaling networks in poplar wood.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Plant Biomechanics International Conference PBM8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagoya University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings of the Plant Biomechanics Conference, 253 p., 2015, 8th Plant Biomechanics International Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput evaluation of tension wood proportion in poplar stem using near infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIR2015Brazil; 17. international conference on Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Foz do Iguassu, Brazil. , 2015, NIR 2015 Brazil. Book of abstracts. 17th International Conference on Near Infrared Spectroscopy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-Galactosidases : un rôle dans les couches G du bois de tension ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GDR 3544 « Sciences du Bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of poplar for rehabilitation of metal polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Anh Le Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thomine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Phytotechnologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Heraklion, Crete, Greece. , 2014, 11th International Phytotechnologies Conference. Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide characterisation of mechanical stress responsive miRNAs from xylem tissues of different poplar genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gourcilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical and histochemical characterization of the polysaccharides present in the G-layer of wild type and AGP-modified transgenic poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Takeuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, cibles et diversité de régulateurs expressionnels majeurs impliqués dans la production de biomasse chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AIP Bio-ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. 2013, </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3449.0403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Both ChIP-SEQ and in planta gene modification indicate a function of PtaMYB221in lignin biosynthesis and secondary cell wall formation in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of miRNAs and their target genes in developing xylem of tension wood by degradome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gourcilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification &amp;lt;em&amp;gt; in vivo&amp;lt;/em&amp;gt; des ADN cibles de facteurs de transcription impliqués dans la formation du bois de tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ferrigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Villeneuve d’Ascq, France. , 2011, Journées du Réseau Français des Parois. Programme et Résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward identifying molecules responsible for the peculiar properties of the G-layer in tension wood fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Takeuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2011: From Genomes to Integration and Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bahia, Brazil. BMC Proceedings, 5 (7), 2011, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-5-S7-P121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populus Genome Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourgait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Ghazali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivianne Judith Koyao-Darinest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Poplar Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. , 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular bases of acclimation and adaptation to water deficit in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Génoplante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Arles, France. , 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of differentially expressed Mrna during tension wood formation in Polar using a cDNA-AFLP based strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lafarguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans, France. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplar in the field : 10 years of experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans, France. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and survival of Chrysomela tremulae (Coleoptera, Chrysomelidae) on transgenic poplar containing a Bacillus thuringiensis delta-endotoxine gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Joint Meeting WPS 7.03.06 - WP 2.7.03.07. Population dynamics, impacts and integrated management of forest defoliating insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Banska Stiavnica, El Salvador. 1 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosafety of Forest Transgenic Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vettori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hely Häggman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Kazana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Migliacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Springer, 82, 337 p., 2016, Forestry Sciences, 978-94-017-7529-8. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-7531-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons from 25 Years of GM Tree Field Trials in Europe and Prospects for the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Allona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fladung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosafety of Forest Transgenic Trees : Improving the Scientific Basis for Safe Tree Development and Implementation of EU Policy Directives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 82 (Chapter 4), Editions Springer, 2016, Forestry Sciences, 978-94-017-7529-8. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-7531-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific research related to genetically modified trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Séguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lachance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities for the world’s forests in the 21st century, Section 6. Biotechnological approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 81, </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Forestry Sciences, 978-94-007-7076-8. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7076-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Action FP0905: Biosafety of Forest Transgenic Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vettori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hely Häggman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Ionita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-4665-9715-0. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b16714-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Trials with Lignin-Modified Transgenic Trees. Chapter 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignins — Biosynthesis, Biodegradation and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press - Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Advances in Botanical Research, 978-0-12-416023-1. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-416023-1.00001-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation as a Tool for Genetic Analysis in Populus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor B. Busov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven H. Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics and Genomics of Populus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 381 p., 2010, Plant Genetics and Genomics: Crops and Models, 978-1-4419-1540-5 978-1-4419-1541-2. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-1541-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotechnology techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Meilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonglian Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests and genetically modified trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux origines des plantes : Des plantes anciennes à la botanique du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, tome 1, Fayard, 682 p., 2008, 9782213628363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the consequences on lignin content and structure of COMT and CAD downregulation in poplar and Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantation Forest Biotechnology for the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Signpost, 2004, 81-7736-228-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accomplishments and challenges in genetic engineering of forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Meilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Skinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Bioengineered Forest : Challenges for Science and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RFF Press, 2004, 1-891853-71-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic in Larix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology of Woody Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, Kluwer Academic Publishers, 2000, Forestry Sciences, 0-7923-6241-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IX Transgenic Larch (Larix Species)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, Springer Verlag, 1999, Biotechnology in Agriculture and Forestry, 3-540-65393-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XVI Transgenic Poplar Trees (Populus Species)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, Springer Verlag, 1999, Biotechnology in Agriculture and Forestry, 3-540-65393-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of lignin quality in transgenic poplar trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Tollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Monties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chognot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology in the pulp and paper industry. Recent advances in applied and fundamental research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultas-Universitätsverlag, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in chalcone isomerase defines a major locus controlling growth variation between Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterisation of the developing cell wall layers of tension wood fibres by Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration génétique du Peuplier exploité en TCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 7, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance des peupliers aux rouilles foliaires. Etude histologique et moléculaire de l'interaction Peuplier-Rouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilités et limites pour la dissémination de peupliers génétiquement modifiés en plantation artificielles : rapport de fin de contrat de l'appel d'offre sur la dissémination de plantes génétiquement modifiées du Comité Technique Permanent de la Sélection des Plantes Cultivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Chaufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic modification of lignin biosynthesis in quaking aspen and poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit-Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Section V. Biotechnological applications chap. 26. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgene expression in field-grown poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hawkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId674"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30F051AA"/>
+    <w:nsid w:val="5BCEF464"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BBCC297B"/>
+    <w:nsid w:val="DCA2F5D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9EA65844"/>
+    <w:nsid w:val="561ADCAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C5427A52"/>
+    <w:nsid w:val="FEC7EEC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -790,51 +790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.val-de-loire.inrae.fr/biofora/Recherche/Equipe-BOIS" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gilles.pilate@inrae.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/lica" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05018736v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien du Pasquier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Zoghlami" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Naudin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-025-02623-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070106v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.559" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031596v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara de Meester" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca van Acker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Wouters" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Traversari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke Steenackers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18366" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528379v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pottier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Anh Le Thi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Primard-Brisset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bianchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac129" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722494v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.138" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190443v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.02.16.431462" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486559v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grand-Perret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00105" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967389v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Nabuqi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Nuoendagula" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejirihu Wu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Takata" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Sakamoto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10086-020-01902-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948350v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Behr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Morreel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Goeminne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-020-00976-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620207v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven H. Strauss" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Boerjan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Costanza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Coleman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay6165" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622567v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorugantu Sribala" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Ezgi Toraman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Symoens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2019.04.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Ozparpucu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Notburga Gierlinger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Burgert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Vanholme" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2828-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897601v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00623" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897788v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ghislain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra Secerovic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1662-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621206v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal E. Toraman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Abrahamsson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Ronsse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2017.11.022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M04RNJN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622213v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nagle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01443" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618177v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01729" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624701v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrien Desmet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Hoengenaert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00834" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603838v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Trilstz Perassolo Guedes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laine-Prade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2737-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608018v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513772739642838E12" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630896v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Custers" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Bartsch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fladung" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Nilsson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.01.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FZHDBF8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204007v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Aerts" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Storme" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1321673111" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819191v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Dinh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Frank" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-012-0511-x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-04PJF50L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267969v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Danielsen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Lohaus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Sirrenberg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Karlovsky" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-010-9373-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A2F08D896CDB77BE48B9E1D016AB2E102E145B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268495v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Hj&#228;lt&#233;n" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petter Axelsson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Julkunen-Tiitto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Wennstr&#246;m" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073819" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267977v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Th&#252;rmer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Meinicke" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.305" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721759v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arnaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-5-102" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939519v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana T. Gorshkova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina N. Brutch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Deyholos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahisa T. Hayashi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2011.616096" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964722v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Mohammed H. M. Awad" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.11.023" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267980v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Yoshinaga" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kusumoto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiji Takabe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps075" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267978v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter E. Axelsson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Whitham" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carri J. Leroy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030640" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645507v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-011-0080-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VMQ8TJH4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668996v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Charon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vivancos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mazubert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-009-1066-4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0LRBC9ZT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664282v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breton" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.010" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602029v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Sugiyama" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.167270" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00696082v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Decou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lhernould" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sulpice" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.12.019" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R92R518-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660820v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monclus" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp087" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656504v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660006v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655857v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahisa Wada" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Fujita" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658187v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Hopkins" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Webster" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Halpin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt0207-169" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666164v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsm013" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203850v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Dauwe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.054148" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669155v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Difazio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jansson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Bohlmann" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Grigoriev" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1128691" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665320v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682524v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2003.11.007" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHMNX295-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682383v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01176.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681152v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-44744" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G408FLQM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681788v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682928v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafarguette" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01175.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682031v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Yoshinoga" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.07.006" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB1TM0XW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679521v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679294v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hawkins" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise L. Jouanin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681170v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678674v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genissel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Millet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022453220496" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XPSBQNKX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670846v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233; Nissel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2002.2317" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679277v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Meilan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Hwan Han" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiping Ma" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Difazio" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake A. Eaton" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X02-015" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681951v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie No&#235;l" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677997v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baucher" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Gatineau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Doorsselaere" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(02)01474-2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6DFGK6R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677851v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoon Kim" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ralph" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fachuang Lu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M208860200" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677847v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guiney" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Holt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit-Conil" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt0602-607" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640793v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M. Marita" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677943v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid G. Akim" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris S. Argyropoulos" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2001.064" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A93CA2472CF26075188D2C83CCCA3A2C369B951A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677912v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf001042" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GQXJ1S90-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698999v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lapierre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Toval" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Romero" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.119.1.153" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695574v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.1999.89.3.233" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687073v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Christensen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyermans" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Doorsselaere" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689027v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695750v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lev&#233;e" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002990050301" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SVHZT1MS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695129v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Tollier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714385v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Deswarte" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714806v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonad&#233;-Bottino" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumanois L&#234; T&#226;n" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582037v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonduelle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delplanque" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702072v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsonnet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582039v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chartier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702008v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chognot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705232v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Dong" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Abrams" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Dunstan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833651v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. von Schwartzenberg" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833647v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882849v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jouanin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acm Brasileiro" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pilate" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cornu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833645v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703689v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.M. Brasileiro" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713456v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S.S. Datla" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bekkaoui" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Hammerlindl" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703509v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilate" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sotta" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Maldiney" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet-Masimbert" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Miginiac" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644883v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262846v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vimenet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628657v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850012v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vinter" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171845v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;-Prade" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra &#352;e&#263;erovi&#263;" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289194v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Touzet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967651v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289322v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Cuello" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Laurans" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269060v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289260v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787350v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603228v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Cosic" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983668v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603178v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603140v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605687v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Guedes" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605298v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605241v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Takeuchi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739267v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604786v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Lakhal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793420v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742591v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741586v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Allona" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741906v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hely H&#228;ggman" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vettori" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gallardo" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ionita" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268808v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ader" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743954v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805146v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746052v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748725v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stome" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Ivens" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748106v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Curtu" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terezia Salaj" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S7-O58" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758206v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fedirko" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756157v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Latruwe" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decoville" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797323v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753622v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751062v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821989v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565954v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sugiyama" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816667v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757226v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751019v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751947v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759161v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Saintenac" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761766v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832242v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carre" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubois" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764029v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649193v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christensen" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647640v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Nada&#239;" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouanin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Augustin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646713v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Noel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770086v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dauvillier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lev&#233;e" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gouez" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766788v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hawkins" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769999v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gou&#233;-Mourier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacan" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769236v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766787v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765498v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770033v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dauvillier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771212v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tuffreau" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pugieux" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834272v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765020v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770035v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766028v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768024v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768640v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766568v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768060v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764581v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ripoll" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765662v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768155v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ross" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774447v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonad&#233; Bottino" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zaccomer" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773609v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Monties" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773618v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773541v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Euch" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jay-Allemand" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777636v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852007v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773278v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775588v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francesch" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775692v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774102v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773620v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776416v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773504v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774611v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774274v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778564v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. von Scwartzenberg" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776692v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774922v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774272v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774926v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773572v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Painsonneau" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gitton" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774560v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boudet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Grima Pettenati" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777203v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642840v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jay Allemand" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salle" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777477v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772620v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773301v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776220v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumanois" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Miranda Brasileiro" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776191v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845034v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777573v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676331v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Von Schwartzenberg" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135791v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323913v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557368v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556968v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289290v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Monteil" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557306v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavalette" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de  Bussac" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guerin" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289320v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le-Gall" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289317v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289319v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poncet" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740921v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744040v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Richet" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauriat" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743804v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793634v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601535v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomine" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745515v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748700v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745523v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807304v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3449.0403" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749954v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745476v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ferrigno" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745693v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S7-P121" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820105v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ghazali" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Judith Koyao-Darinest" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Samson" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822891v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662734v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gayon" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662715v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840706v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800818v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Kazana" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Migliacci" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7531-1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799990v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7531-1_4" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268875v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand S&#233;guin" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lachance" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-007-7076-8" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7076-8_22" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268880v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/isbn/9781466597150" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16714-6" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267883v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/61" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-416023-1.00001-X" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817748v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor B. Busov" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/plant+sciences/book/978-1-4419-1540-5" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1541-2_6" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816467v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Meilan" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonglian Huang" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/docrep/013/i1699e/i1699e00.htm" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814295v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832176v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goujon" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832166v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Ellis" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Brunner" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Skinner" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838653v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840831v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841205v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834870v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919866v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528434v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnould" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurans" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alm&#233;ras" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809662v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846290v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848868v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Chaufaux" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842273v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit-Conil" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835741v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835930v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ellis" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.val-de-loire.inrae.fr/biofora/Recherche/Equipe-BOIS" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gilles.pilate@inrae.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/lica" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05018736v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien du Pasquier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Zoghlami" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Naudin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-025-02623-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070106v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.559" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031596v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara de Meester" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca van Acker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Wouters" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Traversari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke Steenackers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18366" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528379v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pottier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Anh Le Thi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Primard-Brisset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bianchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac129" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722494v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.138" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190443v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.02.16.431462" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486559v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grand-Perret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00105" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967389v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Nabuqi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Nuoendagula" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejirihu Wu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Takata" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Sakamoto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10086-020-01902-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948350v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Behr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Morreel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Goeminne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-020-00976-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622567v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorugantu Sribala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Ezgi Toraman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Symoens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2019.04.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620207v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven H. Strauss" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Boerjan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Costanza" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Coleman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay6165" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Ozparpucu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Notburga Gierlinger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Burgert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Vanholme" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2828-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897601v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00623" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621206v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal E. Toraman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Abrahamsson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Ronsse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2017.11.022" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M04RNJN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897788v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ghislain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra Secerovic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1662-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622213v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nagle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01443" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618177v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01729" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624701v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrien Desmet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Hoengenaert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00834" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603838v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Trilstz Perassolo Guedes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laine-Prade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2737-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608018v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513772739642838E12" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630896v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Custers" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Bartsch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fladung" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Nilsson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.01.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FZHDBF8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204007v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Aerts" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Storme" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1321673111" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819191v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Dinh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Frank" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-012-0511-x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-04PJF50L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267969v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Danielsen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Lohaus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Sirrenberg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Karlovsky" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-010-9373-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A2F08D896CDB77BE48B9E1D016AB2E102E145B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268495v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Hj&#228;lt&#233;n" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petter Axelsson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Julkunen-Tiitto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Wennstr&#246;m" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073819" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267977v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Th&#252;rmer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Meinicke" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.305" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721759v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arnaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-5-102" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939519v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana T. Gorshkova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina N. Brutch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Deyholos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahisa T. Hayashi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2011.616096" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964722v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Mohammed H. M. Awad" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.11.023" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267980v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Yoshinaga" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kusumoto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiji Takabe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps075" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267978v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter E. Axelsson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Whitham" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carri J. Leroy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030640" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645507v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-011-0080-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VMQ8TJH4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668996v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Charon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vivancos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mazubert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-009-1066-4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0LRBC9ZT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664282v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breton" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.010" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602029v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Sugiyama" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.167270" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00696082v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Decou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lhernould" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sulpice" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.12.019" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R92R518-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660820v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monclus" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp087" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656504v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660006v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655857v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahisa Wada" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Fujita" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658187v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Hopkins" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Webster" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Halpin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt0207-169" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666164v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsm013" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203850v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Dauwe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.054148" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669155v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Difazio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jansson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Bohlmann" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Grigoriev" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1128691" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665320v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682524v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2003.11.007" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHMNX295-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682383v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01176.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681152v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-44744" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G408FLQM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681788v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682928v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafarguette" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01175.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679521v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682031v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Yoshinoga" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.07.006" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB1TM0XW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679294v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hawkins" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise L. Jouanin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681170v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678674v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genissel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Millet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022453220496" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XPSBQNKX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670846v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233; Nissel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2002.2317" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679277v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Meilan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Hwan Han" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiping Ma" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Difazio" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake A. Eaton" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X02-015" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681951v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie No&#235;l" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677997v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baucher" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Gatineau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Doorsselaere" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(02)01474-2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6DFGK6R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677851v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoon Kim" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ralph" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fachuang Lu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M208860200" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677847v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guiney" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Holt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit-Conil" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt0602-607" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640793v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M. Marita" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677943v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid G. Akim" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris S. Argyropoulos" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2001.064" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A93CA2472CF26075188D2C83CCCA3A2C369B951A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677912v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf001042" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GQXJ1S90-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698999v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lapierre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Toval" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Romero" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.119.1.153" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695574v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.1999.89.3.233" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687073v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Christensen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyermans" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Doorsselaere" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689027v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695750v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lev&#233;e" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002990050301" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SVHZT1MS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695129v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Tollier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714385v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Deswarte" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714806v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonad&#233;-Bottino" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumanois L&#234; T&#226;n" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582037v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonduelle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delplanque" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702072v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsonnet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582039v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chartier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702008v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chognot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705232v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Dong" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Abrams" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Dunstan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833651v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. von Schwartzenberg" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833647v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882849v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jouanin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acm Brasileiro" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pilate" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cornu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833645v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703689v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.M. Brasileiro" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713456v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S.S. Datla" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bekkaoui" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Hammerlindl" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703509v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilate" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sotta" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Maldiney" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet-Masimbert" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Miginiac" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644883v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262846v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vimenet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628657v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850012v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vinter" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171845v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;-Prade" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra &#352;e&#263;erovi&#263;" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289194v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Touzet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967651v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289322v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Cuello" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Laurans" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269060v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289260v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787350v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603228v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Cosic" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983668v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603178v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605687v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Guedes" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603140v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605298v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605241v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Takeuchi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739267v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604786v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Lakhal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793420v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742591v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741586v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Allona" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741906v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hely H&#228;ggman" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vettori" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gallardo" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ionita" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268808v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ader" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743954v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805146v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746052v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748725v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stome" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Ivens" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748106v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Curtu" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terezia Salaj" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S7-O58" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758206v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fedirko" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756157v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Latruwe" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decoville" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797323v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753622v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751062v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821989v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565954v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sugiyama" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816667v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757226v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751019v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751947v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759161v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Saintenac" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761766v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832242v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carre" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubois" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764029v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649193v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christensen" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647640v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Nada&#239;" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouanin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Augustin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646713v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Noel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770086v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dauvillier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lev&#233;e" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gouez" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766788v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hawkins" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769999v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gou&#233;-Mourier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacan" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769236v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766787v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765498v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770033v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dauvillier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771212v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tuffreau" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pugieux" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834272v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765020v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770035v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766028v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768024v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768640v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766568v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768060v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764581v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ripoll" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768155v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ross" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765662v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774447v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonad&#233; Bottino" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zaccomer" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773609v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Monties" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773618v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773541v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Euch" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jay-Allemand" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777636v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852007v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773278v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775588v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francesch" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775692v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774102v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773620v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776416v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773504v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774611v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774274v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778564v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. von Scwartzenberg" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776692v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774922v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774272v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774926v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774560v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boudet" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Grima Pettenati" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773572v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Painsonneau" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gitton" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777203v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642840v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jay Allemand" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salle" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772620v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777477v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773301v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776220v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumanois" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Miranda Brasileiro" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776191v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845034v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777573v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676331v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Von Schwartzenberg" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135791v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323913v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557368v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556968v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289290v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Monteil" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289317v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289320v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le-Gall" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557306v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavalette" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de  Bussac" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guerin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289319v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poncet" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740921v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744040v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Richet" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauriat" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743804v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793634v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601535v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomine" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745515v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748700v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807304v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3449.0403" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749954v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745523v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745476v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ferrigno" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745693v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S7-P121" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820105v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ghazali" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Judith Koyao-Darinest" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Samson" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822891v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662734v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gayon" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662715v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840706v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800818v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Kazana" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Migliacci" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7531-1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799990v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7531-1_4" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268875v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand S&#233;guin" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lachance" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-007-7076-8" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7076-8_22" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268880v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/isbn/9781466597150" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16714-6" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267883v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/61" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-416023-1.00001-X" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817748v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor B. Busov" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/plant+sciences/book/978-1-4419-1540-5" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1541-2_6" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816467v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Meilan" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonglian Huang" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/docrep/013/i1699e/i1699e00.htm" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814295v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832176v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goujon" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832166v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Ellis" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Brunner" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Skinner" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838653v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840831v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841205v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834870v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919866v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528434v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnould" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurans" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alm&#233;ras" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809662v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846290v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848868v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Chaufaux" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842273v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit-Conil" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835741v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835930v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ellis" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>