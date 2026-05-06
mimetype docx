--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -93,5673 +93,5807 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impossible desegregation? The thwarted implementation of the reform of social housing allocation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sala Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dormois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Housing Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Published online: 22 Apr 2026, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02673037.2026.2638385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Décentralisation et métropolisation en France. Chronique d’un découplage dans la gouvernance multi-niveaux dans la gouvernance multi-niveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Frinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Action publique. Recherche et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, La gouvernance multi-niveaux, 24, pp.39-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05158562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peuplement du parc social et inégalités socio-spatiales. Une approche statistique dans six agglomérations françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Vincent Béal</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dormois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine Bourgeois</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27 (1), pp.55-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/ges.2025.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une ville qui ferait société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Oblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Thouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Faire société, 27, pp.29-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05237534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville européenne : un modèle en sursis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Faire société, 27, pp.34-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05238334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture : Marco Marrone, Rights against the machines! Il lavoro digitale e le lotte dei rider Mimesis, Sesto San Giovanni, 2021, 216 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 66 (1), pp.[en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.44973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04498096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Italie : le délaissement politique de la question méridionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Galimberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Corallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Politiques des territoires délaissés, 118, pp.77-87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.118.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04910022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les strates de la smart city. L’institutionnalisation disjointe des politiques urbaines du numérique à Bristol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Laugaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Suite et prélude, 243, pp.103-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/res.243.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04203165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viesti G (2021) Centri e periferie. Europa, Italia, Mezzogiorno dal XX al XXI secolo. Laterza, Bari, 454 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.339-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.232.0339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04079555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When Bookchin faces Bourdieu. French ‘weak’ municipalism, legitimation crisis and zombie political parties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maisetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Municipalist strategy in crisis?, 60 (11), pp.2195-2213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00420980231153344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04017301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Pasotti, Resisting Redevelopment. Protest in Aspiring Global Cities, Cambridge, Cambridge University Press, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partecipazione e conflitto - PArticipation and COnflict</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (1), pp.169-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impossible déségrégation ? La mise en œuvre contrariée de la réforme des attributions de logements sociaux dans les intercommunalités françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dormois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (2), pp.65-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.232.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04182374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération intercommunale, remède à la ségrégation sociospatiale ? Une comparaison de six agglomérations françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Api</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dormois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (1), pp.113-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.301.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04158396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre dans une « ville néolibérale » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Niedbalec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Villes. L'attractivité à quel prix ?, 28, pp.158-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rce.028.0158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03592041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Brenner, New Urban Spaces. Urban Theory and the Scale Question, New York, Oxford University Press, 2019, 461 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.[en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/metropoles.8163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03373710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous la mixité sociale, la race. Les impasses renouvelées d’une politique publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Api</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dormois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Questions raciales / questions urbaines, 39 (2), pp.215-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tt.039.0215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03635265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contester la métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Halbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sala Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Contester la métropole, 2021 (28), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/metropoles.7794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03373663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hinterland. Nouveau paysage de classe et conflit aux États-Unis, de Phil A. Nee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03356161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opaques métropoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Le vrai pouvoir des maires, 374, pp.47-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pro.374.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02491788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle gauche urbaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Que peuvent les maires ?, 85, pp.102-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/leco.085.0102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02491825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand entretien : Jacques Donzelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.4-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03141252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbanisme : Le néolibéralisme a été incarné par des maires de gauche (interview)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34/2530, pp.20-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02982377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle gauche pour la ville ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Ils l’ont fait ! 15 villes et villages qui ont changé les choses, 399, pp.44-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ae.399.0044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02526261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking the European Exception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (3), pp.540-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1468-2427.12786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02163917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiser et dépolitiser la métropole : dimensions et modes de politisation de l’intercommunalité bordelaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/metropoles.7118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02434153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métropoles : retour sur une revue originale dans le champ des études urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 ans : Numéro anniversaire, Hors-série, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/metropoles.5709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01900393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COLE A, PAYRE R (dir.) (2016) Cities as Political Objects. Historical Evolution, Analytical Categorisations and Institutional Challenges of Metropolitanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2, pp.339-349. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reru.232.0339⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 1, pp.181-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.181.0181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vincent Béal</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01734924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appel à projets urbains « 50 000 logements » à Bordeaux : la mise en échec de la métropole stratège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Maisetti</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Reiffers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Max Rousseau</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hirschberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01958075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cox Kevin, The Politics of Urban and Regional Development and the American Exception, Syracuse (NY), Syracuse University Press, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22, pp.[en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/metropoles.5636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01798957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Networked cities and steering states: Urban policy circulations and the reshaping of State–cities relationships in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environment and Planning C: Politics and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (5), pp.796-815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2399654417750623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01699403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métropolisation, intercommunalité et inégalités sociospatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Galimberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jefferey Sellers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Politiques urbaines et (in)justice spatiale, 107, pp.79-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.107.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Politiques urbaines et (in)justice spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Politiques urbaines et (in)justice spatiale, 107, pp.5-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.107.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modernité du clientélisme. À propos de Cesare Mattina, Clientélismes urbainernement et hégémonie politique à Marseille, Paris, Presses de Sciences Po, 2016, (Académique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67 (4), pp.717-721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.674.0715b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01632729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bordeaux, capitale de la Terre du Milieu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01958488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En finir avec l’approche cognitive des politiques publiques ? À propos de Muller Pierre, La société de l’efficacité globale. Comment les sociétés se pensent et agissent sur elles-mêmes, Paris : PUF, 2015, 218 pages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.467-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/drs.093.0467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01368081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. La ville est-elle bonne pour la santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La ville est-elle bonne pour la santé ?, 11, pp.31-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02458266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond Neoliberal Imposition: State–Local Cooperation and the Blending of Social and Economic Objectives in French Urban Development Corporations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Morel Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territory, Politics, Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Special Issue: The Neoliberal City: Theory, Evidence, Debates, 4 (2), pp.173-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21622671.2016.1153512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01327309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métropandémies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La ville est-elle bonne pour la santé ?, 10, pp.41-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02458128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Neoliberal City – Theory, Evidence, Debates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Morel Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territory, Politics, Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Special Issue: The Neoliberal City: Theory, Evidence, Debates, 4 (2), pp.137-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21622671.2016.1166982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01327244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the Governance of Sustainability to the Management of Climate Change: Reshaping Urban Policies and Central–local Relations in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Policy and Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (3), pp.402-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1523908X.2014.965807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01114587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La circulation croisée. Modèles, labels et bonnes pratiques dans les rapports centre-périphérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beal</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine Bourgeois</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12 (2), pp.65-92. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gap.232.0065⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 3 (3), pp.103-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.153.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01265366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernance et sociologie de l’action organisée. Action publique, coordination et théorie de l’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ripc.301.0113⟩</w:t>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les Figures de la coordination (1), 65 (2), pp.483-517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anso.152.0483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Niedbalec</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01265370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nantes, capitale de pas grand-chose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Place publique : Nantes / Saint Nazaire : la revue urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, De quoi Nantes est-elle la capitale ?, 54, pp.63-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Collectif Api</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02877623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau moment urbain : entretien avec Gilles Pinson et Marie-Christine Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Journal : Journal d'information de Bordeaux Métropole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Dossier : Naissance d'une métropole, 30, pp.9-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01121530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le maire et ses partenaires : du schéma centre-périphérie à la gouvernance multi-niveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Le maire, 148, pp.95-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.148.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00965084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La métropole de Lyon. Splendeurs et fragilités d'une machine intercommunales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Galimberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 154, pp.191-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/her.154.0191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01114532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gauche, la droite, les villes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00990880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de &amp;quot;Eugene McCann and Kevin Ward (eds.), Mobile Urbanism. Cities and Policymaking in the Global Age, Minneapolis (États-Unis), University of Minnesota Press, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (5), pp.1928-1930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1468-2427.12191_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01114550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que vaut encore le clivage entre la gauche et la droite ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Place publique : Nantes / Saint Nazaire : la revue urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, pp.43-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00936714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When mayors go global : international strategies, urban governance and leadership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.Online version. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1468-2427.12018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00827400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métropoles franches et régions agencifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Galimberti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96, pp.48-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00812450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les systèmes métropolitains intégrés : état des lieux et problématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.29-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00604217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The governance of French towns : from the centre-periphery scheme to urban regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Análise Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Urban Governance in Southern Europe, 45 (197), pp.717-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31447/AS00032573.2010197.06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00653928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des métropoles ingouvernables aux métropoles oligarchiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Aménager le changement, 1, pp.65-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00653922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance des villes françaises : du schéma centre-périphérie aux régimes urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, N°32, pp.73-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psud.032.0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00511039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relancer Saint-Étienne : conditions institutionnelles et capacité d'action collective dans une ville en déclin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dormois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 28, pp.[en ligne]. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/metropoles.8163⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 8, pp.En ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/metropoles.4380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Halbert</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00558887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du petit chose au '5th best mayor in the world' : un maire urbain entre stratégies de légitimation et recherche de ressources pour l'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Sala Pala</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/metropoles.7794⟩</w:t>
+              <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, N° 30, pp.7-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psud.030.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00410403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encore un effort pour rendre la gouvernance démocratique !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">revue Urbanités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Place publique : Nantes / Saint Nazaire : la revue urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, N° 11, pp.18-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">Romain Gaspar</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00514404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner une grande ville européenne : les registres d'action et de légitimation des élus à Venise et Manchester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34/2530, pp.20-21</w:t>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, N° 71, pp.89-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pinson</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00393052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on vraiment se passer de l'entretien en sociologie de l'action publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternatives Economiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ae.399.0044⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vol. 57 (N° 5), pp.555-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.575.0555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00393046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projets de ville et gouvernance urbaine : pluralisation des espaces politiques et recomposition d'une capacité d'action collective dans les villes européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17, pp.4-7</w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vol. 56 (N° 4), pp.619-651</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00393048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'idéologie des projets urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, N° 65, pp.28-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00514388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique européenne de la ville et gouvernement local en Espagne et en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 12, p. 42-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00152709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chantier de recherche de la gouvernance urbaine et la question de la production des savoirs dans et pour l'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lien social et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 50, pp.39-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00125294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political Government and Governance. Strategic Planning and the Reshaping of Political Capacity in Turin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 44 (3), pp.540-542. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 26, p.477-493</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...3586 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00152298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5769,3044 +5903,3044 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thinking Territorial and Cultural Marginality with Gramsci and Bourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Salento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italian Conference "Hegemony and Fields. Working with the concepts of Gramsci and Bourdieu"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antoine Roger, UMR 5116 Centre Émile Durkheim; Matteo Puoti, Sapienza Università di Roma; Sciences Po Bordeaux, Jan 2025, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05317706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disuguaglianze ed economie urbane. Gli effetti sulla publicness della città neoliberale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Balducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVII Conferenza Nazionale « Publicness: le sfide della dimensione pubblica nelle città e nei territori »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Società Italiana degli Urbanisti; Politecnico di Milano, Jun 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05479988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souveraineté et gouvernance des sociétés contemporaines. Le rôle des villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "La souveraineté dans tous ses Etats"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe d’études interdisciplinaires sur le politique (GEIP); Institut de recherche Montesquieu, Mar 2025, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05479797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pinson</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outiller la pensée sur la ville et l’urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Galès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Galès</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pinson</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire URBALOUR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération intercommunale, remède à la ségrégation socio-spatiale ? Une comparaison de six agglomérations françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dormois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque final API « Attribuer les logements sociaux. Pouvoir intercommunal et politiques de peuplement »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Valérie Sala Pala; Vincent Béal; Marine Bourgeois; Rémi Dormois; Yoan Miot; Gilles Pinson, Oct 2021, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05317786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiser et dépolitiser la métropole. Les rapports politique/administration dans l’intercommunalité bordelaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interne de l’Inspection Générale de l’Éducation, du Sport et de la Recherche (IGESR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03110229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métropolisation et organisations syndicales. Le cas bordelais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier POPSU Bordeaux "Bordeaux, la métropole en partage ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02877532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rescaling et Multilevel Governance. Des clés pour comprendre la gouvernance de la transition énergétique en Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du projet ANR TEChNOPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche en économie de Grenoble, Jan 2019, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet urbain est-il l’instrument de la néolibéralisation des politiques urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des doctorants en développement territorial (SDDT) « Les instruments de l'action publique dans la fabrique de la ville »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège, Feb 2019, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02505406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet urbain est-il l’instrument du néolibéralisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Regards croisés : L’Action urbaine à l’ère néo libérale : contextes locaux, urbanités et résistances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Jacques Berque; Institut national d’aménagement et d’urbanisme (INAU), Nov 2019, Rabat, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confronting the neoliberal city thesis to actually existing urban policies. The case of French EPAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire recherche master “Gobierno y Democracia”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département de science politique de l'Universidad Autonoma de Madrid, Mar 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02505446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet urbain. Quels enseignements pour les villes intermédiaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Regards croisés : L’Action urbaine à l’ère néo libérale : contextes locaux, urbanités et résistances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Jacques Berque; Institut national d’aménagement et d’urbanisme (INAU), Nov 2019, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Journée d'étude de l'axe PPES (Politiques Publiques, Environnement, Société) « Les villes intermédiaires. Entre puissance publique et acteurs privés ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02391494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond neoliberal imposition: State-local cooperation and the blending of social and economic objectives in French urban development corporations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorants en développement territorial (SDDT) « Les instruments de l'action publique dans la fabrique de la ville »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Liège, Feb 2019, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">Seminars in Politics and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collegio Carlo Alberto, Mar 2018, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02356122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The city as a political subject and a policy object : the French case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du doctorat “Pianificazione”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Istituto Universitario di Architettura di Venezia (IUAV), Jan 2018, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02355828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncovering smart cities: A Sociological Critique to Economic and Technologic Determinism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Politics and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collegio Carlo Alberto, Mar 2018, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Master Studio of Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Amsterdam, Jan 2017, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02877465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Large Urban Development Projects as Regime Building Processes”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude de l'axe PPES (Politiques Publiques, Environnement, Société) « Les villes intermédiaires. Entre puissance publique et acteurs privés ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Albi, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de l’American Association of Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association of Geographers, Apr 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01556921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La smart city est-elle le nouveau Cheval de Troie du néolibéralisme urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes rencontres de ThéoQuant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02320241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imposer ou laisser délibérer. Le conte de deux métropoles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque - La Fabrique des métropoles, session 4 : Territoires de projets et projets de territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02308675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de la comparaison à la sociologie de l’action publique et à la conception des politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Ecole d’été internationale « Démocratie locale, décentralisation et gouvernance multi-niveaux », Chaire « Territoires et Mutations de l’action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po Rennes, Jul 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02308067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elus, bureaucrates et ingénieurs dans la gouvernance urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence/Table ronde - Le bon gouvernement du projet urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire Gilles Deleuze, Collège de France / Fondation Université de Bordeaux, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02325208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villes face au big data : une économie politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Centre de recherche sur le développement territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur le développement territorial, May 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01557061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfers vs Mobilities. Géographie et science politique face aux circulations des modèles de politiques urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Circulation des références urbaines et assemblages locaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx DynamiTe, Jan 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02504365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voracious Cities and Obstructing States?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UCSIA Workshop "The City as Global Political Actor"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitair Centrum Sint Ignatius Antwerpen, Mar 2016, Anvers, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01346368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De qui l’ergopolis est-elle la ville ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Bordeaux : métropole ergonomique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, a’urba; Bordeaux Métropole; PUCA, Dec 2016, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01457522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When the Smart City Lands. The Construction of the Smart City Local Markets, keynote lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de l’EURA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Urban Research Association, Jun 2016, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01364919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Urban Project as a Strategic and Reflexive Policy Instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Urban Development by Project: Comparative Perpectives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University College London, Apr 2016, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01348627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le régime métropolitain lyonnais. Genèse, forces, limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence dans le cadre du master exécutif "Gouvernance métropolitaine"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po Paris, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02877456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond Neoliberal Imposition. State-local Cooperation and the Blending of Objectives in French Urban Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e Séminaire du Laboratoire international associé CNRS/Chinese Academy of Social Sciences/Shanghai University, Shanghai (Chine)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Shanghai, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01265374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment ne pas être radical lorsque l’on travaille sur la ville ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de rentrée du Forum urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Forum urbain, Sep 2015, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02877306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet au coeur du gouvernement des villes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e session du séminaire « Territoire, urbanisation, gouvernances en contextes émergents »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École de Gouvernance, Institut national d’aménagement et d’urbanisme, Sep 2015, Rabat, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01257687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un spoil system métropolitain ? Alternance politique et mobilités bureaucratiques à Bordeaux Métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13e Congrès de l’AFSP, Session thématique 22 : Les alternances au local</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de science politique, Jun 2015, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01205918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neo-liberalization is not enough! Remettre à leur juste place les théories de la néolibéralisation dans l'analyse des politiques urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Prendre position !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, Dec 2015, Sciences Po Bordeaux, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02877364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Urban French Policies going Neoliberal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd Kyoto-Bordeaux Symposium 2015, session : Urban governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01205909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La science politique et l’urbain. Ou comment rater un rendez-vous … que l’on ne s’est jamais fixé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée d’étude de la démarche de Prospective nationale de recherche urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01257690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métropoles et leur gouvernance. Perspectives internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences "À l’écoute des sciences sociales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02877295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quelques manières pour la science politique de se saisir de la smart city ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Smart City Advancement of Knowledge"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRETHA; Forum urbain, Oct 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02877323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French Urban Regimes. From Limited Pluralism to Policy-oriented Oligarchies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Séminaire du Laboratoire international associé CNRS/Chinese Academy of Social Sciences/Shanghai University, Shanghai (Chine)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Shanghai, China</w:t>
+              <w:t xml:space="preserve">IPSA 23rd World Congress, Panel "Governing Policies by Coalitions, Partial Regimes, and Democracy"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPSA, Jul 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01114561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations de la gouvernance métropolitaine : le cas de la métropole de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e édition des Journées du Grand Paris "Paris, Lyon, Marseille. Entre gouvernance et projet métropolitain"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éole d'urbanisme de Paris, Université Paris-Est, Mar 2014, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00990900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes métropolitains intégrés : état des lieux et prospective à 2040</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence devant le Conseil de développement de Toulouse Métropole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00990845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser par cas, penser par comparaison. La pratique des monographies comparées dans l’analyse des politiques urbaines », conférence plénière « Comparaison et action publique urbaine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première biennale de sociologie des villes et des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie, Dec 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01114599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projets urbains, projets de ville et mémoire(s) urbaine(s) : marchandisation des villes ou renaissance des sociétés urbaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville en construction : projet, regards d'ailleurs, mémoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Saint-Etienne, France. pp.10-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00393329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identitary work and the mobilisation of « ethnic » capital in three european cities », « urbanism and Globalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second EuroConference « The European City in Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Bauhaus-University Weimar, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00158106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8816,896 +8950,896 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ciudad neoliberal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Roldán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Colegio de México</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.164, 2025, 978-607-564-668-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Colegio de México</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.164, 2025, 978-607-564-668-8</w:t>
+                <w:t xml:space="preserve">halshs-05117799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La métropole incontestable ? Métropolisations et mobilisations à Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autrement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.128, 2023, Les cahiers POPSU, 9782746757097</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marine Luce</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04086542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La città neoliberale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, pp.128, 2023, Les cahiers POPSU, 9782746757097</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Ceccuti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimesis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.120, 2022, Fuori collana, 9788857592008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pinson</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03870070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métropoles au chevet de la décentralisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plan Urbanisme Construction Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.52, 2022, Les conférences POPSU, 978-2-11-138196-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03663514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impossible pouvoir local ? De nouvelles marges de manœuvre pour l’action publique urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Offner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, pp.120, 2022, Fuori collana, 9788857592008</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bord de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.155, 2021, Documents, 978-2-35687-815-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, pp.52, 2022, Les conférences POPSU, 978-2-11-138196-4</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03411790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoirs urbains : ville, politique et globalisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.240, 2020, Le Siècle urbain, 978-2-200-62488-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Offner</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02928112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville néolibérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.160, 2020, Hors collection, 978-2-13-082519-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02926311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debating the Neoliberal City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...23 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Morel Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.230, 2017, 9781472459572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315576046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christian Lefèvre</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01586747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbanismo y gobernanza de las ciudades europeas : gobernar la ciudad por proyecto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publicaciones de la Universidad de Valencia, pp.364, 2011, 978-8437080994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00653858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement durable changera-t-il la ville ? Le regard des sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, pp.240, 2020, Le Siècle urbain, 978-2-200-62488-0</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'Université de Saint-Étienne, pp.457, 2011, Dynamiques métropolitaines, 978-2-86272-592-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, pp.160, 2020, Hors collection, 978-2-13-082519-7</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner la ville par projet : urbanisme et gouvernance des villes européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po, pp.420, 2009, 978-2-7246-1101-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...304 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00392900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9715,3332 +9849,3332 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif Géo XXI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies, un dictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.272-274, 2025, 9782271155405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05514908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance territoriale est-elle soluble dans la transition écologique ? Réflexions à partir des politiques d’aménagement et d’urbanisme et de la place qu’elles font aux enjeux environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pasquier, Romain; Simoulin, Vincent; Weisbein, Julien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance territoriale : pratiques, discours, théories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LGDJ ( 3e édition revue et augmentée)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.281-301, 2025, Droit et société. Classics, 9782275162607</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05411306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odious Comparisons in Urban Studies. A Plea for Comparative Monographs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Le Galès, Jennifer Robinson (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Comparative Global Urban Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.232-245, 2023, Routledge International Handbooks, 9780367254667. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9780429287961-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04439147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metropolitan governance in France : Solving problems and creating new ones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roland Krebs, Stefan Mayr, Cédric Ramière et Claudia Staubmann (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metropolitan Design as a New Discipline</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovis Verlag GmbH</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.227-229, 2023, 978-3-98612-011-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04439290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban Policies in France: Stronger Metropolises and Steering State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Galimberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesca Gelli, Matteo Basso (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identifying Models of National Urban Agendas: A View to the Global Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.33-56, 2022, Comparative Studies of Political Agendas, 978-3-031-08387-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-08388-4_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03879723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdépendances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Germain (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier de tendances : Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de l'aube; Fondation Jean-Jaurès, pp.92-95, 2022, Monde en cours, 978-2-8159-5031-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03896237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Deborah Galimberti</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’État fort aux régimes de gouvernementalité multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Frinault; Christian Le Bart; Erik Neveu (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle sociologie politique de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.21-32, 2021, U. Science politique, 978-2-200-62872-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.frina.2021.01.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arco.frina.2021.01.0021⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03261065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mort de l’urbain et le règne de la (grande) ville ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Félix Adisson; Sabine Barles; Nathalie Blanc; Olivier Coutard; Leila Frouillou; Fanny Rassat (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la recherche urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, pp.107-123, 2020, 978-2-271-13260-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.37058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02969938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser par cas, penser par comparaison. Études urbaines et pratique des monographies comparées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Authier; Vincent Baggioni; Bruno Cousin; Yankel Fijalkow; Lydie Launay (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'une ville à l'autre : La comparaison internationale en sociologie urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.43-66, 2019, Recherches, 978-2-7071-9022-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dec.authi.2019.01.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02061423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voracious cities and obstructing states?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stijn Oosterlynck; Luce Beeckmans; David Bassens; Ben Derudder; Barbara Segaert (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The city as a global political actor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.60-85, 2018, Routledge studies in urbanism and the city, 978-1-138-57357-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9780203701508-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9780203701508-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01958821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Debating the neoliberal city thesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Pinson; Christelle Morel Journel (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Debating the neoliberal city</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.1-38, 2017, 978-1-4724-5957-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781315576046-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02382337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyon: unbreakable boundaries between economic development and social integration policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Galimberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dormois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roberta Cucca; Costanzo Ranci (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unequal cities : the challenge of post-industrial transition in times of austerity </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.155-175, 2017, 9781138919464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01452747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place equality regime(s) in French City Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Galimberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jefferey M. Sellers; Marta Arretche; Daniel Kübler; Eran Razin (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inequality and governance in the metropolis : regimes of place equality and fiscal choices in eleven countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palgrave Macmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.201-218, 2017, Comparative Territorial Politics, 978-1-137-57378-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/978-1-137-57378-0_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/978-1-137-57378-0_10⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01462250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neoliberalization is not enough: French urban development corporations and the limits of neoliberalization theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Pinson; Christelle Morel Journel (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Debating the neoliberal city</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.198-214, 2017, 978-1-4724-5957-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781315576046-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence et architecture des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ambal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hirschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Guillot (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ville, territoire, paysage. Vers un nouveau cycle de pensée du projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de l’Université de Saint-Étienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.120-129, 2016, Architecture, 978-2-86272-682-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02504219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Way to Multi-Level Governance: Governance with Government</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Elgie; Emiliano Grossman; Amy G. Mazur (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of French Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.102-127, 2016, 9780199669691. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780199669691.013.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01452764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...124 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que sont nos luttes urbaines devenues ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gresser, Marine; Baobab. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace public, espace politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Baobab Dealers d'espaces, pp.42-45, 2015, 978-2-7466-8193-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01347664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance et durabilité sont-elles (encore) les deux mamelles des politiques d'aménagement et d'urbanisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Romain Pasquier, Vincent Simoulin et Julien Weisbein (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance territoriale : pratiques, discours et théories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, pp.247-268, 2013, Droit et société, 978-2-275-04007-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00878093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The governance of French towns : from the centre-periphery scheme to urban regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seixas, João. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban governance in the South of Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashgate, pp.149-168, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00797858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différenciation et standardisation dans la(es) politique(s) urbaine(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Reigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Douillet, Anne-Cécile ; Faure, Alain ; Halpern, Charlotte ; Leresche, Jean-Philippe ;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'action publique locale dans tous ses états : différenciation et standardisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'Harmattan, pp.163-178, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00701006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néo-management et néolibéralisme des politiques urbaines : analyse de &amp;quot;l'outil EPA&amp;quot; et de son acclimatation stéphanoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guénod, Jean-Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desseins de villes : un retour de l'État aménageur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. de l'Aube (La Tour d'Aigues), pp.172-216, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00797861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrée : Projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pasquier, Romain ; Guigner, Sébastien ; Cole, Alistair. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences po, pp.399-405, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00653943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Le développement durable et les sciences sociales de l'urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béal, Vincent; Gauthier, Mario; Pinson, Gilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement durable changera-t-il la ville? Le regard des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'Université de Saint-Etienne, 2011, Dynamiques métropolitaines, 978-2-86272-592-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01141514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrée : Urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roelof Verhage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pasquier, Romain ; Guigner, Sébastien ; Cole, Alistair. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences po, pp.507-513, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00653949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Goldsmith, Michael J. F.;Page, Edward. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changing government relations in Europe : from localism to intergovernmentalism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routletge, pp.68-87, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00396169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The knowledge business and the neo-managerialisation of research and academia in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Allen, Chris ; Imrie, Rob. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The knowledge business : the commodification of urban and housing research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashgate, pp.197-217, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00542639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The new urban leaders : changing modes of operation and legitimacy amongst local elected officials in Venice and Manchester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Reynaert, Herwig;Steyvers, Kristof;Delwit, Pascal;Pilet, Jean-Benoît. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Local political leadership in Europe : town chief, city boss or loco president ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vanden Broele, Pagination non précisée, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00393095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local/regional Governments and Centre-periphery Relations in the Fifth Republic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Galès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brouard, Sylvain; Appleton, Andrew; Mazur, Amy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The French Fifth Republic at fifty: beyond Stereotypes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.208-225, 2009, 9780230221246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une stratégie encore à construire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bonneville, Marc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint-Etienne : mutations : lieux, enjeux, acteurs..</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'Université de Saint-Etienne, pp.153-155, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00393312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban and regional planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bevir, Mark. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of governance. Vol. 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sage Publications, pp.1005-1007, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00393580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic planning : vector or substitute for metropolitan integration - lessons from Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Santagelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collin, Jean-Pierre; Robertson, Mélanie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Governing metropolises : profiles of issues and experiments on four continents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Laval, pp.115-139, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00393334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La planification stratégique : vecteur ou substitute à l'intégration métropolitaine : un détour par l'Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Santagelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collin, Jean-Pierre; Robertson, Mélanie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouverner les métropoles : enjeux et portraits des expériences sur quatre continents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Laval, pp.125-150, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00393407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable, gouvernance et démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matagne, Patrick. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les effets du développement durable : gouvernance, agriculture et consommation, entreprise, éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'Harmattan, pp.19-28, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00393493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Problem and project driven cooperation in the French context. Nantes and Pays de la Loire regional governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Hendriks, V. van Stipdonk, P. Tops. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban-regional cooperation in the European Union : practices and prospects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frank Cass, pp.119-141, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00736728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes européennes et citoyenneté de projet : vers de nouvelles formes d'implication locale pour les minorités ethniques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les minorités ethniques dans l'Union européenne. Politiques, mobilisations, identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, p. 209-228, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00179588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping the identity and mobilizing the &amp;quot;ethnic capital&amp;quot; in three european cities: a comparison Birmingham, Lyon and Turin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in ECKARDT Frank, HASSENPLUG Dieter eds, The European city in transition: urbanism and globalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.131-150, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des villes et des projets. Changement dans l'action publique et institutionnalisation de nouveaux territoires politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">To Change or not to Change. Les changements de l'action publique à l'épreuve du terrain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, p. 233-254, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00177411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governare la governance. Piano strategico e ricostruzione di una capacità politica a Torino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dal government alla governance nella regolazione locale. Quale forma di piano ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Istituto Universitario di Architettura di Venezia, p. 62-77, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00177698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13050,351 +13184,351 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le crépuscule de l’autonomie locale – sur les régionales et départementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Frinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les promesses à tenir du municipalisme français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maisetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03264301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance métropolitaine contre la métropolisation néolibérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.[en ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03116111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...54 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Municipales 2020 : les Verts doivent transformer l’essai à l’échelle métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.r79jn6sqv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...70 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02906094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13404,273 +13538,273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métropoles comme enjeu syndical : marginalité et avenir de l'action syndicale dans la territorialisation de l'action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dormois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Galimberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IRES; Université de Franche-Comté. 2020, pp.466</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Chauvel</w:t>
+                <w:t xml:space="preserve">halshs-02901440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attribution de logements sociaux, politiques de peuplement et intercommunalités : quelles recompositions. Vol. 1, Etat de l'art, méthodologie et synthèse des résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dormois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Deborah Galimberti</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] IRES; Université de Franche-Comté. 2020, pp.466</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence nationale de cohésion des territoires. 2020, pp.158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...121 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03593657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13680,114 +13814,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projets et pouvoirs dans les villes européennes. Une comparaison de Marseille, Venise, Nantes et Turin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. Université Rennes 1, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00125323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId297"/>
+      <w:footerReference w:type="default" r:id="rId299"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13934,51 +14068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05158562v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Epstein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frinault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045456v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dormois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2025.33" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05237534v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oblet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Thouron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05238334v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910022v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Galimberti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Corallo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.118.0077" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498096v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.44973" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203165v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laugaa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.243.0103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04080988v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04079555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.232.0339" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04017301v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maisetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00420980231153344" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182374v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.232.0065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158396v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Api" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.301.0113" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592041v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Salin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Niedbalec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.028.0158" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635265v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.039.0215" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03373710v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.8163" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03373663v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Halbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sala Pala" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.7794" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02982377v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gaspar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526261v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ae.399.0044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141252v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163917v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12786" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02491825v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.085.0102" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02491788v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.374.0047" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434153v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.7118" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01900393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lef&#232;vre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5709" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734924v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.181.0181" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958075v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Reiffers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hirschberger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798957v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5636" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699403v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399654417750623" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632729v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.674.0715b" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671280v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Reigner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.107.0005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958488v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664306v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferey Sellers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.107.0079" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327309v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel Journel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622671.2016.1153512" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458266v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Cl&#233;ment" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458128v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327244v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622671.2016.1166982" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368081v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.093.0467" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265366v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.153.0103" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1523908X.2014.965807" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121530v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265370v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.152.0483" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877623v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114550v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12191_6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88N6VGFW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114532v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lobry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.154.0191" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990880v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965084v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.148.0095" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812450v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827400v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXSTHS2L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936714v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604217v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511039v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.032.0073" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653922v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558887v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.4380" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653928v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31447/AS00032573.2010197.06" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410403v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.030.0007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514404v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393046v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.575.0555" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393052v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393048v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514388v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152709v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pasquier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125294v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152298v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479988v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Balducci" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479797v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317706v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Salento" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428878v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau Ponceaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317786v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110229v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877532v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505446v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453102v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505406v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452624v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355828v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356122v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02391494v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320241v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877465v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01556921v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308675v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308067v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02325208v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557061v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364919v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348627v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01457522v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504365v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346368v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877456v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877364v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205918v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257687v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877306v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205909v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257690v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877295v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877323v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265374v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990900v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990845v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114599v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114561v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393329v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158106v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05117799v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rold&#225;n" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.colmex.mx/tienda/la-ciudad-neoliberal/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086542v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Luce" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/la-metropole-incontestable/9782746757097" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870070v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ceccuti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mimesisedizioni.it/libro/9788857592008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663514v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/les-metropoles-au-chevet-de-la-decentralisation-a2537.html" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411790v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Offner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/limpossible-pouvoir-local/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928112v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/pouvoirs-urbains-ville-politique-et-globalisation-9782200624880" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926311v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/La_ville_n%C3%A9olib%C3%A9rale" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586747v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Debating-the-Neoliberal-City/Pinson-Journel/p/book/9781472459572" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315576046" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878532v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gauthier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653858v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00392900v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514908v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/geographies-un-dictionnaire/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411306v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/la-gouvernance-territoriale-9782275162607.html?q=9782275162607" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04439147v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429287961-19" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04439290v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jovis.de/en/book/9783986120115" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896237v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879723v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08388-4_2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261065v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/nouvelle-sociologie-politique-de-la-france-9782200628727" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.frina.2021.01.0021" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969938v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Bisson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Kennedy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37058" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061423v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.authi.2019.01.0043" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958821v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9780203701508/chapters/10.4324/9780203701508-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203701508-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02382337v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315576046-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452747v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315687865-18/lyon-unbreakable-boundaries-economic-development-social-integration-policies-deborah-galimberti-r%C3%A9mi-dormois-gilles-pinson?context=ubx&amp;amp;refId=f1698cf4-600a-44b4-88f8-ccd7db8318ba" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462250v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/br/book/9781137573773#aboutBook" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-57378-0_10" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701790v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315576046-10" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452764v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199669691.013.6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504219v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ambal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.st-etienne.archi.fr/2018/02/13/ville-territoire-paysage/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347664v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878093v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701006v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797858v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797861v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653943v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141514v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653949v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Verhage" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396169v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542639v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574032v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393095v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393312v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393334v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Santagelo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393580v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393407v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393493v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179588v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736728v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822737v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177411v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177698v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264301v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116111v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280039v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906094v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.r79jn6sqv" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901440v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chauvel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593657v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00125323v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600216v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sala Pala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourgeois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dormois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673037.2026.2638385" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05158562v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Epstein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frinault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045456v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2025.33" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05237534v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oblet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Thouron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05238334v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498096v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.44973" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910022v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Galimberti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Corallo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.118.0077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203165v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laugaa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.243.0103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04079555v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.232.0339" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04017301v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maisetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00420980231153344" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04080988v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182374v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.232.0065" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158396v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Api" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.301.0113" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592041v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Salin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Niedbalec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.028.0158" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03373710v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.8163" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635265v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.039.0215" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03373663v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Halbert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.7794" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356161v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02491788v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.374.0047" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02491825v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.085.0102" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141252v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02982377v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gaspar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526261v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ae.399.0044" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163917v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12786" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434153v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.7118" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01900393v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lef&#232;vre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5709" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734924v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.181.0181" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958075v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Reiffers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hirschberger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5636" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699403v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399654417750623" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664306v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferey Sellers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.107.0079" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671280v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Reigner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.107.0005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632729v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.674.0715b" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958488v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368081v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.093.0467" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458266v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Cl&#233;ment" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327309v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel Journel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622671.2016.1153512" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458128v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327244v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622671.2016.1166982" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1523908X.2014.965807" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265366v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.153.0103" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265370v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.152.0483" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877623v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121530v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaillet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965084v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.148.0095" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114532v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lobry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.154.0191" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990880v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114550v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12191_6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88N6VGFW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936714v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXSTHS2L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812450v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604217v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653928v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31447/AS00032573.2010197.06" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653922v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511039v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.032.0073" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558887v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.4380" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410403v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.030.0007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514404v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393052v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393046v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.575.0555" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393048v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514388v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152709v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pasquier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125294v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152298v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317706v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Salento" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479988v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Balducci" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479797v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428878v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau Ponceaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317786v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110229v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877532v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452624v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505406v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453102v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505446v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02391494v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356122v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355828v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877465v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01556921v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320241v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308675v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308067v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02325208v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557061v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504365v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346368v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01457522v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364919v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348627v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877456v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265374v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877306v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257687v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205918v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877364v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205909v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257690v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877295v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877323v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114561v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990900v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990845v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114599v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393329v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158106v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05117799v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rold&#225;n" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.colmex.mx/tienda/la-ciudad-neoliberal/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086542v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Luce" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/la-metropole-incontestable/9782746757097" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870070v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ceccuti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mimesisedizioni.it/libro/9788857592008" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663514v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/les-metropoles-au-chevet-de-la-decentralisation-a2537.html" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411790v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Offner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/limpossible-pouvoir-local/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928112v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/pouvoirs-urbains-ville-politique-et-globalisation-9782200624880" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926311v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/La_ville_n%C3%A9olib%C3%A9rale" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586747v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Debating-the-Neoliberal-City/Pinson-Journel/p/book/9781472459572" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315576046" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653858v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878532v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gauthier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00392900v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514908v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/geographies-un-dictionnaire/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411306v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/la-gouvernance-territoriale-9782275162607.html?q=9782275162607" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04439147v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429287961-19" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04439290v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jovis.de/en/book/9783986120115" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879723v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08388-4_2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896237v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261065v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/nouvelle-sociologie-politique-de-la-france-9782200628727" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.frina.2021.01.0021" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969938v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Bisson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Kennedy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37058" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061423v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.authi.2019.01.0043" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958821v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9780203701508/chapters/10.4324/9780203701508-4" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203701508-4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02382337v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315576046-1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452747v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315687865-18/lyon-unbreakable-boundaries-economic-development-social-integration-policies-deborah-galimberti-r%C3%A9mi-dormois-gilles-pinson?context=ubx&amp;amp;refId=f1698cf4-600a-44b4-88f8-ccd7db8318ba" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462250v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/br/book/9781137573773#aboutBook" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-57378-0_10" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701790v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315576046-10" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504219v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ambal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.st-etienne.archi.fr/2018/02/13/ville-territoire-paysage/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452764v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199669691.013.6" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347664v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878093v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797858v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701006v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797861v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653943v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141514v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653949v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Verhage" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396169v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542639v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393095v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574032v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393312v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393580v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393334v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Santagelo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393407v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393493v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736728v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179588v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822737v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177411v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177698v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280039v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264301v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116111v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906094v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.r79jn6sqv" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901440v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chauvel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593657v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00125323v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>