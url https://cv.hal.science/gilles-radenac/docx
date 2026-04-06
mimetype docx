--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1680,315 +1680,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal features of Macoma balthica (Bivalvia) in the Baltic Sea: alerting symptoms of environmental adversity?</w:t>
+                <w:t xml:space="preserve">Fluorimetric measurement of 7-ethoxyresorufin-O-deethylase (EROD) activity. Caution about the spectral characteristics of the standards used</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sokolowski</w:t>
+                <w:t xml:space="preserve">G Radenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Wolowicz</w:t>
+                <w:t xml:space="preserve">G Coteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Hummel</w:t>
+                <w:t xml:space="preserve">B Danis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Smolarz-Gorska</w:t>
+                <w:t xml:space="preserve">P Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Fichet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Warnau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 49 (1-2), pp.17-22. </w:t>
+              <w:t xml:space="preserve">Marine Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6, pp.307-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2004.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10126-004-3014-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03506671v1</w:t>
+                <w:t xml:space="preserve">hal-01090473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorimetric measurement of 7-ethoxyresorufin-O-deethylase (EROD) activity. Caution about the spectral characteristics of the standards used</w:t>
+                <w:t xml:space="preserve">Abnormal features of Macoma balthica (Bivalvia) in the Baltic Sea: alerting symptoms of environmental adversity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Radenac</w:t>
+                <w:t xml:space="preserve">A Sokolowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Coteur</w:t>
+                <w:t xml:space="preserve">M Wolowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Danis</w:t>
+                <w:t xml:space="preserve">H Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Dubois</w:t>
+                <w:t xml:space="preserve">K Smolarz-Gorska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Warnau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 6, pp.307-311. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 49 (1-2), pp.17-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10126-004-3014-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2004.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090473v1</w:t>
+                <w:t xml:space="preserve">hal-03506671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of trichloroacetic acid (TCA) to extraction of soft body for the determination of tissue Cd, Cu, Pb and Zn in the prosobranch Hydrobia ulvae (Pennant)</w:t>
               </w:r>
@@ -2378,51 +2378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration and mobilisation of Cd, Cu, Pb and Zn by meiofauna populations living in harbour sediment: their role in the heavy metal flux from sediment to food web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2507,51 +2507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental studies of impacts of harbour sediments resuspension to marine invertebrates larvae: Bioavailability of Cd, Cu, Pb and Zn and toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Radenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3156,51 +3156,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465958v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimie Saputri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusnaini Yusnaini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zainuri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ita Widowati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asriyana Asriyana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104740" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345307v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La Sara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guyot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11070592" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097877v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalumeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097501v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bocher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Crignis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076739" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080696v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebreton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Galois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Radenac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Brahmia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-012-1940-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EA0B8BC36F0A549523000CCF89B0F0A9222044A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pfl&#233;ger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.12.027" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080305v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bordes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Br&#233;ret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2009.03.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bocquen&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fichet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Miramand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/135475098231110" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theunis Piersma" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dekinga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Kraan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Yates" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-006-0500-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LS91SSSG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130102v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sokolowski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fichet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radenac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130083v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Haubois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Guarini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091281v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506671v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sokolowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wolowicz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hummel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Smolarz-Gorska" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fichet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2004.04.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7LT1JPD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Radenac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Coteur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Danis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dubois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Warnau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-004-3014-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F8C63CBD113B7E1542113BEFD6A83F8FB74C53F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466816v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Sokolowski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-326X(03)00241-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RVJ62RV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01682924v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garcia-Meunier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(02)00002-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VLVX3SM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466887v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miramand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-1136(00)00092-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39H800BP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466913v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boucher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Miramand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0048-9697(99)00401-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPBFF3J7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467287v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-326X(97)00190-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58D01KL7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tardy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-326X(97)00011-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-994XVRJR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467896v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suryanti Suryanti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1496/1/012035" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465921v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465958v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimie Saputri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusnaini Yusnaini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zainuri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ita Widowati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asriyana Asriyana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104740" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345307v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La Sara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guyot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11070592" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097877v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalumeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097501v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bocher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Crignis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076739" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080696v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebreton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Galois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Radenac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Brahmia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-012-1940-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EA0B8BC36F0A549523000CCF89B0F0A9222044A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pfl&#233;ger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.12.027" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080305v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bordes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Br&#233;ret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2009.03.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bocquen&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fichet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Miramand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/135475098231110" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theunis Piersma" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dekinga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Kraan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Yates" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-006-0500-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LS91SSSG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130102v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sokolowski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fichet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radenac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130083v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Haubois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Guarini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091281v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090473v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Radenac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Coteur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Danis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dubois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Warnau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-004-3014-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F8C63CBD113B7E1542113BEFD6A83F8FB74C53F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506671v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sokolowski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wolowicz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hummel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Smolarz-Gorska" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fichet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2004.04.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7LT1JPD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466816v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Sokolowski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-326X(03)00241-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RVJ62RV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01682924v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garcia-Meunier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(02)00002-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VLVX3SM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466887v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miramand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-1136(00)00092-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39H800BP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466913v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boucher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Miramand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0048-9697(99)00401-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPBFF3J7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467287v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-326X(97)00190-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58D01KL7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tardy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-326X(97)00011-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-994XVRJR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467896v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suryanti Suryanti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1496/1/012035" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465921v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>