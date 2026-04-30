--- v0 (2026-03-27)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles J. P. Rautureau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-rautureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1064-0293</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113856962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-7115-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gilles Rautureau, PhD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Date of Birth: 02/07/1979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Place of birth: Orléans (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationality : French</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger les recherches (HDR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD in Molecular Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orléans (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masters degree in Molecular Biology and Biophysics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orléans (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise in Structural Biochemistry.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Rochelle (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional Experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2012 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Ecole Normale Supérieure de Lyon (ENS Lyon).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research: Centre de RMN à Très Hauts Champs (CRMN), Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2012 Postdoc, Conway Institute of Biomolecular & Biomedical Research,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir: Pr. Neil Ferguson, Dublin, Ireland.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2010 Postdoc, Walter and Eliza Hall Institute for Medical Research,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir: Pr. Peter Colman and Dr. Mark Hinds, Melbourne, Australia.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2007 ATER, University of Orléans (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2006 PhD thesis: NMR studies of a 20 kDa protein from </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drosophila melanogaster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">**,**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dir: F. Vovelle, Centre de Biophysique Moléculaire, CNRS Orléans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My online research profiles can be found there:</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-1064-0293</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/M-7115-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Gilles_Rautureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TNAP dephosphorylates phosphocholine and phosphoethanolamine and participates in triglyceride transport from the liver to the bloodstream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Drevet Mulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliass Imam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Damien Coureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Briolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bessueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.1501. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-025-08901-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cross-Sectional Quantitative Metabolomics Study Evidencing the Metabolic Signature in Six Organs during a 14-Week High-Fat High-Sucrose and Standard Diet in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Drevet Mulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (6), pp.803. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu16060803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Functional Integration of Tissue-Nonspecific Alkaline Phosphatase Within the Alkaline Phosphatase Superfamily: Evolutionary Insights and Functional Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliass Imam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Violot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Drevet Mulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (12), pp.659. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo14120659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Pancreatic Islets React to Glucolipotoxicity by Secreting Pyruvate and Citrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Nawrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (22), pp.4791. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu15224791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycine Supplementation in Obesity Worsens Glucose Intolerance through Enhanced Liver Gluconeogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Drevet Mulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.96. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu15010096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warburg-associated acidification represses lactic fermentation independently of lactate, contribution from real-time NMR on cell-free systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Daverio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Kolkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexane Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bendridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.17733. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-44783-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Warburg-Associated Lactic Acidosis Rewires Cancer Cell Energy Metabolism to Resist Glucose Deprivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Daverio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneta Balcerczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Panthu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.1417. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers15051417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary obesity in mice is associated with lipid deposition and metabolic shifts in the lungs sharing features with the liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles J P Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-88097-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and ergonomic extraction of adherent mammalian cells for NMR-based metabolomics studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhal Mili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Panthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles J P Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 412 (22), pp.5453-5463. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-020-02764-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic Approaches to Study Chemical Exposure-Related Metabolism Alterations in Mammalian Cell Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneta Balcerczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Damblon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Panthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles J P Rautureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (18), pp.6843. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21186843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Nanovesicles from Orange Juice to Reverse Diet-Induced Gut Modifications in Diet-Induced Obese Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Colosetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Meugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wiklander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.880-892. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omtm.2020.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of Escherichia coli and Shigella spp. by Nuclear Magnetic Resonance Based Metabolomic Characterization of Culture Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony L Palama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mirande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (11), pp.1879-1886. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsinfecdis.9b00199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell-Free Protein Synthesis Enhancement from Real-Time NMR Metabolite Kinetics: Redirecting Energy Fluxes in Hybrid RRL Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Panthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Ohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Schlattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jalinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Synthetic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.218-226. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssynbio.7b00280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of bacterial species by untargeted NMR spectroscopy of the exo-metabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Lionel Palama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles J P Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mirande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 141, pp.4558-4561. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6AN00393A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of fearful expression on danger processing: The influence of the level of trait anxiety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Perez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Jouvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (5), pp.652-657. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.paid.2012.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR structure of a Phosphatidyl-ethanolamine Binding Protein from drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles J. P. Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vovelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Schoentgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decoville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Locker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 78 (6), pp.1606-1610. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prot.22682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPRESSION AND CHARACTERIZATION OF THE PEBP HOMOLOG GENES FROM Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Jouvensal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vovelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Schoentgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Locker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Insect Biochemistry and Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H, 15N and 13C resonance assignments of CG7054, a new PEBP from Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Jouvensal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Schoentgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vovelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular NMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (2), pp.187. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10858-006-9112-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucokinase sensitizes hepatocarcinoma cells to the lipogenic activity of fructose and controls accumulation of lipid droplets and secretion of triglyceride-rich lipoproteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Panthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Liver Congress / 54th Annual Meeting of the European-Association-for-the-Study-of-the-Liver (EASL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.e523, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0618-8278(19)31035-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic study of TNAP deficiency in mice organs and its implications in lipid metabolism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Drevet Mulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Briolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bessueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole automnale RFMF (Réseau Francophone de Métabolomique et Fluxomique ) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, St-Foy-Lès-Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR-based metabolomics studies to investigate TNAP (tissue-nonspecific alkaline phosphatase) functions in brain and liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Drevet Mulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel G Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Briolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bessueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Pharmaceutical and Biomedical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for the differentiation of Escherichia Coli and Shigella bacteria by means of NMR spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mirande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Palama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2016/198789. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPRESSION, PURIFICATION ET ÉTUDE STRUCTURALE PAR RMN DE PEBP DE DROSOPHILE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rautureau Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [q-bio.OT]. Université d'Orléans, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00139424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Field NMR for Metabolic Profiling and Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles J P Rautureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analytical chemistry. École Normale Supérieure de Lyon; Université de Lyon, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03539404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles J. P. Rautureau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-rautureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1064-0293</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113856962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-7115-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gilles Rautureau, PhD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Date of Birth: 02/07/1979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Place of birth: Orléans (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationality : French</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger les recherches (HDR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD in Molecular Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orléans (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masters degree in Molecular Biology and Biophysics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orléans (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise in Structural Biochemistry.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Rochelle (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional Experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2012 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Ecole Normale Supérieure de Lyon (ENS Lyon).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research: Centre de RMN à Très Hauts Champs (CRMN), Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2012 Postdoc, Conway Institute of Biomolecular & Biomedical Research,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir: Pr. Neil Ferguson, Dublin, Ireland.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2010 Postdoc, Walter and Eliza Hall Institute for Medical Research,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir: Pr. Peter Colman and Dr. Mark Hinds, Melbourne, Australia.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2007 ATER, University of Orléans (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2006 PhD thesis: NMR studies of a 20 kDa protein from </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drosophila melanogaster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">**,**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dir: F. Vovelle, Centre de Biophysique Moléculaire, CNRS Orléans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My online research profiles can be found there:</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-1064-0293</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/M-7115-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Gilles_Rautureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TNAP dephosphorylates phosphocholine and phosphoethanolamine and participates in triglyceride transport from the liver to the bloodstream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Drevet Mulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliass Imam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Damien Coureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Briolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bessueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.1501. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-025-08901-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cross-Sectional Quantitative Metabolomics Study Evidencing the Metabolic Signature in Six Organs during a 14-Week High-Fat High-Sucrose and Standard Diet in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Drevet Mulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (6), pp.803. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu16060803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Functional Integration of Tissue-Nonspecific Alkaline Phosphatase Within the Alkaline Phosphatase Superfamily: Evolutionary Insights and Functional Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliass Imam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Violot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Drevet Mulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (12), pp.659. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo14120659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Warburg-Associated Lactic Acidosis Rewires Cancer Cell Energy Metabolism to Resist Glucose Deprivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Daverio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneta Balcerczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Panthu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.1417. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers15051417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycine Supplementation in Obesity Worsens Glucose Intolerance through Enhanced Liver Gluconeogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Drevet Mulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.96. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu15010096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Pancreatic Islets React to Glucolipotoxicity by Secreting Pyruvate and Citrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Nawrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (22), pp.4791. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu15224791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warburg-associated acidification represses lactic fermentation independently of lactate, contribution from real-time NMR on cell-free systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Daverio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Kolkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexane Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bendridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.17733. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-44783-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary obesity in mice is associated with lipid deposition and metabolic shifts in the lungs sharing features with the liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles J P Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-88097-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and ergonomic extraction of adherent mammalian cells for NMR-based metabolomics studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhal Mili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Panthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles J P Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 412 (22), pp.5453-5463. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-020-02764-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic Approaches to Study Chemical Exposure-Related Metabolism Alterations in Mammalian Cell Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneta Balcerczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Damblon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Panthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles J P Rautureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (18), pp.6843. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21186843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Nanovesicles from Orange Juice to Reverse Diet-Induced Gut Modifications in Diet-Induced Obese Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Colosetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Meugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wiklander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.880-892. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omtm.2020.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of Escherichia coli and Shigella spp. by Nuclear Magnetic Resonance Based Metabolomic Characterization of Culture Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony L Palama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mirande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (11), pp.1879-1886. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsinfecdis.9b00199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell-Free Protein Synthesis Enhancement from Real-Time NMR Metabolite Kinetics: Redirecting Energy Fluxes in Hybrid RRL Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Panthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Ohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Schlattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jalinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Synthetic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.218-226. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssynbio.7b00280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of bacterial species by untargeted NMR spectroscopy of the exo-metabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Lionel Palama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles J P Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mirande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 141, pp.4558-4561. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6AN00393A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of fearful expression on danger processing: The influence of the level of trait anxiety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Perez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Jouvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (5), pp.652-657. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.paid.2012.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR structure of a Phosphatidyl-ethanolamine Binding Protein from drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles J. P. Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vovelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Schoentgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decoville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Locker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 78 (6), pp.1606-1610. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prot.22682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPRESSION AND CHARACTERIZATION OF THE PEBP HOMOLOG GENES FROM Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Jouvensal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vovelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Schoentgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Locker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Insect Biochemistry and Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H, 15N and 13C resonance assignments of CG7054, a new PEBP from Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Jouvensal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Schoentgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vovelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular NMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (2), pp.187. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10858-006-9112-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucokinase sensitizes hepatocarcinoma cells to the lipogenic activity of fructose and controls accumulation of lipid droplets and secretion of triglyceride-rich lipoproteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Panthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Liver Congress / 54th Annual Meeting of the European-Association-for-the-Study-of-the-Liver (EASL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.e523, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0618-8278(19)31035-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic study of TNAP deficiency in mice organs and its implications in lipid metabolism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Drevet Mulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Briolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bessueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole automnale RFMF (Réseau Francophone de Métabolomique et Fluxomique ) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, St-Foy-Lès-Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR-based metabolomics studies to investigate TNAP (tissue-nonspecific alkaline phosphatase) functions in brain and liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Drevet Mulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel G Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Briolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bessueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Pharmaceutical and Biomedical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for the differentiation of Escherichia Coli and Shigella bacteria by means of NMR spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mirande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Palama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2016/198789. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPRESSION, PURIFICATION ET ÉTUDE STRUCTURALE PAR RMN DE PEBP DE DROSOPHILE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rautureau Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [q-bio.OT]. Université d'Orléans, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00139424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Field NMR for Metabolic Profiling and Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles J P Rautureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analytical chemistry. École Normale Supérieure de Lyon; Université de Lyon, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03539404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BB5A477"/>
+    <w:nsid w:val="16322520"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-rautureau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1064-0293" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113856962" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-7115-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Gilles_Rautureau2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362267v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Drevet Mulard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliass Imam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Damien Coureux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briolay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bessueille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08901-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567781v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lefevre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Chauvin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16060803" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rautureau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Violot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Magne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14120659" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948420v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Perrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Nawrot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Madec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chikh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15224791" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959235v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Alves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lefebvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bassot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010096" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597981v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Daverio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kolkman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lexane Brunet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44783-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05001286v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Balcerczyk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15051417" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J P Rautureau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guibert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefevre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88097-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092830v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Mili" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Berger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02764-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092814v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Damblon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elena-Herrmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21186843" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952992v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Colosetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jalabert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Wiklander" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2020.08.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony L Palama" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mirande" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chatellier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00199" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703962v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Ohlmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schlattner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jalinot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.7b00280" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359770v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lionel Palama" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Canard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirande" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chatellier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6AN00393A" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084313v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Longin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Perez-Diaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jouvent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2012.11.012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJV3RDQM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453409v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. P. Rautureau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vovelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Schoentgen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decoville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Locker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22682" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490329v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vovelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Schoentgen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490353v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-006-9112-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NPCB9TKB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387598v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquemin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0618-8278(19)31035-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265218v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gilard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balayssac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244325v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G Nowak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577412v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Palama" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00139424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rautureau Gilles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03539404v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-rautureau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1064-0293" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113856962" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-7115-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Gilles_Rautureau2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362267v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Drevet Mulard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliass Imam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Damien Coureux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briolay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bessueille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08901-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567781v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lefevre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Chauvin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16060803" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rautureau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Violot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Magne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14120659" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05001286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Daverio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Balcerczyk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15051417" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Alves" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lefebvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bassot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010096" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948420v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Perrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Nawrot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Madec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chikh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15224791" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597981v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kolkman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lexane Brunet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44783-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J P Rautureau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guibert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefevre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88097-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092830v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Mili" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Berger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02764-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092814v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Damblon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elena-Herrmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21186843" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952992v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Colosetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jalabert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Wiklander" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2020.08.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony L Palama" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mirande" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chatellier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00199" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703962v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Ohlmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schlattner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jalinot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.7b00280" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359770v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lionel Palama" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Canard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirande" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chatellier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6AN00393A" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084313v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Longin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Perez-Diaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jouvent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2012.11.012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJV3RDQM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453409v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. P. Rautureau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vovelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Schoentgen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decoville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Locker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22682" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490329v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vovelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Schoentgen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490353v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-006-9112-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NPCB9TKB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387598v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquemin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0618-8278(19)31035-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q3X3DZV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265218v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gilard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balayssac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244325v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G Nowak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577412v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Palama" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00139424v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rautureau Gilles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03539404v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>