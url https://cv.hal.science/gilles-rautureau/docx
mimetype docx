--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles J. P. Rautureau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-rautureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1064-0293</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113856962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-7115-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gilles Rautureau, PhD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Date of Birth: 02/07/1979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Place of birth: Orléans (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationality : French</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger les recherches (HDR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD in Molecular Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orléans (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masters degree in Molecular Biology and Biophysics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orléans (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise in Structural Biochemistry.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Rochelle (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional Experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2012 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Ecole Normale Supérieure de Lyon (ENS Lyon).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research: Centre de RMN à Très Hauts Champs (CRMN), Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2012 Postdoc, Conway Institute of Biomolecular & Biomedical Research,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir: Pr. Neil Ferguson, Dublin, Ireland.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2010 Postdoc, Walter and Eliza Hall Institute for Medical Research,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir: Pr. Peter Colman and Dr. Mark Hinds, Melbourne, Australia.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2007 ATER, University of Orléans (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2006 PhD thesis: NMR studies of a 20 kDa protein from </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drosophila melanogaster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">**,**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dir: F. Vovelle, Centre de Biophysique Moléculaire, CNRS Orléans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My online research profiles can be found there:</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-1064-0293</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/M-7115-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Gilles_Rautureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TNAP dephosphorylates phosphocholine and phosphoethanolamine and participates in triglyceride transport from the liver to the bloodstream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Drevet Mulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliass Imam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Damien Coureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Briolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bessueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.1501. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-025-08901-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cross-Sectional Quantitative Metabolomics Study Evidencing the Metabolic Signature in Six Organs during a 14-Week High-Fat High-Sucrose and Standard Diet in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Drevet Mulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (6), pp.803. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu16060803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Functional Integration of Tissue-Nonspecific Alkaline Phosphatase Within the Alkaline Phosphatase Superfamily: Evolutionary Insights and Functional Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliass Imam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Violot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Drevet Mulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (12), pp.659. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo14120659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Warburg-Associated Lactic Acidosis Rewires Cancer Cell Energy Metabolism to Resist Glucose Deprivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Daverio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneta Balcerczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Panthu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.1417. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers15051417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycine Supplementation in Obesity Worsens Glucose Intolerance through Enhanced Liver Gluconeogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Drevet Mulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.96. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu15010096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Pancreatic Islets React to Glucolipotoxicity by Secreting Pyruvate and Citrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Nawrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (22), pp.4791. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu15224791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warburg-associated acidification represses lactic fermentation independently of lactate, contribution from real-time NMR on cell-free systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Daverio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Kolkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexane Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bendridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.17733. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-44783-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary obesity in mice is associated with lipid deposition and metabolic shifts in the lungs sharing features with the liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles J P Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-88097-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and ergonomic extraction of adherent mammalian cells for NMR-based metabolomics studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhal Mili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Panthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles J P Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 412 (22), pp.5453-5463. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-020-02764-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic Approaches to Study Chemical Exposure-Related Metabolism Alterations in Mammalian Cell Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneta Balcerczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Damblon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Panthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles J P Rautureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (18), pp.6843. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21186843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Nanovesicles from Orange Juice to Reverse Diet-Induced Gut Modifications in Diet-Induced Obese Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Colosetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Meugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wiklander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.880-892. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omtm.2020.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of Escherichia coli and Shigella spp. by Nuclear Magnetic Resonance Based Metabolomic Characterization of Culture Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony L Palama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mirande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (11), pp.1879-1886. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsinfecdis.9b00199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell-Free Protein Synthesis Enhancement from Real-Time NMR Metabolite Kinetics: Redirecting Energy Fluxes in Hybrid RRL Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Panthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Ohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Schlattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jalinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Synthetic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.218-226. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssynbio.7b00280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of bacterial species by untargeted NMR spectroscopy of the exo-metabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Lionel Palama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles J P Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mirande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 141, pp.4558-4561. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6AN00393A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of fearful expression on danger processing: The influence of the level of trait anxiety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Perez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Jouvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (5), pp.652-657. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.paid.2012.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR structure of a Phosphatidyl-ethanolamine Binding Protein from drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles J. P. Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vovelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Schoentgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decoville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Locker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 78 (6), pp.1606-1610. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prot.22682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPRESSION AND CHARACTERIZATION OF THE PEBP HOMOLOG GENES FROM Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Jouvensal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vovelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Schoentgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Locker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Insect Biochemistry and Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H, 15N and 13C resonance assignments of CG7054, a new PEBP from Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Jouvensal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Schoentgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vovelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular NMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (2), pp.187. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10858-006-9112-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucokinase sensitizes hepatocarcinoma cells to the lipogenic activity of fructose and controls accumulation of lipid droplets and secretion of triglyceride-rich lipoproteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Panthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Liver Congress / 54th Annual Meeting of the European-Association-for-the-Study-of-the-Liver (EASL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.e523, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0618-8278(19)31035-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic study of TNAP deficiency in mice organs and its implications in lipid metabolism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Drevet Mulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Briolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bessueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole automnale RFMF (Réseau Francophone de Métabolomique et Fluxomique ) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, St-Foy-Lès-Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR-based metabolomics studies to investigate TNAP (tissue-nonspecific alkaline phosphatase) functions in brain and liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Drevet Mulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel G Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Briolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bessueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Pharmaceutical and Biomedical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for the differentiation of Escherichia Coli and Shigella bacteria by means of NMR spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mirande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Palama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2016/198789. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPRESSION, PURIFICATION ET ÉTUDE STRUCTURALE PAR RMN DE PEBP DE DROSOPHILE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rautureau Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [q-bio.OT]. Université d'Orléans, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00139424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Field NMR for Metabolic Profiling and Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles J P Rautureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analytical chemistry. École Normale Supérieure de Lyon; Université de Lyon, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03539404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles J. P. Rautureau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-rautureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1064-0293</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113856962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-7115-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gilles Rautureau, PhD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Date of Birth: 02/07/1979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Place of birth: Orléans (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationality : French</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger les recherches (HDR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD in Molecular Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orléans (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masters degree in Molecular Biology and Biophysics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orléans (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise in Structural Biochemistry.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Rochelle (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional Experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2012 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Ecole Normale Supérieure de Lyon (ENS Lyon).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research: Centre de RMN à Très Hauts Champs (CRMN), Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2012 Postdoc, Conway Institute of Biomolecular & Biomedical Research,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir: Pr. Neil Ferguson, Dublin, Ireland.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2010 Postdoc, Walter and Eliza Hall Institute for Medical Research,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir: Pr. Peter Colman and Dr. Mark Hinds, Melbourne, Australia.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2007 ATER, University of Orléans (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2006 PhD thesis: NMR studies of a 20 kDa protein from </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drosophila melanogaster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">**,**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dir: F. Vovelle, Centre de Biophysique Moléculaire, CNRS Orléans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My online research profiles can be found there:</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-1064-0293</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/M-7115-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Gilles_Rautureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TNAP dephosphorylates phosphocholine and phosphoethanolamine and participates in triglyceride transport from the liver to the bloodstream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Drevet Mulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliass Imam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Damien Coureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Briolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bessueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.1501. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-025-08901-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cross-Sectional Quantitative Metabolomics Study Evidencing the Metabolic Signature in Six Organs during a 14-Week High-Fat High-Sucrose and Standard Diet in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Drevet Mulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (6), pp.803. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu16060803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Functional Integration of Tissue-Nonspecific Alkaline Phosphatase Within the Alkaline Phosphatase Superfamily: Evolutionary Insights and Functional Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliass Imam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Violot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Drevet Mulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (12), pp.659. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo14120659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycine Supplementation in Obesity Worsens Glucose Intolerance through Enhanced Liver Gluconeogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Drevet Mulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.96. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu15010096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Pancreatic Islets React to Glucolipotoxicity by Secreting Pyruvate and Citrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Nawrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (22), pp.4791. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu15224791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warburg-associated acidification represses lactic fermentation independently of lactate, contribution from real-time NMR on cell-free systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Daverio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Kolkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexane Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bendridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.17733. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-44783-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Warburg-Associated Lactic Acidosis Rewires Cancer Cell Energy Metabolism to Resist Glucose Deprivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Daverio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneta Balcerczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Panthu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.1417. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers15051417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary obesity in mice is associated with lipid deposition and metabolic shifts in the lungs sharing features with the liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles J P Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-88097-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and ergonomic extraction of adherent mammalian cells for NMR-based metabolomics studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhal Mili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Panthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles J P Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 412 (22), pp.5453-5463. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-020-02764-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic Approaches to Study Chemical Exposure-Related Metabolism Alterations in Mammalian Cell Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneta Balcerczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Damblon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Panthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles J P Rautureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (18), pp.6843. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21186843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Nanovesicles from Orange Juice to Reverse Diet-Induced Gut Modifications in Diet-Induced Obese Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Colosetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Meugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wiklander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.880-892. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omtm.2020.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of Escherichia coli and Shigella spp. by Nuclear Magnetic Resonance Based Metabolomic Characterization of Culture Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony L Palama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mirande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (11), pp.1879-1886. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsinfecdis.9b00199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell-Free Protein Synthesis Enhancement from Real-Time NMR Metabolite Kinetics: Redirecting Energy Fluxes in Hybrid RRL Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Panthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Ohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Schlattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jalinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Synthetic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.218-226. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssynbio.7b00280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of bacterial species by untargeted NMR spectroscopy of the exo-metabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Lionel Palama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles J P Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mirande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 141, pp.4558-4561. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6AN00393A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of fearful expression on danger processing: The influence of the level of trait anxiety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Perez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Jouvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (5), pp.652-657. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.paid.2012.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR structure of a Phosphatidyl-ethanolamine Binding Protein from drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles J. P. Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vovelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Schoentgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decoville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Locker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 78 (6), pp.1606-1610. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prot.22682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPRESSION AND CHARACTERIZATION OF THE PEBP HOMOLOG GENES FROM Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Jouvensal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vovelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Schoentgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Locker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Insect Biochemistry and Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H, 15N and 13C resonance assignments of CG7054, a new PEBP from Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Jouvensal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Schoentgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vovelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular NMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (2), pp.187. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10858-006-9112-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucokinase sensitizes hepatocarcinoma cells to the lipogenic activity of fructose and controls accumulation of lipid droplets and secretion of triglyceride-rich lipoproteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Panthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Liver Congress / 54th Annual Meeting of the European-Association-for-the-Study-of-the-Liver (EASL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.e523, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0618-8278(19)31035-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic study of TNAP deficiency in mice organs and its implications in lipid metabolism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Drevet Mulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Briolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bessueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole automnale RFMF (Réseau Francophone de Métabolomique et Fluxomique ) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, St-Foy-Lès-Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR-based metabolomics studies to investigate TNAP (tissue-nonspecific alkaline phosphatase) functions in brain and liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Drevet Mulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel G Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Briolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bessueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Pharmaceutical and Biomedical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for the differentiation of Escherichia Coli and Shigella bacteria by means of NMR spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mirande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Palama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2016/198789. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPRESSION, PURIFICATION ET ÉTUDE STRUCTURALE PAR RMN DE PEBP DE DROSOPHILE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rautureau Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [q-bio.OT]. Université d'Orléans, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00139424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Field NMR for Metabolic Profiling and Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles J P Rautureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analytical chemistry. École Normale Supérieure de Lyon; Université de Lyon, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03539404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16322520"/>
+    <w:nsid w:val="AF165BC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-rautureau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1064-0293" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113856962" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-7115-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Gilles_Rautureau2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362267v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Drevet Mulard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliass Imam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Damien Coureux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briolay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bessueille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08901-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567781v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lefevre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Chauvin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16060803" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rautureau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Violot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Magne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14120659" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05001286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Daverio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Balcerczyk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15051417" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Alves" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lefebvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bassot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010096" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948420v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Perrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Nawrot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Madec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chikh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15224791" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597981v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kolkman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lexane Brunet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44783-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J P Rautureau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guibert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefevre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88097-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092830v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Mili" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Berger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02764-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092814v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Damblon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elena-Herrmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21186843" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952992v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Colosetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jalabert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Wiklander" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2020.08.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony L Palama" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mirande" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chatellier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00199" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703962v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Ohlmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schlattner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jalinot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.7b00280" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359770v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lionel Palama" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Canard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirande" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chatellier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6AN00393A" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084313v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Longin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Perez-Diaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jouvent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2012.11.012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJV3RDQM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453409v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. P. Rautureau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vovelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Schoentgen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decoville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Locker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22682" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490329v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vovelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Schoentgen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490353v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-006-9112-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NPCB9TKB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387598v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquemin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0618-8278(19)31035-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q3X3DZV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265218v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gilard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balayssac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244325v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G Nowak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577412v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Palama" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00139424v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rautureau Gilles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03539404v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-rautureau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1064-0293" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113856962" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-7115-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Gilles_Rautureau2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362267v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Drevet Mulard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliass Imam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Damien Coureux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briolay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bessueille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08901-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567781v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lefevre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Chauvin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16060803" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rautureau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Violot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Magne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14120659" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Alves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lefebvre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bassot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010096" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Perrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Nawrot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Madec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chikh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15224791" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597981v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Daverio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kolkman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lexane Brunet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44783-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05001286v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Balcerczyk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15051417" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J P Rautureau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guibert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefevre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88097-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092830v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Mili" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Berger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02764-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092814v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Damblon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elena-Herrmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21186843" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952992v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Colosetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jalabert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Wiklander" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2020.08.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony L Palama" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mirande" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chatellier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00199" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703962v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Ohlmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schlattner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jalinot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.7b00280" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359770v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lionel Palama" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Canard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirande" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chatellier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6AN00393A" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084313v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Longin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Perez-Diaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jouvent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2012.11.012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJV3RDQM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453409v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. P. Rautureau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vovelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Schoentgen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decoville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Locker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22682" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490329v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vovelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Schoentgen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490353v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-006-9112-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NPCB9TKB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387598v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquemin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0618-8278(19)31035-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q3X3DZV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265218v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gilard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balayssac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244325v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G Nowak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577412v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Palama" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00139424v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rautureau Gilles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03539404v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>