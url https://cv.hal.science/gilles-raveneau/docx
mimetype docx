--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -342,51 +342,51 @@
               <w:rPr/>
               <w:t xml:space="preserve">Annamaria Fantauzzi; Antonio Stefano Modica. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpo mangiato, corpo vissuto. Atti del VII Convegno Internazionale di Bioetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aracne Editrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p27-42, 2018, 978-88-255-0991-5. </w:t>
+              <w:t xml:space="preserve">, pp.27-42, 2018, 978-88-255-0991-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4399/97888255099155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -437,51 +437,51 @@
               <w:rPr/>
               <w:t xml:space="preserve">John Cultiaux; Pascal Fugier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Face à la domination : dévoiler, résister, s’émanciper</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 65-76, 2017, Clinique et changement social, 9782343125770</w:t>
+              <w:t xml:space="preserve">, pp.65-76, 2017, Clinique et changement social, 9782343125770</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -920,180 +920,202 @@
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Raveneau; Olivier Sirost. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie des abris de loisirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Paris Ouest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 45-54, 2011, 9782821851108. </w:t>
+              <w:t xml:space="preserve">, pp.45-54, 2011, 9782821851108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pupo.3693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’émergence des abris de loisirs aux formes contemporaines</w:t>
+                <w:t xml:space="preserve">L’abri de loisirs : un territoire de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sirost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de Paris 10. </w:t>
+              <w:t xml:space="preserve">Gilles Raveneau; Olivier Sirost. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie des abris de loisirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 978-2840160793</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.309-320, 2011, 9782821851108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupo.3737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850122v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">hal-03135848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’émergence des abris de loisirs aux formes contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1103,197 +1125,175 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sirost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Raveneau; Olivier Sirost. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie des abris de loisirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Paris-Ouest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.13-28, 2011, 9782821851108. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupo.3681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pupo.3681⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03135833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’abri de loisirs : un territoire de recherches</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’émergence des abris de loisirs aux formes contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sirost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gilles Raveneau; Olivier Sirost. </w:t>
+              <w:t xml:space="preserve">Presses Universitaires de Paris 10. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie des abris de loisirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 978-2840160793</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pupo.3737⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03135848v1</w:t>
+                <w:t xml:space="preserve">hal-01850122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abri de loisirs: un territoire de recherches</w:t>
               </w:r>
@@ -1657,51 +1657,51 @@
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'étude Société de Sociologie du Sport de Langue Française. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dispositions et pratiques sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 129-142, 2004</w:t>
+              <w:t xml:space="preserve">, pp.129-142, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1730,91 +1730,91 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Hoibian; Jacques Defrance. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deux siècles d’alpinisme européens, Origines et mutations des activités de grimpe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, p. 175-189, 2002, 978-2747532570</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.175-189, 2002, 978-2747532570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2795,52 +2795,61 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 24, pp.3--14</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 24, pp.3-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.3474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
@@ -3002,249 +3011,258 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 31 (1), pp.169--179</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 31 (1), pp.169--179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ado.083.0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps, entre anthropologie et histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 42 (2), pp.343-343</w:t>
+              <w:t xml:space="preserve">, 2012, 42 (2), pp.353-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du cristal au corail, le fil de l'ethnologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21, pp.101--103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrication du dégoût</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3261,1893 +3279,1865 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Taïeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.5-16</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 41 (1), pp.5-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.111.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suer : traitements matériels et symboliques de la transpiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 41 (1), pp.49-57</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 41 (1), pp.49-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.111.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives comparatives entre deux supports renouvelés de l’identité irlandaise imaginée : la langue gaélique vernaculaire et le hurling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Pellet-Recht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Les cultures sportives au regard de la globalisation, 120-121, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/jda.4290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie de la globalisation et cultures sportives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent-Sébastien Fournier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 122-123</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 120-121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/jda.4207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-01471526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Psychologization and De-Subjectivization of Social Relations in Contemporary Social Work: The Example of Publicly Subsidized Children’s Homes (MECS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 120-121</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, Anthropologie, psychanalyse et État, 116-117, pp.443-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/jda.3835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voix du silence dans la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Souffles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 193, pp.24-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitement de la sueur et discipline du corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Anthropologie, psychanalyse et État, 116-117, pp. 443-466. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/jda.3835⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 112-113, pp.301-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/jda.813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Traitement de la sueur et discipline du corps</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des anthropologues à la recherche des cultures globalisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 112-113, pp.301-322</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 112-113, pp.409-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/jda.878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esquisse de rites en maisons d'enfants a caractère social : performativité plasticite subjectivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sociographe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Extension du domaine des rituels : sur quelques rites dans le travail social, pp. 61-72</w:t>
+              <w:t xml:space="preserve">, 2008, Extension du domaine des rituels : sur quelques rites dans le travail social, pp.61-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie des usages sociaux et culturels du corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent-Sébastien Fournier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 112-113, pp.409-425</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 112-113, pp.9-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/jda.661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echanges agonistiques et confrontations sportives face à la violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esporte e sociedade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 (7), pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La montagne, un rêve accompli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Troillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Les sports à risques, 36 (4), pp.684-686. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ethn.064.0684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désir de se sentir vivre et libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Jean-Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Les sports à risques, 36 (4), pp.693-695. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ethn.064.0693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amour de l'adrénaline et de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fasnacht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Les sports à risques, 36 (4), pp.613. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.064.0613⟩</w:t>
+              <w:t xml:space="preserve">, 2006, Les sports à risques, 36 (4), pp.687-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.064.0687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Fasnacht</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La plongée sous-marine, entre neutralisation du risque et affirmation de la sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Les sports à risques, 36 (4), p. 687-689. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.064.0687⟩</w:t>
+              <w:t xml:space="preserve">, 2006, Les sports à risques, 36 (4), pp.613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.064.0613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au plus profond de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 36 (4), pp.681-683. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ethn.064.0681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forcer le destin à la verticale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Les sports à risques, 36 (4), pp.690-692. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ethn.064.0690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la pratique sportive croise le droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Les sports à risques, 36 (4), pp. 669-676. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+              <w:t xml:space="preserve">, 2006, Les sports à risques, 36 (4), pp.669-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ethn.064.0669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prises de risque sportives : représentations et constructions sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 36 (4), pp.677-680. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.064.0677⟩</w:t>
+              <w:t xml:space="preserve">, 2006, Les sports à risques, 36 (4), pp.581-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.064.0581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toujours ramener le bateau au port</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Liardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Les sports à risques, 36 (4), pp. 581-590. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.064.0581⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 36 (4), pp.677-680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.064.0677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le camping ou la meilleure des républiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sirost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 31 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ethn.014.0669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle économie du corps : bien-être, narcissisme et consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le double sens du camping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sirost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5163,73 +5153,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intensité molle du camping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5245,120 +5235,120 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des enjeux sociaux de la pêche au corail : L'axe des échanges entre corailleurs et pêcheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europaea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 5 (2), p. 103-120</w:t>
+              <w:t xml:space="preserve">, 1999, 5 (2), pp.103-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5368,762 +5358,762 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre pairs et processus adolescent de jeunes atteints de muscoviscidose. Processus sociaux, anthropologiques et psychiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kirszenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despina Liolios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maï Le-Dû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences humaines et sociales &amp; la mucoviscidose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vaincre la Mucoviscidose &amp; Association Gregory Lemarchal, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participer à la prise de décision de transplantations pulmonaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Mamzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kirszenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maï Le-Dû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despina Liolios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Journée Scientifique de la Société Française de la Mucoviscidose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de la Mucoviscidose, Nov 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaître par corps. Prolégomènes à une anthropologie symétrique et réflexive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In situ: situations, interactions et récits d'enquête</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France. pp.29--42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythes et réalités de l'apnée aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S'immerger en apnée: cultures motrices et symbolismes aquatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Nancy, France. pp.49--60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambition anthropologique, savoir et connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaissance : No(s) Limit(es), Association française d'ethnologie et d'anthropologie, EHESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les terrains d'aventure en France dans les années 1970-80, une aventure sans lendemain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des lieux pour l’éducation populaire : conceptions, architecture et usage des équipements depuis les années 1930</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03377115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps en ethnologie et en anthropologie depuis les années 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française, 40 ans : journées internationales des 21 et 22 juin 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipation des risques et conflit de certitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer l'imprévisible, prévoir l'incertitude : le défi des anticipations, Université catholique de l'ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : ethnologie et sciences du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie et sciences du sport, Corps, mouvement et sport : convergences et pistes d'interrogation, Maison de l'Archéologie et de l'Ethnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Nanterre, France. pp.4-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6133,51 +6123,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporalités et sérendipité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6186,73 +6176,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gallenga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raveneau, Gilles and Gallenga, Ghislaine. 24, 2017, Temporalités</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le social à l'épreuve du dégoût</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Memmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6264,168 +6254,291 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Taïeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, pp.216, 2016, Le sens social, 978-2-7535-5089-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.70232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01371542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologie des abris de loisirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sirost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUPO. PUPO Presses universitaires de Paris Nanterre, 2011, 9782821851108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pupo.3681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cultures sportives au regard de la globalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Sébastien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 120-121, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/jda.3760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId149"/>
+      <w:footerReference w:type="default" r:id="rId157"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6572,51 +6685,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ta&#239;eb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Memmi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raveneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100178410" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03175231v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utorontopress.com/9781487503178/the-anthropology-of-precious-minerals/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03174949v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aracneeditrice.it/index.php/estratto.html?item=10.4399/97888255099158&amp;amp;isbn=9788825509915" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888255099155" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03175106v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=54776" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377177v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.70340" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371552v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.70361" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371548v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.70259" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632063v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03136531v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/3693" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3693" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850122v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirost" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/3687" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3681" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/3737" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3737" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850125v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03136572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=15226" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03136970v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=18327" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03136565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080487v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delaunay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Gent&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.193.0083" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070272v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Le Du" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolios Despina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815412v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.15648" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443129v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.018.0213" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989270v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648081v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Roullier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090186v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klo Arti&#232;res" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Besse-Patin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cadier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charlot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04443111v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.191.0183" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03175187v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450873v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gallenga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3474" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632189v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632188v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632208v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631998v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631995v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468715v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Loux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632072v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00984687v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471525v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134501v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Pellet-Recht" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.4290" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471527v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471526v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135211v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.3835" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471753v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471541v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134562v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471534v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471535v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471609v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134813v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Troillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0684" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135202v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jean-Albert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0693" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135232v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0613" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135207v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fasnacht" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0687" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134806v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frolla" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0681" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134837v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0690" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135785v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mandin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0669" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134702v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liardet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0677" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135238v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0581" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847710v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.014.0669" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135261v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850184v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850185v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134683v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393721v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kirszenbaum" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Liolios" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Le-D&#251;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393719v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mamzer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632187v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471633v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632210v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03377115v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471622v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471636v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471638v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632103v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371542v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.70232" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848071v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ta&#239;eb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Memmi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raveneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100178410" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03175231v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utorontopress.com/9781487503178/the-anthropology-of-precious-minerals/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03174949v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aracneeditrice.it/index.php/estratto.html?item=10.4399/97888255099158&amp;amp;isbn=9788825509915" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888255099155" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03175106v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=54776" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377177v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.70340" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371552v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.70361" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371548v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.70259" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632063v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03136531v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/3693" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3693" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135848v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirost" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/3737" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3737" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135833v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/3687" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3681" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850122v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850125v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03136572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=15226" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03136970v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=18327" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03136565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080487v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delaunay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Gent&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.193.0083" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070272v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Le Du" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolios Despina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815412v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.15648" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443129v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.018.0213" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989270v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648081v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Roullier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090186v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klo Arti&#232;res" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Besse-Patin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cadier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charlot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04443111v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.191.0183" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03175187v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450873v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gallenga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3474" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632189v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632188v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632208v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631998v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631995v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.083.0169" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Loux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632072v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00984687v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.111.0005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.111.0049" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134501v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Pellet-Recht" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.4290" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471526v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.4207" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135211v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.3835" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471753v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471541v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.813" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471534v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.878" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134562v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471535v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.661" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471609v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134813v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Troillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0684" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135202v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jean-Albert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0693" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135207v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fasnacht" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0687" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135232v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0613" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134806v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frolla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0681" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134837v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0690" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135785v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mandin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0669" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135238v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0581" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134702v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liardet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0677" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847710v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.014.0669" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135261v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850184v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850185v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134683v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393721v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kirszenbaum" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Liolios" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Le-D&#251;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393719v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mamzer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632187v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632210v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471633v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03377115v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471622v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471636v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471638v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632103v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371542v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.70232" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848071v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471527v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.3760" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>