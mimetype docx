--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -66,5295 +66,5295 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les terrains d’aventure : quelle place pour l’enfant dans la ville en transformation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Gentès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (193), pp.83-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.193.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le don, la dette et les figures de l’aidant. Le care singulier des parents-aidants d’adolescents atteints de mucoviscidose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maï Le Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liolios Despina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemins de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.103-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plongée profonde au corail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75, pp.96-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tc.15648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les terrains d’aventure : origines et transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Roullier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADAJEP Info, Bulletin de l’Association des déposants aux archives de la jeunesse et de l’éducation populaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des terrains d'aventure du passé / pour l'avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SUD volumes critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Jeu et apprentissages : regards croisés en architecture et en sciences de l'éducation, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aventure de Belle-Beille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klo Artières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Besse-Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SUD volumes critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03090186v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proximité et mise à distance du corps souffrant dans le récit de la maladie d’adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Mises en récits et corps souffrant(s) : perspectives croisées, 2020/1 (18), pp.213-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/corp1.018.0213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deux corps du malade du cancer. Politiques du cancer, témoignage et asymétrie des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (1), pp.183-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.191.0183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des simples aux minéraux : la cueillette aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Sauvage, 153, pp.28-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques temporelles et sérendipité dans les recherches contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gallenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.3474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà du principe de neutralisation et d’engagement dans l’expérience de recherche anthropologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trabalho &amp; Educação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (1), pp.147--167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques temporelles et sérendipité dans les recherches contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gallenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24, pp.3-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.3474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des sports à la jonction de la passion du bien-être et du culte du corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 151, pp.25--29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution des rites à la suppléance familiale, Contribution of rites to family substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (1), pp.169--179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ado.083.0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution des rites à la suppléance familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Souffles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 206, pp.15--19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du cristal au corail, le fil de l'ethnologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fusées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21, pp.101--103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps, entre anthropologie et histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (2), pp.353-355</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrication du dégoût</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Memmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Taïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (1), pp.5-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.111.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suer : traitements matériels et symboliques de la transpiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (1), pp.49-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.111.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie de la globalisation et cultures sportives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 120-121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/jda.4207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives comparatives entre deux supports renouvelés de l’identité irlandaise imaginée : la langue gaélique vernaculaire et le hurling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Pellet-Recht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Les cultures sportives au regard de la globalisation, 120-121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/jda.4290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Psychologization and De-Subjectivization of Social Relations in Contemporary Social Work: The Example of Publicly Subsidized Children’s Homes (MECS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Anthropologie, psychanalyse et État, 116-117, pp.443-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/jda.3835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voix du silence dans la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Souffles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 193, pp.24-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des anthropologues à la recherche des cultures globalisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Sébastien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112-113, pp.409-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/jda.878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esquisse de rites en maisons d'enfants a caractère social : performativité plasticite subjectivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sociographe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Extension du domaine des rituels : sur quelques rites dans le travail social, pp.61-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie des usages sociaux et culturels du corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Sébastien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112-113, pp.9-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/jda.661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitement de la sueur et discipline du corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Sébastien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112-113, pp.301-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/jda.813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echanges agonistiques et confrontations sportives face à la violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esporte e sociedade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (7), pp.1-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forcer le destin à la verticale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Les sports à risques, 36 (4), pp.690-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.064.0690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au plus profond de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 36 (4), pp.681-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.064.0681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amour de l'adrénaline et de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fasnacht</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Les sports à risques, 36 (4), pp.687-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.064.0687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La plongée sous-marine, entre neutralisation du risque et affirmation de la sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Les sports à risques, 36 (4), pp.613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.064.0613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la pratique sportive croise le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Les sports à risques, 36 (4), pp.669-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.064.0669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prises de risque sportives : représentations et constructions sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Les sports à risques, 36 (4), pp.581-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.064.0581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toujours ramener le bateau au port</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Liardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 36 (4), pp.677-680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.064.0677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désir de se sentir vivre et libre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jean-Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Les sports à risques, 36 (4), pp.693-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.064.0693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La montagne, un rêve accompli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Troillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Les sports à risques, 36 (4), pp.684-686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.064.0684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le camping ou la meilleure des républiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sirost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 31 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.014.0669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le double sens du camping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sirost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle économie du corps : bien-être, narcissisme et consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intensité molle du camping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sirost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des enjeux sociaux de la pêche au corail : L'axe des échanges entre corailleurs et pêcheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europaea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 5 (2), pp.103-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « tournant émotionnel » en sciences sociales : intérêts et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Taïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Memmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Détrez, Christine; Diter, Kevin; Octobre, Sylvie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture &amp; émotions : la dimension affective des goûts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de Sciences Po ; Ministère de la Culture – Département des études, de la prospective et des statistiques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.37-58, 2024, 978-2-72-464125-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04552955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Value and Social Lives of Alpine Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elizabeth Ferry; Annabel Vallard; Andrew Walsh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Anthropology of Precious Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">University of Toronto Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dégout du corps. Un objet bon à penser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annamaria Fantauzzi; Antonio Stefano Modica. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpo mangiato, corpo vissuto. Atti del VII Convegno Internazionale di Bioetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aracne Editrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.27-42, 2018, 978-88-255-0991-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4399/97888255099155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension du domaine de la psychologisation dans le travail socio-éducatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Cultiaux; Pascal Fugier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Face à la domination : dévoiler, résister, s’émanciper</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.65-76, 2017, Clinique et changement social, 9782343125770</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les soignants et leurs gants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Memmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Taïeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Memmi, D.; Raveneau, G.; Taïeb, E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le social à l’épreuve du dégoût</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.163-170, 2016, Le sens social, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.70340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01377177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La puissance sociale du dégoût</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Memmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Taïeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Memmi, D.; Raveneau, E.; Taïeb, E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le social à l'épreuve du dégoût</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.207-211, 2016, 978-2-7535-5089-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.70361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01371552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique du tolérable : itinéraires sociaux du dégoût</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Memmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Taïeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Memmi, D.; Raveneau, G.; Taïeb, E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le social à l'épreuve du dégoût</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.11-30, 2016, 978-2-7535-5089-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.70259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01371548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que les troglodytes font au patrimoine culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Crozat, Dominique and Lagarde, Christiane and Fournier, Laurent Sébastien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine culturel et désirs de territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de la Méditerranée, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’abri de loisirs : un territoire de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sirost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Raveneau; Olivier Sirost. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie des abris de loisirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Paris Ouest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.45-54, 2011, 9782821851108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pupo.3693⟩</w:t>
+              <w:t xml:space="preserve">, pp.309-320, 2011, 9782821851108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupo.3737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’émergence des abris de loisirs aux formes contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sirost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Raveneau; Olivier Sirost. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie des abris de loisirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pupo.3737⟩</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris-Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-28, 2011, 9782821851108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupo.3681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’émergence des abris de loisirs aux formes contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sirost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gilles Raveneau; Olivier Sirost. </w:t>
+              <w:t xml:space="preserve">Presses Universitaires de Paris 10. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie des abris de loisirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 978-2840160793</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’abri de loisirs: un territoire de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sirost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sirost</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Paris 10. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie des abris de loisirs </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 978-2840160793</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité des modes d’occupation et formes d’abri de loisirs au Cambodge : le cas de la « maison dans l’eau » (Kien Svay)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Raveneau; Olivier Sirost. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie des abris de loisirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 978-2840160793</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-54, 2011, 9782821851108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupo.3693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sirost</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...78 lines deleted...]
-                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire culturel du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.420-421, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'avènement de la plongée sous-marine en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Munoz, L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usages corporels et pratiques sportives aquatiques du XVIII au XXème siècle, Tome 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.219-232, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’argent sous-tend l’échange agonistique et s’attache à la mort.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lazuech G.; Moulevrier P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions à une sociologie des conduites économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Logique sociale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations contemporaines de la plongée sous-marine en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'étude Société de Sociologie du Sport de Langue Française. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dispositions et pratiques sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.129-142, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La première ascension de l’Everest : une même victoire, deux exploits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Hoibian; Jacques Defrance. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deux siècles d’alpinisme européens, Origines et mutations des activités de grimpe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.175-189, 2002, 978-2747532570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136565v1</w:t>
-              </w:r>
-[...3560 lines deleted...]
-                <w:t xml:space="preserve">hal-03134683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5385,51 +5385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre pairs et processus adolescent de jeunes atteints de muscoviscidose. Processus sociaux, anthropologiques et psychiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kirszenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5549,51 +5549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maï Le-Dû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despina Liolios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Journée Scientifique de la Société Française de la Mucoviscidose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de la Mucoviscidose, Nov 2020, En ligne, France</w:t>
@@ -5622,51 +5622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaître par corps. Prolégomènes à une anthropologie symétrique et réflexive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In situ: situations, interactions et récits d'enquête</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France. pp.29--42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5691,51 +5691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mythes et réalités de l'apnée aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S'immerger en apnée: cultures motrices et symbolismes aquatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Nancy, France. pp.49--60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5760,51 +5760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambition anthropologique, savoir et connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaissance : No(s) Limit(es), Association française d'ethnologie et d'anthropologie, EHESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5829,51 +5829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les terrains d'aventure en France dans les années 1970-80, une aventure sans lendemain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des lieux pour l’éducation populaire : conceptions, architecture et usage des équipements depuis les années 1930</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5898,51 +5898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps en ethnologie et en anthropologie depuis les années 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française, 40 ans : journées internationales des 21 et 22 juin 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5967,51 +5967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipation des risques et conflit de certitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer l'imprévisible, prévoir l'incertitude : le défi des anticipations, Université catholique de l'ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6036,51 +6036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : ethnologie et sciences du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie et sciences du sport, Corps, mouvement et sport : convergences et pistes d'interrogation, Maison de l'Archéologie et de l'Ethnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Nanterre, France. pp.4-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6137,64 +6137,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporalités et sérendipité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gallenga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raveneau, Gilles and Gallenga, Ghislaine. 24, 2017, Temporalités</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6212,77 +6212,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le social à l'épreuve du dégoût</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Memmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Taïeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, pp.216, 2016, Le sens social, 978-2-7535-5089-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.70232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6309,80 +6309,80 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologie des abris de loisirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sirost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUPO. PUPO Presses universitaires de Paris Nanterre, 2011, 9782821851108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pupo.3681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848071v1</w:t>
@@ -6425,64 +6425,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cultures sportives au regard de la globalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 120-121, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6685,51 +6685,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ta&#239;eb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Memmi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raveneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100178410" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03175231v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utorontopress.com/9781487503178/the-anthropology-of-precious-minerals/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03174949v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aracneeditrice.it/index.php/estratto.html?item=10.4399/97888255099158&amp;amp;isbn=9788825509915" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888255099155" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03175106v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=54776" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377177v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.70340" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371552v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.70361" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371548v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.70259" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632063v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03136531v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/3693" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3693" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135848v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirost" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/3737" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3737" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135833v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/3687" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3681" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850122v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850125v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03136572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=15226" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03136970v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=18327" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03136565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080487v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delaunay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Gent&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.193.0083" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070272v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Le Du" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolios Despina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815412v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.15648" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443129v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.018.0213" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989270v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648081v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Roullier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090186v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klo Arti&#232;res" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Besse-Patin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cadier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charlot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04443111v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.191.0183" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03175187v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450873v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gallenga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3474" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632189v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632188v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632208v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631998v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631995v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.083.0169" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Loux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632072v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00984687v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.111.0005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.111.0049" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134501v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Pellet-Recht" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.4290" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471526v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.4207" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135211v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.3835" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471753v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471541v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.813" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471534v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.878" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134562v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471535v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.661" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471609v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134813v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Troillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0684" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135202v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jean-Albert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0693" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135207v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fasnacht" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0687" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135232v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0613" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134806v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frolla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0681" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134837v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0690" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135785v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mandin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0669" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135238v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0581" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134702v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liardet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0677" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847710v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.014.0669" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135261v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850184v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850185v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134683v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393721v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kirszenbaum" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Liolios" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Le-D&#251;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393719v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mamzer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632187v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632210v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471633v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03377115v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471622v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471636v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471638v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632103v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371542v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.70232" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848071v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471527v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.3760" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raveneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delaunay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Gent&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.193.0083" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070272v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Le Du" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolios Despina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815412v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.15648" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648081v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Roullier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989270v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090186v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klo Arti&#232;res" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Besse-Patin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cadier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charlot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443129v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.018.0213" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04443111v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.191.0183" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03175187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450873v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gallenga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3474" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632188v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632208v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631995v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.083.0169" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468715v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Loux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00984687v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Memmi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ta&#239;eb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.111.0005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471525v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.111.0049" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471526v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.4207" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Pellet-Recht" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.4290" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135211v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.3835" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471753v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471534v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.878" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134562v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471535v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.661" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471541v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.813" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471609v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0690" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134806v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frolla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0681" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135207v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fasnacht" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0687" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135232v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0613" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135785v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mandin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0669" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135238v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0581" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134702v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liardet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0677" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135202v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jean-Albert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0693" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134813v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Troillet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0684" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847710v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirost" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.014.0669" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850184v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135261v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850185v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134683v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552955v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100178410" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03175231v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utorontopress.com/9781487503178/the-anthropology-of-precious-minerals/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03174949v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aracneeditrice.it/index.php/estratto.html?item=10.4399/97888255099158&amp;amp;isbn=9788825509915" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888255099155" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03175106v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=54776" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377177v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.70340" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371552v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.70361" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371548v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.70259" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632063v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135848v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/3737" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3737" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135833v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/3687" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3681" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850122v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850125v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03136531v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/3693" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3693" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471687v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471705v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03136572v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=15226" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03136970v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=18327" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03136565v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393721v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kirszenbaum" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Liolios" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Le-D&#251;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393719v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mamzer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632187v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632210v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471633v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03377115v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471622v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471636v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471638v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632103v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371542v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.70232" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848071v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471527v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.3760" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>