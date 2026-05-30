--- v2 (2026-05-06)
+++ v3 (2026-05-30)
@@ -390,284 +390,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des terrains d'aventure du passé / pour l'avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SUD volumes critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Jeu et apprentissages : regards croisés en architecture et en sciences de l'éducation, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les terrains d’aventure : origines et transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Roullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADAJEP Info, Bulletin de l’Association des déposants aux archives de la jeunesse et de l’éducation populaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aventure de Belle-Beille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klo Artières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Besse-Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUD volumes critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Jeu et apprentissages : regards croisés en architecture et en sciences de l'éducation, 4</w:t>
-[...123 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03090186v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1211,1611 +1211,1611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contribution des rites à la suppléance familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Souffles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 206, pp.15--19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contribution des rites à la suppléance familiale, Contribution of rites to family substitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31 (1), pp.169--179. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ado.083.0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ado.083.0169⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-01631995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du cristal au corail, le fil de l'ethnologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fusées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21, pp.101--103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contribution des rites à la suppléance familiale</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps, entre anthropologie et histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (2), pp.353-355</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrication du dégoût</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Memmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Taïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (1), pp.5-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.111.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suer : traitements matériels et symboliques de la transpiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (1), pp.49-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.111.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives comparatives entre deux supports renouvelés de l’identité irlandaise imaginée : la langue gaélique vernaculaire et le hurling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Pellet-Recht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Les cultures sportives au regard de la globalisation, 120-121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/jda.4290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie de la globalisation et cultures sportives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 120-121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/jda.4207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Psychologization and De-Subjectivization of Social Relations in Contemporary Social Work: The Example of Publicly Subsidized Children’s Homes (MECS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Anthropologie, psychanalyse et État, 116-117, pp.443-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/jda.3835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voix du silence dans la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Souffles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 206, pp.15--19</w:t>
+              <w:t xml:space="preserve">, 2009, 193, pp.24-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du cristal au corail, le fil de l'ethnologue</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esquisse de rites en maisons d'enfants a caractère social : performativité plasticite subjectivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21, pp.101--103</w:t>
+              <w:t xml:space="preserve">Le sociographe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Extension du domaine des rituels : sur quelques rites dans le travail social, pp.61-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le corps, entre anthropologie et histoire</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des anthropologues à la recherche des cultures globalisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Loux</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Sébastien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112-113, pp.409-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/jda.878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie des usages sociaux et culturels du corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Peter</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112-113, pp.9-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/jda.661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitement de la sueur et discipline du corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Sébastien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112-113, pp.301-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/jda.813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echanges agonistiques et confrontations sportives face à la violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esporte e sociedade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (7), pp.1-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La plongée sous-marine, entre neutralisation du risque et affirmation de la sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 42 (2), pp.353-355</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, Les sports à risques, 36 (4), pp.613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.064.0613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La fabrication du dégoût</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forcer le destin à la verticale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Taïeb</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 41 (1), pp.5-16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.111.0005⟩</w:t>
+              <w:t xml:space="preserve">, 2006, Les sports à risques, 36 (4), pp.690-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.064.0690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amour de l'adrénaline et de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fasnacht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 41 (1), pp.49-57. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.111.0049⟩</w:t>
+              <w:t xml:space="preserve">, 2006, Les sports à risques, 36 (4), pp.687-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.064.0687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sébastien Fournier</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au plus profond de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
-              </w:r>
-[...738 lines deleted...]
-                <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Les sports à risques, 36 (4), pp.690-692. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.064.0690⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 36 (4), pp.681-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.064.0681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134806v1</w:t>
-              </w:r>
-[...167 lines deleted...]
-                <w:t xml:space="preserve">hal-03135232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la pratique sportive croise le droit</w:t>
               </w:r>
@@ -4149,243 +4149,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01377177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La puissance sociale du dégoût</w:t>
+                <w:t xml:space="preserve">La fabrique du tolérable : itinéraires sociaux du dégoût</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Memmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Taïeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Memmi, D.; Raveneau, E.; Taïeb, E. </w:t>
+              <w:t xml:space="preserve">Memmi, D.; Raveneau, G.; Taïeb, E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le social à l'épreuve du dégoût</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.207-211, 2016, 978-2-7535-5089-6. </w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.11-30, 2016, 978-2-7535-5089-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.70361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.70259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01371552v1</w:t>
+                <w:t xml:space="preserve">halshs-01371548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique du tolérable : itinéraires sociaux du dégoût</w:t>
+                <w:t xml:space="preserve">La puissance sociale du dégoût</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Memmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Taïeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Memmi, D.; Raveneau, G.; Taïeb, E. </w:t>
+              <w:t xml:space="preserve">Memmi, D.; Raveneau, E.; Taïeb, E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le social à l'épreuve du dégoût</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.11-30, 2016, 978-2-7535-5089-6. </w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.207-211, 2016, 978-2-7535-5089-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.70259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.70361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01371548v1</w:t>
+                <w:t xml:space="preserve">halshs-01371552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que les troglodytes font au patrimoine culturel</w:t>
               </w:r>
@@ -4438,329 +4438,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’abri de loisirs : un territoire de recherches</w:t>
+                <w:t xml:space="preserve">De l’émergence des abris de loisirs aux formes contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sirost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gilles Raveneau; Olivier Sirost. </w:t>
+              <w:t xml:space="preserve">Presses Universitaires de Paris 10. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie des abris de loisirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 978-2840160793</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">De l’émergence des abris de loisirs aux formes contemporaines</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’abri de loisirs : un territoire de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sirost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Raveneau; Olivier Sirost. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie des abris de loisirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.309-320, 2011, 9782821851108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupo.3737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...52 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’émergence des abris de loisirs aux formes contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sirost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de Paris 10. </w:t>
+              <w:t xml:space="preserve">Gilles Raveneau; Olivier Sirost. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie des abris de loisirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 978-2840160793</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris-Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-28, 2011, 9782821851108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupo.3681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850122v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abri de loisirs: un territoire de recherches</w:t>
               </w:r>
@@ -5685,165 +5685,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ambition anthropologique, savoir et connaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connaissance : No(s) Limit(es), Association française d'ethnologie et d'anthropologie, EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mythes et réalités de l'apnée aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S'immerger en apnée: cultures motrices et symbolismes aquatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Nancy, France. pp.49--60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632210v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01471633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les terrains d'aventure en France dans les années 1970-80, une aventure sans lendemain ?</w:t>
               </w:r>
@@ -6338,51 +6338,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sirost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUPO. PUPO Presses universitaires de Paris Nanterre, 2011, 9782821851108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pupo.3681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848071v1</w:t>
@@ -6425,51 +6425,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cultures sportives au regard de la globalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6685,51 +6685,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raveneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delaunay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Gent&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.193.0083" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070272v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Le Du" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolios Despina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815412v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.15648" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648081v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Roullier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989270v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090186v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klo Arti&#232;res" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Besse-Patin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cadier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charlot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443129v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.018.0213" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04443111v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.191.0183" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03175187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450873v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gallenga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3474" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632188v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632208v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631995v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.083.0169" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468715v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Loux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00984687v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Memmi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ta&#239;eb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.111.0005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471525v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.111.0049" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471526v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.4207" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Pellet-Recht" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.4290" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135211v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.3835" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471753v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471534v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.878" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134562v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471535v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.661" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471541v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.813" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471609v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0690" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134806v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frolla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0681" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135207v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fasnacht" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0687" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135232v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0613" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135785v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mandin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0669" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135238v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0581" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134702v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liardet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0677" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135202v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jean-Albert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0693" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134813v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Troillet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0684" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847710v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirost" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.014.0669" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850184v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135261v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850185v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134683v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552955v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100178410" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03175231v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utorontopress.com/9781487503178/the-anthropology-of-precious-minerals/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03174949v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aracneeditrice.it/index.php/estratto.html?item=10.4399/97888255099158&amp;amp;isbn=9788825509915" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888255099155" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03175106v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=54776" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377177v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.70340" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371552v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.70361" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371548v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.70259" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632063v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135848v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/3737" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3737" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135833v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/3687" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3681" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850122v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850125v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03136531v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/3693" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3693" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471687v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471705v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03136572v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=15226" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03136970v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=18327" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03136565v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393721v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kirszenbaum" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Liolios" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Le-D&#251;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393719v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mamzer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632187v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632210v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471633v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03377115v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471622v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471636v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471638v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632103v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371542v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.70232" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848071v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471527v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.3760" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raveneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delaunay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Gent&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.193.0083" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070272v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Le Du" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolios Despina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815412v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.15648" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989270v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648081v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Roullier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090186v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klo Arti&#232;res" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Besse-Patin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cadier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charlot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443129v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.018.0213" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04443111v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.191.0183" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03175187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450873v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gallenga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3474" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632188v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632208v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631998v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631995v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.083.0169" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468715v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Loux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00984687v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Memmi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ta&#239;eb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.111.0005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471525v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.111.0049" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134501v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Pellet-Recht" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.4290" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471526v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.4207" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135211v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.3835" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471753v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134562v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471534v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.878" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471535v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.661" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471541v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.813" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471609v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135232v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0613" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134837v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0690" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135207v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fasnacht" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0687" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134806v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frolla" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0681" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135785v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mandin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0669" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135238v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0581" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134702v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liardet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0677" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135202v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jean-Albert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0693" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134813v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Troillet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0684" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847710v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirost" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.014.0669" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850184v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135261v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850185v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03134683v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552955v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100178410" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03175231v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utorontopress.com/9781487503178/the-anthropology-of-precious-minerals/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03174949v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aracneeditrice.it/index.php/estratto.html?item=10.4399/97888255099158&amp;amp;isbn=9788825509915" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888255099155" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03175106v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=54776" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377177v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.70340" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371548v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.70259" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371552v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.70361" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632063v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850122v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135848v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/3737" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3737" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135833v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/3687" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3681" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850125v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03136531v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/3693" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3693" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471687v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471705v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03136572v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=15226" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03136970v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=18327" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03136565v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393721v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kirszenbaum" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Liolios" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Le-D&#251;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393719v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mamzer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632187v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471633v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632210v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03377115v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471622v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471636v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471638v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632103v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371542v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.70232" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848071v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471527v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.3760" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>