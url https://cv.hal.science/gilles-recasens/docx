--- v0 (2026-03-30)
+++ v1 (2026-05-19)
@@ -66,2691 +66,2691 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the factors and support process fostering entrepreneurs’ bouncing back toward a new venture after an entrepreneurial failure? The case of a French business support non-profit organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Recasens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIII Congreso Internacional AFIDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conducting research in entrepreneurial cognition using the group concept mapping method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Recasens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martin Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XII Congreso AFIDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIDE, Sep 2024, Entre Rios, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance and survivorship of incubated firms in the digital start-ups ecosystem: the role of incubation process and trust relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Recasens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Gamra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Innovation, Entrepreneurship and Financing (DIF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03496521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositifs d'accompagnement dans l'écosystème de jeunes entreprises technologiques : analyse de perceptions entre entrepreneurs et accompagnateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gamra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Recasens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Ottawa, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptualisation de l’accompagnement des jeunes entreprises technologiques par les actions entrepreneuriales orientées ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Recasens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cloutier L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Gamra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème Congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations des accompagnateurs entrepreneuriaux et l’orchestration des ressources : une étude mixte comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Recasens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Rencontres entre Acteurs des réseaux d’accompagnement et Chercheurs, Regards croisés sur les pratiques d’accompagnement entrepreneurial, Institut Montpellier Management.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentations des acteurs entrepreneuriaux et de leurs accompagnateurs : Analyse du dilemme exploration-exploitation dans le développement des jeunes entreprises technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gamra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Recasens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International Francophone en Entrepreneuriat et PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Trois-Rivières, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel accompagnement pour le développement des TPE-PME : une synthèse de cas québécois et français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Recasens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée thématique sur l’accompagnement du développement des TPE-PME par les Collectivités Locales, UPPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels leviers d’action en soutien à la croissance de la TPE? Analyse des enjeux managériaux en contextes régionaux comparés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Recasens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée La croissance des entreprises. Nouvel enjeu pour le management ?, MRM-Université Montpellier 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrepreneurs’ Perspective on Developing the Entrepreneurial Team: A Group Concept Mapping Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Recasens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cloutier L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st Developmental Workshop on Entrepreneurial Teams and Collective Entrepreneurship Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Troyes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leviers du développement des TPE en zone périurbaine : identification et analyse d’un écosystème entrepreneurial au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Recasens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cloutier L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8° Congrès de l’Académie de l’Entrepreneuriat et de l’Innovation – AEI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Haute Ecole de Gestion, Fribourg, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regional Impacts of Very Small Enterprises (VSEs) and Business Support Providers (BSPs): An International Comparison between Cases in Quebec and in France Using a Mixed Research Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Recasens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cloutier L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th McGill International Entrepreneurship Conference on New Frontiers in International Entrepreneurship (IE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Mc Gill University, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels risques pour la jeune entreprise en phase de croissance ? Une analyse exploratoire des facteurs structurants d'un développement pérenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Recasens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Oriane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bayonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using Concept Mapping to Identify Key Variables in System Dynamics Group Model Building Efforts: An Illustrative Example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Recasens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concept Mapping, Research and Applications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Chicago, USA, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Needs Assessment of Very Small Enterprises and Their Alignment within Business Support Providers: A Comparative Study of Concept Maps between France and Quebec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Recasens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concept Mapping, Research and Applications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Chicago, USA, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les leviers de la pérennité de la jeune entreprise : une analyse exploratoire mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Recasens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Thématique sur les défaillances d’entreprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entreprises en difficultés : une comparaison des procédures préventives de conciliation et de sauvegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnemason-Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Recasens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Oriane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Bayonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système français de prévention des défaillances est-il efficace ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Recasens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnemason-Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème Rencontre des IAE, Ordre des experts-comptables, IAE de Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informal Reorganization of the Financially Distressed Firm and Bivalent Policy of Refinancing Rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselme Njocke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Recasens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International de Finance,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hammamet, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un modèle de renégociation des dettes de l’entreprise en détresse basé sur la valeur de Shapley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Recasens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselme Njocke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée thématique sur les défaillances d’entreprises - Economix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financial Reorganization under Pro-creditors Bankruptcy Laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Recasens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International de Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Hammamet, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il adopter un système pro-créanciers de défaillances ? Une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Recasens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque sur la Défaillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, IAE de Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il adopter un système pro-créanciers de défaillances ? Une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Recasens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de l’Association Française de Finance (AFFI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrupt Judges, Upwardly Mobile Entrepreneurs and Social Costs of Liquidation : The Political Economy of Bankruptcy Laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Recasens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de l’Association Française de Finance (AFFI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2000, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Soft Should Be the Bankruptcy Law?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Recasens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Financial Management Association (EFMA) Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un essai de modélisation de la loi sur les défaillances d’entreprises à l’aide de la théorie de jeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Recasens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de l’Association Française de Finance (AFFI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1998, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner le rebond entrepreneurial</w:t>
+                <w:t xml:space="preserve">Conducting research in entrepreneurial cognition using the group concept mapping method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gilles Recasens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Julien Cusin; Christian Marcon; Antoine Renucci; Thomas Stenger. </w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martin Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. M. Cardella; B. R. Hernandez-Sanchez; C. Freire Margaça; J. Sanchez-Garcia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manager les résiliences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMS Management &amp; société, 2025, 9782386302749, 2386302741</w:t>
+              <w:t xml:space="preserve">El camino del emprendedor: teoría, persona y ecosistema de innovación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dykinson, pp.26-38, 2025, 979-13-7006-225-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499232v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conducting research in entrepreneurial cognition using the group concept mapping method</w:t>
+                <w:t xml:space="preserve">Accompagner le rebond entrepreneurial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">G. M. Cardella; B. R. Hernandez-Sanchez; C. Freire Margaça; J. Sanchez-Garcia. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Cusin; Christian Marcon; Antoine Renucci; Thomas Stenger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">El camino del emprendedor: teoría, persona y ecosistema de innovación</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dykinson, pp.26-38, 2025, 979-13-7006-225-5</w:t>
+              <w:t xml:space="preserve">Manager les résiliences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Management &amp; société, 2025, 9782386302749, 2386302741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477641v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurs’ Perspectives on the Structuring Phase of the Entrepreneurial Team</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Cueille</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cloutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ben-Hafaïedh, Cyrine and Cooney, Thomas M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Handbook on Entrepreneurial Teams: Theory and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, 2017, 978-1-78471-319-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188121v1</w:t>
-              </w:r>
-[...2344 lines deleted...]
-                <w:t xml:space="preserve">hal-02502268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2768,77 +2768,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations conceptuelles par les acteurs entrepreneuriaux : apport des correspondances spatiales ascendantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2885,90 +2885,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles actions pour relever le défi de l’ancrage des jeunes entreprises technologiques dans l’écosystème entrepreneurial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cloutier L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Gamra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue organisations &amp; territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (3), pp.77-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3002,77 +3002,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mécanismes d’orchestration des ressources et la croissance de la jeune TPE accompagnée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Recasens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (3-4), pp.293-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3097,77 +3097,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner le développement de la TPE au sein de son écosystème entrepreneurial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Recasens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Recasens</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cloutier L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3192,77 +3192,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise à l’épreuve de la cartographie de concepts comme méthode intégrative d’identification et d’analyse d’un écosystème entrepreneurial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Recasens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (3-4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3287,51 +3287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels facteurs clés de succès pour le processus de prévention des difficultés ? Une analyse exploratoire d’un cas de conciliation et de sauvegarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonnemason-Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3369,64 +3369,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informal Reorganization of the Financial Distressed Firm and Bivalent Policy of Refinancing Rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselme Njocke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance India</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, XXVII (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3451,77 +3451,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs structurants et leviers d’un développement pérenne de la jeune entreprise dans un dispositif d’accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Cueille</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cloutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2, pp.41-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3546,64 +3546,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des apports d'un dispositif d'accompagnement des jeunes entreprises : une interprétation centrée sur la notion de storytelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9 (2), pp.76-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3628,51 +3628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financial Reorganization under Pro-creditors Bankruptcy Laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance India</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, XVIII (April-May)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3697,51 +3697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il adopter un système pro-créanciers de défaillances ? Une revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonnemason-Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3779,51 +3779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aléa moral, financement par dette bancaire et clémence de la loi sur les défaillances d’entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3880,77 +3880,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus de développement des jeunes entreprises technologiques bénéficiant d’un dispositif d’accompagnement: dilemme exploration-exploitation. Analyses des sous-groupes entrepreneurs et accompagnants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] restitution collective auprès d’accompagnateurs et des responsables de la technopôle, Hélioparc. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3972,77 +3972,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs de développement de la jeune entreprise technologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] restitution collective auprès des participants à une expérience de prospective sur le développement de la JET en association avec la technopôle Hélioparc, Pau. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4064,77 +4064,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des besoins dans le développement des Très Petites Entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] restitution collective auprès des participants à une expérience de prospective sur le développement des TPE dans la Municipalité Régionale de Comté des Collines-de-l’Outaouais, Cantley, Québec. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4156,77 +4156,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective sur le développement de l'équipe entrepreneuriale des TPE-PME : restitution collective et résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Restitution collective auprès des participants à une expérience de prospective sur le développement de l'équipe entrepreneuriale en association avec la cellule Béarn du Centre des Jeunes Dirigeants, Pau. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -4248,77 +4248,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective sur la question de la pérennité des TPE-PME : restitution collective des résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 1ère restitution collective auprès des participants à une expérience de prospective sur la pérennité des TPE-PME en association avec la pépinière Eurolacq-Entreprises, Mourenx Le Paloumé. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -4340,77 +4340,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective sur la question de la pérennité des TPE-PME : restitution collective des résultats - Analyses des sous-groupes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2ème restitution collective auprès des participants à une expérience de prospective sur la pérennité des TPE-PME en association avec la pépinière Eurolacq-Entreprises, Mourenx Le Paloumé. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -4601,51 +4601,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05499232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cueille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Recasens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477641v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin Cloutier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02188121v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cloutier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477679v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04721256v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03496521v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Gamra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141995v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cloutier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gamra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02368677v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cloutier L." TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142233v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141980v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432157v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02369142v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02369158v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02369163v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432090v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432088v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432089v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432087v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430722v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnemason-Carrere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430727v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01879887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Njocke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02502243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02502251v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02502258v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02502255v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02502261v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Biais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02502267v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02502268v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.181.0073" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02472695v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/revueot.v28n3.1085" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02368744v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02165175v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02368775v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnemason-Carr&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01885292v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02165168v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431173v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02368850v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026229v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432242v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432243v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432245v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432244v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477679v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Recasens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cueille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04721256v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin Cloutier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03496521v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Gamra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141995v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cloutier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gamra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02368677v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cloutier L." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142233v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cloutier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432158v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02369142v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02369158v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02369163v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432089v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432090v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432088v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432087v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430722v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnemason-Carrere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430727v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01879887v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Njocke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02502243v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02502251v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02502258v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02502255v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02502261v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Biais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02502267v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02502268v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477641v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05499232v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02188121v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.181.0073" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02472695v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/revueot.v28n3.1085" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02368744v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02165175v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02368775v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnemason-Carr&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01885292v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02165168v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431173v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02368850v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026229v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432242v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432243v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432245v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432244v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>