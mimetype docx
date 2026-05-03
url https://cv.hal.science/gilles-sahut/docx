--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -430,196 +430,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques informationnelles : dynamiques conceptuelles, questionnements méthodologiques : introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Information Behavior, Information Practice, Information Experience : trois conceptualisations de la relation des humains à l’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Les pratiques informationnelles : dynamiques conceptuelles, questionnements méthodologiques, 61, pp.9-18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/edc.16046⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 61, pp.19-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.16048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04872161v1</w:t>
+                <w:t xml:space="preserve">sic_04868934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Behavior, Information Practice, Information Experience : trois conceptualisations de la relation des humains à l’information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les pratiques informationnelles : dynamiques conceptuelles, questionnements méthodologiques : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 61, pp.19-36. </w:t>
+              <w:t xml:space="preserve">, 2023, Les pratiques informationnelles : dynamiques conceptuelles, questionnements méthodologiques, 61, pp.9-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edc.16048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/edc.16046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_04868934v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de la validité des savoirs au sein de Wikipédia</w:t>
               </w:r>
@@ -759,196 +759,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_02956263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance de Wikipédia : Élaboration de règles et théorie d’Ostrom</w:t>
+                <w:t xml:space="preserve">Wikipedia: an opportunity to rethink the links between sources’ credibility, trust and authority</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tic&amp;société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ticetsociete.2426⟩</w:t>
+              <w:t xml:space="preserve">First Monday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (11), https://firstmonday.org/ojs/index.php/fm/article/view/7108/6555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5210/fm.v22i111.7108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03635394v1</w:t>
+                <w:t xml:space="preserve">sic_01916535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wikipedia: an opportunity to rethink the links between sources’ credibility, trust and authority</w:t>
+                <w:t xml:space="preserve">La gouvernance de Wikipédia : Élaboration de règles et théorie d’Ostrom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sahut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Monday</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 22 (11), https://firstmonday.org/ojs/index.php/fm/article/view/7108/6555. </w:t>
+              <w:t xml:space="preserve">Tic&amp;société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vol. 12, N° 1, pp.167-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5210/fm.v22i111.7108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ticetsociete.2426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_01916535v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How trust in Wikipedia evolves: a survey of students aged 11 to 25</w:t>
               </w:r>
@@ -1107,51 +1107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social web and Wikipedia: an opportunity to rethink the links between sources’ credibility, trust and authority</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Monday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1377,165 +1377,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01916473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Citez vos sources » : archéologie d’une règle au cœur du savoir wikipédien (2002-2008)</w:t>
+                <w:t xml:space="preserve">Les jeunes, leurs enseignants et Wikipédia : représentations en tension autour d'un objet documentaire singulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Anthropologie des savoirs, 1 (42), pp.97-110</w:t>
+              <w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (2), pp.70-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01359589v1</w:t>
+                <w:t xml:space="preserve">sic_01359610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes, leurs enseignants et Wikipédia : représentations en tension autour d'un objet documentaire singulier</w:t>
+                <w:t xml:space="preserve">« Citez vos sources » : archéologie d’une règle au cœur du savoir wikipédien (2002-2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 51 (2), pp.70-79</w:t>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Anthropologie des savoirs, 1 (42), pp.97-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01359610v1</w:t>
+                <w:t xml:space="preserve">sic_01359589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1838,51 +1838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parole aux intéressé·es : les enfants et le numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2474,51 +2474,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le document. Communication et mémoire. Louvain la Neuve : De Boeck.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2926,363 +2926,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_04869091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation aux médias comme démarche participative et heuristique. Analyser les modalités de distanciation face aux programmes de téléréalité, in Marlène Loicq, Florence Rio, Les jeunes : acteurs des médias Participation et accompagnement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Rio</w:t>
+                <w:t xml:space="preserve">Qu’apprennent les jeunes usagers à propos de Wikipédia ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bouko</w:t>
-[...34 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">B. Jeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lionel Barbe; Louise Merzeau; Valérie Schafer. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les jeunes : acteurs des médias Participation et accompagnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2015, Les jeunes acteurs des médias : participation et accompagnement, 978-2-9559583-2-4</w:t>
+              <w:t xml:space="preserve">Wikipédia objet scientifique non identifié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Ouest, pp.149-161, 2015, 9782840162056</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02555395v1</w:t>
+                <w:t xml:space="preserve">sic_01360441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’apprennent les jeunes usagers à propos de Wikipédia ?</w:t>
+                <w:t xml:space="preserve">Quand des lycéens contribuent à Wikipédia : quelles évolutions de leurs connaissances informationnelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Lionel Barbe; Louise Merzeau; Valérie Schafer. </w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabriac Karen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marlène Loicq; Florence Rio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wikipédia objet scientifique non identifié</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Paris Ouest, pp.149-161, 2015, 9782840162056</w:t>
+              <w:t xml:space="preserve">Les jeunes : acteurs des médias. Participation et accompagnement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre d'Études sur les Jeunes et les médias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.108-118, 2015, 978-2-9549483-0-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_01360441v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01359687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand des lycéens contribuent à Wikipédia : quelles évolutions de leurs connaissances informationnelles ?</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’éducation aux médias comme démarche participative et heuristique. Analyser les modalités de distanciation face aux programmes de téléréalité, in Marlène Loicq, Florence Rio, Les jeunes : acteurs des médias Participation et accompagnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Loicq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bouko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Tilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fastrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les jeunes : acteurs des médias. Participation et accompagnement.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.108-118, 2015, 978-2-9549483-0-0</w:t>
+              <w:t xml:space="preserve">Les jeunes : acteurs des médias Participation et accompagnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2015, Les jeunes acteurs des médias : participation et accompagnement, 978-2-9559583-2-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_01359687v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3466,51 +3466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Soumagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3676,126 +3676,394 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00959595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teaching critical approaches. A resource drawn from research to help teachers foster pupils’ ability to engage in critical approaches across different contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Adourian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Atal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ÉPhiScience. 2024, pp.1-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfances et littératies numériques Accompagner les cultures numériques enfantines en famille et dans la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Beckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GTNum. 2023, https://edunumrech.hypotheses.org/files/2023/12/GTnum_CREM_ELN_portfolio_Dec2023.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05572651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wikipédia, une encyclopédie collaborative en quête de crédibilité : le référencement en questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">domain_shs.info.docu. Université Toulouse Jean Jaurès; Université de Toulouse, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01257207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3805,134 +4073,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques informationnelles : dynamiques conceptuelles, questionnements méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (61), 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/edc.16036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4000,51 +4268,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BBBB08E3"/>
+    <w:nsid w:val="AF675249"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4231,51 +4499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-sahut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2525-0159" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194363805" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dabestani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine-Marin Dubroca-Voisin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joncheray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/Q26M-QY30" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458883v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Aillerie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33190" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872161v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.16046" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_04868934v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.16048" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869112v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02956263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carbou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.10788" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03635394v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.2426" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01916535v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v22i111.7108" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507875v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01916454v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.2321" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628923v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01916490v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01683304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01916473v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01359589v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01359610v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829751v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Milard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Forestier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875473v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875480v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875482v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875465v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391539v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875487v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869105v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875489v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/hal-02319745v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemari&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405100v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabriac Karen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jeunesetmedias.fr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916484v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.121.09car" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_04869091v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Francisco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouko" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tilleul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fastrez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01360441v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeunier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01359687v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jeunesetmedia.wixsite.com/jeunesetmedias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04281406v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Beckmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Soumagnac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293194v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00959595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01257207v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869049v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.16036" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-sahut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2525-0159" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194363805" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dabestani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine-Marin Dubroca-Voisin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joncheray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/Q26M-QY30" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458883v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Aillerie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33190" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_04868934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.16048" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872161v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.16046" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869112v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02956263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carbou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.10788" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01916535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v22i111.7108" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03635394v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.2426" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507875v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01916454v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.2321" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628923v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01916490v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01683304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01916473v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01359610v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01359589v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829751v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Milard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Forestier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875473v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875480v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875482v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875465v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391539v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875487v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869105v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875489v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/hal-02319745v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemari&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405100v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabriac Karen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jeunesetmedias.fr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916484v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.121.09car" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_04869091v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Francisco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01360441v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeunier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01359687v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jeunesetmedia.wixsite.com/jeunesetmedias" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555395v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tilleul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fastrez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04281406v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Beckmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Soumagnac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293194v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00959595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566363v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jeune" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adourian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Atal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audigier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572651v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01257207v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869049v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.16036" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>